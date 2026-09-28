--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-02</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxr88biegmbrysc336kmey">
+      <w:hyperlink w:history="1" r:id="rIdsdkubomxnp2qmvx6yffqw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/user-guide/clock-in-and-out/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">会社が勤怠を管理している場合、アプリのホーム画面には </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">出勤状況</w:t>
       </w:r>
@@ -551,51 +551,51 @@
         <w:t xml:space="preserve"> に、すべての打刻が月ごとに新しい順で並びます。開けば
 詳細が見られます — 位置が確認された打刻なら、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">地図で表示</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> のリンクが受理され
 た正確な場所を示します。打刻が欠けている・間違っているときは、マネージャーか
 管理者に伝えてください。記録の修正はあちら側でしかできず、直った結果はここに
 現れます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">自分の記録は 1 か月分を PDF として保存し、印刷したり送ったりできます。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpiibvnazy0vnccwnswsji">
+      <w:hyperlink w:history="1" r:id="rIdaqir9vlud4nnnczqjdkdr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">出勤記録を PDF でダウンロードする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1020,51 +1020,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdxr88biegmbrysc336kmey" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/user-guide/clock-in-and-out/" TargetMode="External"/><Relationship Id="rIdpiibvnazy0vnccwnswsji" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../download-your-attendance-record/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/251dd3485cbb482074f9621511e2a0a8c24ef88f.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdsdkubomxnp2qmvx6yffqw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/user-guide/clock-in-and-out/" TargetMode="External"/><Relationship Id="rIdaqir9vlud4nnnczqjdkdr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../download-your-attendance-record/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/251dd3485cbb482074f9621511e2a0a8c24ef88f.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>出勤と退勤を打刻する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>