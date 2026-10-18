--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-02</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsdkubomxnp2qmvx6yffqw">
+      <w:hyperlink w:history="1" r:id="rId2i55tzvq1l4dpkaes5xon">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/user-guide/clock-in-and-out/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">会社が勤怠を管理している場合、アプリのホーム画面には </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">出勤状況</w:t>
       </w:r>
@@ -551,51 +551,51 @@
         <w:t xml:space="preserve"> に、すべての打刻が月ごとに新しい順で並びます。開けば
 詳細が見られます — 位置が確認された打刻なら、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">地図で表示</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> のリンクが受理され
 た正確な場所を示します。打刻が欠けている・間違っているときは、マネージャーか
 管理者に伝えてください。記録の修正はあちら側でしかできず、直った結果はここに
 現れます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">自分の記録は 1 か月分を PDF として保存し、印刷したり送ったりできます。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdaqir9vlud4nnnczqjdkdr">
+      <w:hyperlink w:history="1" r:id="rIdhxuf5fiw-nn6dllj4jpnv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">出勤記録を PDF でダウンロードする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1020,51 +1020,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdsdkubomxnp2qmvx6yffqw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/user-guide/clock-in-and-out/" TargetMode="External"/><Relationship Id="rIdaqir9vlud4nnnczqjdkdr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../download-your-attendance-record/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/251dd3485cbb482074f9621511e2a0a8c24ef88f.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId2i55tzvq1l4dpkaes5xon" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/user-guide/clock-in-and-out/" TargetMode="External"/><Relationship Id="rIdhxuf5fiw-nn6dllj4jpnv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../download-your-attendance-record/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ed5321ac9979e892a6d840e9c5badb09558e01d0.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>出勤と退勤を打刻する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>