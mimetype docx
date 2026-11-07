--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-02</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2i55tzvq1l4dpkaes5xon">
+      <w:hyperlink w:history="1" r:id="rIdwyzcvjhbrfmvhseyhrhge">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/user-guide/clock-in-and-out/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">会社が勤怠を管理している場合、アプリのホーム画面には </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">出勤状況</w:t>
       </w:r>
@@ -551,51 +551,51 @@
         <w:t xml:space="preserve"> に、すべての打刻が月ごとに新しい順で並びます。開けば
 詳細が見られます — 位置が確認された打刻なら、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">地図で表示</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> のリンクが受理され
 た正確な場所を示します。打刻が欠けている・間違っているときは、マネージャーか
 管理者に伝えてください。記録の修正はあちら側でしかできず、直った結果はここに
 現れます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">自分の記録は 1 か月分を PDF として保存し、印刷したり送ったりできます。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhxuf5fiw-nn6dllj4jpnv">
+      <w:hyperlink w:history="1" r:id="rIddlujudxfv7zluislxdok7">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">出勤記録を PDF でダウンロードする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1020,51 +1020,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId2i55tzvq1l4dpkaes5xon" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/user-guide/clock-in-and-out/" TargetMode="External"/><Relationship Id="rIdhxuf5fiw-nn6dllj4jpnv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../download-your-attendance-record/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ed5321ac9979e892a6d840e9c5badb09558e01d0.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdwyzcvjhbrfmvhseyhrhge" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/user-guide/clock-in-and-out/" TargetMode="External"/><Relationship Id="rIddlujudxfv7zluislxdok7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../download-your-attendance-record/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ed5321ac9979e892a6d840e9c5badb09558e01d0.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>出勤と退勤を打刻する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>