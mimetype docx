--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">机やルームのステッカーをスキャンしてチェックイン・チェックアウトする</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">ホットデスクや小さなルームに貼られた QR コードをスキャンすると何が起きるか — その場で 取る、予約済みのものを確定する、時間を足す、早めに返す、そして断られたときの意味。</w:t>
+        <w:t xml:space="preserve">ホットデスクや小さなルームに貼られた QR コードをスキャンすると何が起きるか — その場で取る、予約済みのものを確定する、時間を足す、早めに返す、そして断られたときの意味。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrjwrryr9bajcdudrruo0u">
+      <w:hyperlink w:history="1" r:id="rIdz3qi3pup4f4vms_zu-obs">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/user-guide/check-in-and-out-by-scanning-a-sticker/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ホットデスクや小さなルームには、壁のパネルの代わりに印刷された QR コードが貼られている
 ことがよくあります。そのコードがその机の予約画面そのものです。スマートフォンを向けるだけ
 で、机を取る、すでにした予約を確定する、あと三十分足す、帰るときに返す — すべてができます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -423,51 +423,51 @@
 かった場合が、一瞬まったく同じに見えます。確かめたいときはもう一度スキャンしてください。
 チェックイン済みの机は手順 4 のように予約そのものを返してきます。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">マイカレンダー</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> でも
 確認できます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">これが最も重要なスキャンです。チェックインが必要な机やルームでは、誰も確定しなかった予約
 は無断キャンセルとして扱われ、途中で返却されてしまいます。つまりこのスキャンが、座って
 いる最中に机を取り上げられるのを防いでいます。猶予時間については
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdq61dujftql91lfmpazhxy">
+      <w:hyperlink w:history="1" r:id="rIdwq_0eky67ofiufo7ehmhh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">チェックインと無断キャンセルの仕組み</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. 使用中は、時間を足すか返す</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -968,159 +968,159 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">この記事が扱わないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">会議室の扉にある画面。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> あれはパネルで、画面のコードは部屋の状態に合わせて変わります —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjzaeldvjqs2o9duhttbfl">
+      <w:hyperlink w:history="1" r:id="rIdlodfwn03ygahjkqgpss2o">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">QR コードでのチェックインと、その場にいることの証明</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">先の予約。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> スキャンで得られるのは常に「今」だけです。来週の火曜日を押さえるには
 アプリを使ってください — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrcoxfy9vat8aetczdrifr">
+      <w:hyperlink w:history="1" r:id="rIdvzb0vngndgfahifihmwom">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">会議室を予約する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">キャンセル。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">今すぐ終了</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> はすでに始まっている予約を止めるもので、まだ始まって
 いない予約のキャンセルとは別です — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6mzcou7p7smnqlfztikus">
+      <w:hyperlink w:history="1" r:id="rIdwan0hxgttcpfjehnuux_j">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約をキャンセルする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ステッカーの出どころ。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 印刷して貼るのは管理者の仕事です —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdiftnpzgqdei8bh7r9xytz">
+      <w:hyperlink w:history="1" r:id="rIdncxh9zdndnyjr8sm02cut">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約ステッカーを印刷して貼る</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1545,51 +1545,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdrjwrryr9bajcdudrruo0u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/user-guide/check-in-and-out-by-scanning-a-sticker/" TargetMode="External"/><Relationship Id="rIdq61dujftql91lfmpazhxy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdjzaeldvjqs2o9duhttbfl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-by-qr-code-and-gps/" TargetMode="External"/><Relationship Id="rIdrcoxfy9vat8aetczdrifr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-a-booking/" TargetMode="External"/><Relationship Id="rId6mzcou7p7smnqlfztikus" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../cancel-a-booking/" TargetMode="External"/><Relationship Id="rIdiftnpzgqdei8bh7r9xytz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/put-up-resource-stickers/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7f6f2c452cc90355a82c56a4d8f62a8407e04bbc.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7e553ee70c1dda007d60a1c40f845760ef6b49df.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cb44e1c271f2746caa662bbec80c8f8b7f79b508.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0ee119e0419ad4f00bb53a8f1ca6fa7e7da1ce4c.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b3bcb136c37f4cb8675fdd5697c22f0adafb6681.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/53868bfcee1fac6a2e31de5476ffc3475af461b0.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/aae3eb3fe6977a4cde3742597286248230139fea.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdz3qi3pup4f4vms_zu-obs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/user-guide/check-in-and-out-by-scanning-a-sticker/" TargetMode="External"/><Relationship Id="rIdwq_0eky67ofiufo7ehmhh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdlodfwn03ygahjkqgpss2o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-by-qr-code-and-gps/" TargetMode="External"/><Relationship Id="rIdvzb0vngndgfahifihmwom" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-a-booking/" TargetMode="External"/><Relationship Id="rIdwan0hxgttcpfjehnuux_j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../cancel-a-booking/" TargetMode="External"/><Relationship Id="rIdncxh9zdndnyjr8sm02cut" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/put-up-resource-stickers/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7f6f2c452cc90355a82c56a4d8f62a8407e04bbc.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7e553ee70c1dda007d60a1c40f845760ef6b49df.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cb44e1c271f2746caa662bbec80c8f8b7f79b508.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0ee119e0419ad4f00bb53a8f1ca6fa7e7da1ce4c.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b3bcb136c37f4cb8675fdd5697c22f0adafb6681.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/53868bfcee1fac6a2e31de5476ffc3475af461b0.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/aae3eb3fe6977a4cde3742597286248230139fea.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>机やルームのステッカーをスキャンしてチェックイン・チェックアウトする</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>