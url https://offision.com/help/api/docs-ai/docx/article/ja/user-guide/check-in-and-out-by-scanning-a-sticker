--- v1 (2026-10-03)
+++ v2 (2026-10-24)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdz3qi3pup4f4vms_zu-obs">
+      <w:hyperlink w:history="1" r:id="rId_kybzn9e9bagvhyejnp78">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/user-guide/check-in-and-out-by-scanning-a-sticker/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ホットデスクや小さなルームには、壁のパネルの代わりに印刷された QR コードが貼られている
 ことがよくあります。そのコードがその机の予約画面そのものです。スマートフォンを向けるだけ
 で、机を取る、すでにした予約を確定する、あと三十分足す、帰るときに返す — すべてができます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -423,51 +423,51 @@
 かった場合が、一瞬まったく同じに見えます。確かめたいときはもう一度スキャンしてください。
 チェックイン済みの机は手順 4 のように予約そのものを返してきます。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">マイカレンダー</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> でも
 確認できます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">これが最も重要なスキャンです。チェックインが必要な机やルームでは、誰も確定しなかった予約
 は無断キャンセルとして扱われ、途中で返却されてしまいます。つまりこのスキャンが、座って
 いる最中に机を取り上げられるのを防いでいます。猶予時間については
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwq_0eky67ofiufo7ehmhh">
+      <w:hyperlink w:history="1" r:id="rIdc2grbnhra7ak7oyzrhceg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">チェックインと無断キャンセルの仕組み</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. 使用中は、時間を足すか返す</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -968,159 +968,159 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">この記事が扱わないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">会議室の扉にある画面。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> あれはパネルで、画面のコードは部屋の状態に合わせて変わります —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlodfwn03ygahjkqgpss2o">
+      <w:hyperlink w:history="1" r:id="rIdxxojdspdh_vijcvjt3xk-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">QR コードでのチェックインと、その場にいることの証明</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">先の予約。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> スキャンで得られるのは常に「今」だけです。来週の火曜日を押さえるには
 アプリを使ってください — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvzb0vngndgfahifihmwom">
+      <w:hyperlink w:history="1" r:id="rId1zfebfvut94vskigbqbch">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">会議室を予約する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">キャンセル。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">今すぐ終了</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> はすでに始まっている予約を止めるもので、まだ始まって
 いない予約のキャンセルとは別です — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwan0hxgttcpfjehnuux_j">
+      <w:hyperlink w:history="1" r:id="rIdnmm2vpdglwgdtf0n9wy0m">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約をキャンセルする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ステッカーの出どころ。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 印刷して貼るのは管理者の仕事です —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdncxh9zdndnyjr8sm02cut">
+      <w:hyperlink w:history="1" r:id="rIdmygldckadp48cvnhnzpaa">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約ステッカーを印刷して貼る</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1545,51 +1545,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdz3qi3pup4f4vms_zu-obs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/user-guide/check-in-and-out-by-scanning-a-sticker/" TargetMode="External"/><Relationship Id="rIdwq_0eky67ofiufo7ehmhh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdlodfwn03ygahjkqgpss2o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-by-qr-code-and-gps/" TargetMode="External"/><Relationship Id="rIdvzb0vngndgfahifihmwom" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-a-booking/" TargetMode="External"/><Relationship Id="rIdwan0hxgttcpfjehnuux_j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../cancel-a-booking/" TargetMode="External"/><Relationship Id="rIdncxh9zdndnyjr8sm02cut" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/put-up-resource-stickers/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7f6f2c452cc90355a82c56a4d8f62a8407e04bbc.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7e553ee70c1dda007d60a1c40f845760ef6b49df.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cb44e1c271f2746caa662bbec80c8f8b7f79b508.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0ee119e0419ad4f00bb53a8f1ca6fa7e7da1ce4c.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b3bcb136c37f4cb8675fdd5697c22f0adafb6681.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/53868bfcee1fac6a2e31de5476ffc3475af461b0.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/aae3eb3fe6977a4cde3742597286248230139fea.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId_kybzn9e9bagvhyejnp78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/user-guide/check-in-and-out-by-scanning-a-sticker/" TargetMode="External"/><Relationship Id="rIdc2grbnhra7ak7oyzrhceg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdxxojdspdh_vijcvjt3xk-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-by-qr-code-and-gps/" TargetMode="External"/><Relationship Id="rId1zfebfvut94vskigbqbch" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-a-booking/" TargetMode="External"/><Relationship Id="rIdnmm2vpdglwgdtf0n9wy0m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../cancel-a-booking/" TargetMode="External"/><Relationship Id="rIdmygldckadp48cvnhnzpaa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/put-up-resource-stickers/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8a5a7f38a3af2447c5e6f85fff6a8313f20d0a77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/aaa5fdd20a0cbaffc3ecbfe294e75fa32c270b42.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ea3eeac8fdb9575937d776648fb3aa0e18f67e8e.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5245b7a55e1e96d7cf331d83ea31aca029c365fa.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0db915a4f7d49feb3ef6298df4f3668354e829ea.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/82aeb4fb553123da2f395687f1dd2353684bca8e.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/56dd7cc6123393eb0d9a97f256bea95461f95217.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>机やルームのステッカーをスキャンしてチェックイン・チェックアウトする</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>