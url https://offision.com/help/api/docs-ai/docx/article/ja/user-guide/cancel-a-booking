--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -42,94 +42,94 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">会議室を返すための操作です。ミーティングごと取りやめるのか、会議室だけ解除してミーティングは続けるのかの選び方、繰り返しの予約で削除前に聞かれること、カレンダーの招待とクォータがどうなるか、そして「今すぐ終了」との違いを説明します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-04</w:t>
+        <w:t xml:space="preserve">2026-09-23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4456dreynyovnty4en-hj">
+      <w:hyperlink w:history="1" r:id="rIdhx8jrcg950jrdls7mg8qd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/user-guide/cancel-a-booking/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">キャンセルすると会議室が返ります。予約は自分のカレンダーからも相手のカレンダーからも消え、その時刻以降その会議室は空きに戻り、予約が使っていたクォータも返却されます。会議室や自分のカレンダーが Outlook や Google と同期している場合は、そちらのミーティングも取り消されます。つまり招待した相手には、あなたではなくカレンダー側から通知が届きます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">はじめる前に:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
-キャンセルできるのは自分が主催する予約だけで、開始前に限られます。すでに始まっているミーティングで探しているのは</w:t>
+キャンセルできるのは、自分が主催する予約と、自分を代理人にしている人の予約で、開始前に限られます。すでに始まっているミーティングで探しているのは</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">今すぐ終了</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">であって、これとは別のものです。下から 2 つめの節をご覧ください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. 予約を開く</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -143,51 +143,51 @@
         <w:t xml:space="preserve">マイ予約</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">マイカレンダー</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、リソースカレンダーのいずれをクリックしても同じカードが開き、その下端に</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">キャンセル</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">があります。カードの図は</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtaj0bjilh9cqkxul7khvd">
+      <w:hyperlink w:history="1" r:id="rIdfub1dd0j4_5be6xe66kxl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">作成済みの予約を編集する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. キャンセルを選ぶ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">会議室を含む予約や、まとめて作成された予約では、</w:t>
@@ -1119,93 +1119,93 @@
               <w:t xml:space="preserve">チェックインなしの自動解放</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7693"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">チェックインが必要な会議室では、誰もチェックインしないと自動で解放されます。これは</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">ノーショーとして数えられ</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">、キャンセルは数えられません。</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdjery5kuqv33lm6lufkkeq">
+            <w:hyperlink w:history="1" r:id="rIdtlfazxqso2sdxdefzbs2d">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ノーショーとみなされる条件</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">をご覧ください</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">つまり早めにキャンセルするのが一番きれいなやり方です。ほかの人が使える程度に早く会議室が空き、自分の記録には何も残りません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">クォータは戻ります。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> キャンセルした予約は全額返却されます。ただし会議室に返却の期限が設定されている場合は、それを過ぎるとキャンセルしても戻りません。期限は会議室ごとの設定で、</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdz-kyun-5hhfqlurt0mdrk">
+      <w:hyperlink w:history="1" r:id="rIdxs60zfs28ipxkjqoaffqm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">リソースポリシーのリファレンス</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">で説明しています。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">キャンセルボタンがないとき</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1226,284 +1226,305 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">より 1 段階先まで届きます。編集できなくなった予約でもキャンセルはできることがあり、4.5.14 からはどこまで届くかが固定の規則ではなくルームごとの判断になりました。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
           <w:left w:type="dxa" w:w="120"/>
           <w:bottom w:type="dxa" w:w="80"/>
           <w:right w:type="dxa" w:w="120"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4070"/>
-        <w:gridCol w:w="5290"/>
+        <w:gridCol w:w="3744"/>
+        <w:gridCol w:w="5616"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4070"/>
+            <w:tcW w:type="dxa" w:w="3744"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">表示されない理由</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5290"/>
+            <w:tcW w:type="dxa" w:w="5616"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">代わりにできること</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4070"/>
+            <w:tcW w:type="dxa" w:w="3744"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">自分の予約ではない</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5290"/>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">キャンセルできるのは主催者だけです。主催者に依頼してください</w:t>
+            <w:tcW w:type="dxa" w:w="5616"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">キャンセルできるのは主催者、その代理人、管理コンソールの予約管理者だけです。</w:t>
+            </w:r>
+            <w:hyperlink w:history="1" r:id="rIdmyz3o1swyqha-3cpwn7fw">
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ユーザーデリゲート</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t xml:space="preserve">を参照してください。代理人なら、先にホーム画面の </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">マイカレンダー</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> をその人に切り替えます</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4070"/>
+            <w:tcW w:type="dxa" w:w="3744"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">ミーティングが終了済み</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5290"/>
+            <w:tcW w:type="dxa" w:w="5616"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">返すものが残っていません</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4070"/>
+            <w:tcW w:type="dxa" w:w="3744"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">チェックイン受付が始まっていて、そのルームがそれ以降のキャンセルを許可していない</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5290"/>
+            <w:tcW w:type="dxa" w:w="5616"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">そのまま進めるか、チェックインして</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">今すぐ終了</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">を使ってください。決めているのはルームです</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4070"/>
+            <w:tcW w:type="dxa" w:w="3744"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">チェックイン済みで、そのルームが進行中のキャンセルを許可していない</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5290"/>
+            <w:tcW w:type="dxa" w:w="5616"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">カードから、またはルームパネルで</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">今すぐ終了</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">を使ってください</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4070"/>
+            <w:tcW w:type="dxa" w:w="3744"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">開始が近すぎる</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5290"/>
+            <w:tcW w:type="dxa" w:w="5616"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">会議室ごとに、開始直前の編集とキャンセルを止める設定があります。その会議室の担当者にお問い合わせください</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">チェックインに関する 2 つの規則はどちらもルームごとで、出荷時の既定はこれまでの動きのままです —— チェックイン待ちの間はキャンセルでき、チェックインしたあとはできません。ルームの担当者はどちらも変更できます（</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbpxaw-kaitwdjh-s1ivip">
+      <w:hyperlink w:history="1" r:id="rIdu1flgnyf6agudmwtlp7nv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">リソースポリシーの設定一覧</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">）。使用中のキャンセルが許可されているルームでは、進行中のミーティングのカードに</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">延長</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">・</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1976,51 +1997,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId4456dreynyovnty4en-hj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/user-guide/cancel-a-booking/" TargetMode="External"/><Relationship Id="rIdtaj0bjilh9cqkxul7khvd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../edit-a-booking/" TargetMode="External"/><Relationship Id="rIdjery5kuqv33lm6lufkkeq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/what-counts-as-a-no-show/" TargetMode="External"/><Relationship Id="rIdz-kyun-5hhfqlurt0mdrk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdbpxaw-kaitwdjh-s1ivip" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d8750d915638aff10f7194cb537704db6e89db5e.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9410041ad4af55242b8321459ee65e2a76170bdb.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1f9e2b3b699b21389ee4dc11c74f0d785e2b8312.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdhx8jrcg950jrdls7mg8qd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/user-guide/cancel-a-booking/" TargetMode="External"/><Relationship Id="rIdfub1dd0j4_5be6xe66kxl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../edit-a-booking/" TargetMode="External"/><Relationship Id="rIdtlfazxqso2sdxdefzbs2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/what-counts-as-a-no-show/" TargetMode="External"/><Relationship Id="rIdxs60zfs28ipxkjqoaffqm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdmyz3o1swyqha-3cpwn7fw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/user-delegation/" TargetMode="External"/><Relationship Id="rIdu1flgnyf6agudmwtlp7nv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d8750d915638aff10f7194cb537704db6e89db5e.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9410041ad4af55242b8321459ee65e2a76170bdb.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1f9e2b3b699b21389ee4dc11c74f0d785e2b8312.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>予約をキャンセルする</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>