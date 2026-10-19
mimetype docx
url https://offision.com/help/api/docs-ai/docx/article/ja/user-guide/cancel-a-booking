--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -42,152 +42,173 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">会議室を返すための操作です。ミーティングごと取りやめるのか、会議室だけ解除してミーティングは続けるのかの選び方、繰り返しの予約で削除前に聞かれること、カレンダーの招待とクォータがどうなるか、そして「今すぐ終了」との違いを説明します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-23</w:t>
+        <w:t xml:space="preserve">2026-10-09</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhx8jrcg950jrdls7mg8qd">
+      <w:hyperlink w:history="1" r:id="rIdi8bxebngau01iwsl17-wc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/user-guide/cancel-a-booking/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">キャンセルすると会議室が返ります。予約は自分のカレンダーからも相手のカレンダーからも消え、その時刻以降その会議室は空きに戻り、予約が使っていたクォータも返却されます。会議室や自分のカレンダーが Outlook や Google と同期している場合は、そちらのミーティングも取り消されます。つまり招待した相手には、あなたではなくカレンダー側から通知が届きます。</w:t>
+        <w:t xml:space="preserve">キャンセルすると会議室が返ります。予約は自分のカレンダーからも相手のカレンダーからも消え、その時刻以降その会議室は空きに戻り、クォータはリソースの返還規則が許可する場合に返却されます。会議室や自分のカレンダーが Outlook や Google と同期している場合は、そちらのミーティングも取り消されます。つまり招待した相手には、あなたではなくカレンダー側から通知が届きます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">はじめる前に:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
-キャンセルできるのは、自分が主催する予約と、自分を代理人にしている人の予約で、開始前に限られます。すでに始まっているミーティングで探しているのは</w:t>
+開始前であれば、自分が主催する予約や代理人として管理する予約を変更できます。4.6.1 以降は、適用されるすべての</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdaog4qfjxjh-42mx3qdli5">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">リソースポリシー</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">で</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ホストによる予約の編集とキャンセルを許可</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">がオンなら、保存済みのホストも編集・キャンセルできます。既存・新規ポリシーとも既定でオンです。通常の出席者にはこの権限はありません。ルームの通常のキャンセル期限とチェックイン規則は引き続き適用されます。開始済みの会議では、必要な操作が</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">今すぐ終了</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">であって、これとは別のものです。下から 2 つめの節をご覧ください。</w:t>
+        <w:t xml:space="preserve">かどうか確認してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. 予約を開く</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">見えているところならどこからでも構いません。ホーム画面の</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">マイ予約</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">マイカレンダー</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、リソースカレンダーのいずれをクリックしても同じカードが開き、その下端に</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">キャンセル</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">があります。カードの図は</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfub1dd0j4_5be6xe66kxl">
+      <w:hyperlink w:history="1" r:id="rIddnwfgw-w2ooiwmzb4d3i8">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">作成済みの予約を編集する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. キャンセルを選ぶ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">会議室を含む予約や、まとめて作成された予約では、</w:t>
@@ -1041,51 +1062,51 @@
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">今すぐ終了</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7693"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">進行中の</w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve">ミーティングを早めに終わらせ、残り時間の会議室を返します。予約は行われたものとして残り、使用済みとして数えられます。進行中のミーティングに使えるのはこれだけです</w:t>
+              <w:t xml:space="preserve">ミーティングを早めに終わらせ、残り時間の会議室を返します。予約は行われたものとして残り、使用済みとして数えられます。進行中の会議を終了する操作です。使用中のキャンセル可否は別のルームポリシーで決まります</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1667"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">延長</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -1119,102 +1140,102 @@
               <w:t xml:space="preserve">チェックインなしの自動解放</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7693"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">チェックインが必要な会議室では、誰もチェックインしないと自動で解放されます。これは</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">ノーショーとして数えられ</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">、キャンセルは数えられません。</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdtlfazxqso2sdxdefzbs2d">
+            <w:hyperlink w:history="1" r:id="rIdngjq5zffmhgcby0say0nm">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ノーショーとみなされる条件</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">をご覧ください</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">つまり早めにキャンセルするのが一番きれいなやり方です。ほかの人が使える程度に早く会議室が空き、自分の記録には何も残りません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">クォータは戻ります。</w:t>
-[...4 lines deleted...]
-      <w:hyperlink w:history="1" r:id="rIdxs60zfs28ipxkjqoaffqm">
+        <w:t xml:space="preserve">クォータの返還はリソースの設定に従います。</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 返還が有効で、期限内にキャンセルした場合だけ戻ります。</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdomzhqtstscuuwhedsvxsn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">リソースポリシーのリファレンス</w:t>
+          <w:t xml:space="preserve">クォータの返還設定</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve">で説明しています。</w:t>
+        <w:t xml:space="preserve">を確認してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">キャンセルボタンがないとき</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">キャンセル</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">は</w:t>
       </w:r>
       <w:r>
@@ -1284,85 +1305,75 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">代わりにできること</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3744"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">自分の予約ではない</w:t>
+              <w:t xml:space="preserve">この予約を管理する権限がない</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5616"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">キャンセルできるのは主催者、その代理人、管理コンソールの予約管理者だけです。</w:t>
-[...1 lines deleted...]
-            <w:hyperlink w:history="1" r:id="rIdmyz3o1swyqha-3cpwn7fw">
+              <w:t xml:space="preserve">主催者、その代理人、許可された保存済みホスト、または管理コンソールの予約管理者である必要があります。</w:t>
+            </w:r>
+            <w:hyperlink w:history="1" r:id="rIdqbgj_g-yzftsak2vyldhe">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ユーザーデリゲート</w:t>
+                <w:t xml:space="preserve">リソースポリシー</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
-              <w:t xml:space="preserve">を参照してください。代理人なら、先にホーム画面の </w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> をその人に切り替えます</w:t>
+              <w:t xml:space="preserve">のホスト権限を確認してください</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3744"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">ミーティングが終了済み</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5616"/>
           </w:tcPr>
@@ -1480,51 +1491,51 @@
             <w:tcW w:type="dxa" w:w="5616"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">会議室ごとに、開始直前の編集とキャンセルを止める設定があります。その会議室の担当者にお問い合わせください</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">チェックインに関する 2 つの規則はどちらもルームごとで、出荷時の既定はこれまでの動きのままです —— チェックイン待ちの間はキャンセルでき、チェックインしたあとはできません。ルームの担当者はどちらも変更できます（</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdu1flgnyf6agudmwtlp7nv">
+      <w:hyperlink w:history="1" r:id="rIddjzt4mbi6byrpbrxxax5a">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">リソースポリシーの設定一覧</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">）。使用中のキャンセルが許可されているルームでは、進行中のミーティングのカードに</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">延長</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">・</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1997,51 +2008,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdhx8jrcg950jrdls7mg8qd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/user-guide/cancel-a-booking/" TargetMode="External"/><Relationship Id="rIdfub1dd0j4_5be6xe66kxl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../edit-a-booking/" TargetMode="External"/><Relationship Id="rIdtlfazxqso2sdxdefzbs2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/what-counts-as-a-no-show/" TargetMode="External"/><Relationship Id="rIdxs60zfs28ipxkjqoaffqm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdmyz3o1swyqha-3cpwn7fw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/user-delegation/" TargetMode="External"/><Relationship Id="rIdu1flgnyf6agudmwtlp7nv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d8750d915638aff10f7194cb537704db6e89db5e.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9410041ad4af55242b8321459ee65e2a76170bdb.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1f9e2b3b699b21389ee4dc11c74f0d785e2b8312.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdi8bxebngau01iwsl17-wc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/user-guide/cancel-a-booking/" TargetMode="External"/><Relationship Id="rIdaog4qfjxjh-42mx3qdli5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rIddnwfgw-w2ooiwmzb4d3i8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../edit-a-booking/" TargetMode="External"/><Relationship Id="rIdngjq5zffmhgcby0say0nm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/what-counts-as-a-no-show/" TargetMode="External"/><Relationship Id="rIdomzhqtstscuuwhedsvxsn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/quota-policy-reference/" TargetMode="External"/><Relationship Id="rIdqbgj_g-yzftsak2vyldhe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rIddjzt4mbi6byrpbrxxax5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/69ef8f202c69587533dbe69b6cac7d61019e4cfe.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e1f83034eb78511c30a6fd1a7bb46caf9e94e778.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c37787be69f3a972674bbcaf036654ffbee6c9b1.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>予約をキャンセルする</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>