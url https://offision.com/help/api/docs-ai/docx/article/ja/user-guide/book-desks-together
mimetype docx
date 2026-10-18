--- v0 (2026-09-28)
+++ v1 (2026-10-18)
@@ -52,80 +52,80 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-dzcraybb7zmvp2zyjtum">
+      <w:hyperlink w:history="1" r:id="rIdwew8egcb4olygvwku0zvc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/user-guide/book-desks-together/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">予約に入れられるデスクは1つだけではありません。チームが並んで座る列をまるごと
 1件の予約にできます。つまり、取り消しも1回で済みます。金曜の夕方に6件を個別に
 キャンセルする必要はありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">このページは</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8i_9ntlf-yle9f0wpqvys">
+      <w:hyperlink w:history="1" r:id="rIdvmef1zh3p5lsir5ddvgha">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">デスクを予約する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">との違いだけを説明します。まだ
 読んでいなければ、先にそちらを読んでおくと分かりやすくなります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">はじめる前に:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
@@ -553,51 +553,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">会社で予約の上限を設けている場合、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">デスクごとに消費されます</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。6つのデスクは
 予約1件分ではなく、デスク6つ分です。残りは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjv7v1-izzzstoicywmvvx">
+      <w:hyperlink w:history="1" r:id="rIdujldykat1umcqv6vjydjq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約する前に上限を確認する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">で
 確認できます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -624,99 +624,99 @@
       <w:r>
         <w:t xml:space="preserve">1件の予約に載る名前は1つだけで、それがフォーム上部の </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約者</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> の行です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">通常は自分です。ほかの社員の代わりに予約できるよう設定されている場合、この行は
 選択式になり、その人の名前で予約できます。席も、確認メールも、上限の消費もその人
 のものになります。行が見当たらない場合は、代わりに予約できる相手が登録されていま
 せん。管理者が設定します:
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfmreoelys2rpk0fqmm4ps">
+      <w:hyperlink w:history="1" r:id="rIdwpkjhpf6cl9ryplykk85x">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ユーザーデリゲートを設定する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1件の予約に載る名前は1つなので、6人がそれぞれ自分の名前で席を持ちたい場合は6件の
 予約になります。チームの </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">ために</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 6席を押さえるだけなら1件です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. まとめて取り消す</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ここまでの手間が報われる部分です。デスクは1件の予約なので、取り消しも1件です。
 予約を開いて1回取り消せば、そこに入っているすべてのデスクが同時に解放されます。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdeotul8uivdj-j-u2_ddcz">
+      <w:hyperlink w:history="1" r:id="rIdtppziscdelgvh7ehcfr7l">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約を取り消す</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">繰り返しのデスク予約でも同じです。シリーズを取り消せば、これからの日程がすべて
 1回の操作で解放されます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
@@ -768,51 +768,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">このページで扱わないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">デスクをまとめて作成すること。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> これは管理者の作業です。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlrt0s2eioq5yaodrlgyn3">
+      <w:hyperlink w:history="1" r:id="rId3kmuemoqnvrhzr5g3hrsm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">デスクを追加する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1300,51 +1300,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId-dzcraybb7zmvp2zyjtum" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/user-guide/book-desks-together/" TargetMode="External"/><Relationship Id="rId8i_9ntlf-yle9f0wpqvys" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../book-a-desk/" TargetMode="External"/><Relationship Id="rIdjv7v1-izzzstoicywmvvx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-your-quota-before-you-book/" TargetMode="External"/><Relationship Id="rIdfmreoelys2rpk0fqmm4ps" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/set-up-user-delegates/" TargetMode="External"/><Relationship Id="rIdeotul8uivdj-j-u2_ddcz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../cancel-a-booking/" TargetMode="External"/><Relationship Id="rIdlrt0s2eioq5yaodrlgyn3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/add-a-desk/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/edf273848fade846e0da10876fd20bc6d781797e.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f2624cf9d949bea6a5880a62a59ae19ed8ed1edd.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdwew8egcb4olygvwku0zvc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/user-guide/book-desks-together/" TargetMode="External"/><Relationship Id="rIdvmef1zh3p5lsir5ddvgha" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../book-a-desk/" TargetMode="External"/><Relationship Id="rIdujldykat1umcqv6vjydjq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-your-quota-before-you-book/" TargetMode="External"/><Relationship Id="rIdwpkjhpf6cl9ryplykk85x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/set-up-user-delegates/" TargetMode="External"/><Relationship Id="rIdtppziscdelgvh7ehcfr7l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../cancel-a-booking/" TargetMode="External"/><Relationship Id="rId3kmuemoqnvrhzr5g3hrsm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/add-a-desk/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bda646441e941a4021ea83fa98ef13ab3a421e0a.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/66f7f4e0dcf651722c3f867e6fac1fe63ce5e19b.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>複数のデスクをまとめて予約する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>