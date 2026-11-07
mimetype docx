--- v1 (2026-10-18)
+++ v2 (2026-11-07)
@@ -52,80 +52,80 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwew8egcb4olygvwku0zvc">
+      <w:hyperlink w:history="1" r:id="rId2injhcp96ybdaopqhc8ap">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/user-guide/book-desks-together/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">予約に入れられるデスクは1つだけではありません。チームが並んで座る列をまるごと
 1件の予約にできます。つまり、取り消しも1回で済みます。金曜の夕方に6件を個別に
 キャンセルする必要はありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">このページは</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvmef1zh3p5lsir5ddvgha">
+      <w:hyperlink w:history="1" r:id="rId5_vsrjiyg37oicl_eadeq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">デスクを予約する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">との違いだけを説明します。まだ
 読んでいなければ、先にそちらを読んでおくと分かりやすくなります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">はじめる前に:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
@@ -553,51 +553,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">会社で予約の上限を設けている場合、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">デスクごとに消費されます</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。6つのデスクは
 予約1件分ではなく、デスク6つ分です。残りは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdujldykat1umcqv6vjydjq">
+      <w:hyperlink w:history="1" r:id="rIdtyfopa7emocmu5yctf0mc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約する前に上限を確認する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">で
 確認できます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -624,99 +624,99 @@
       <w:r>
         <w:t xml:space="preserve">1件の予約に載る名前は1つだけで、それがフォーム上部の </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約者</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> の行です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">通常は自分です。ほかの社員の代わりに予約できるよう設定されている場合、この行は
 選択式になり、その人の名前で予約できます。席も、確認メールも、上限の消費もその人
 のものになります。行が見当たらない場合は、代わりに予約できる相手が登録されていま
 せん。管理者が設定します:
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwpkjhpf6cl9ryplykk85x">
+      <w:hyperlink w:history="1" r:id="rIdkouqtsaqyejanhqaklibv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ユーザーデリゲートを設定する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1件の予約に載る名前は1つなので、6人がそれぞれ自分の名前で席を持ちたい場合は6件の
 予約になります。チームの </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">ために</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 6席を押さえるだけなら1件です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. まとめて取り消す</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ここまでの手間が報われる部分です。デスクは1件の予約なので、取り消しも1件です。
 予約を開いて1回取り消せば、そこに入っているすべてのデスクが同時に解放されます。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtppziscdelgvh7ehcfr7l">
+      <w:hyperlink w:history="1" r:id="rIdcqd7vgftunow3emvvca_n">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約を取り消す</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">繰り返しのデスク予約でも同じです。シリーズを取り消せば、これからの日程がすべて
 1回の操作で解放されます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
@@ -768,51 +768,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">このページで扱わないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">デスクをまとめて作成すること。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> これは管理者の作業です。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3kmuemoqnvrhzr5g3hrsm">
+      <w:hyperlink w:history="1" r:id="rId75so1por1txkun4qr2nta">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">デスクを追加する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1300,51 +1300,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdwew8egcb4olygvwku0zvc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/user-guide/book-desks-together/" TargetMode="External"/><Relationship Id="rIdvmef1zh3p5lsir5ddvgha" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../book-a-desk/" TargetMode="External"/><Relationship Id="rIdujldykat1umcqv6vjydjq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-your-quota-before-you-book/" TargetMode="External"/><Relationship Id="rIdwpkjhpf6cl9ryplykk85x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/set-up-user-delegates/" TargetMode="External"/><Relationship Id="rIdtppziscdelgvh7ehcfr7l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../cancel-a-booking/" TargetMode="External"/><Relationship Id="rId3kmuemoqnvrhzr5g3hrsm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/add-a-desk/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bda646441e941a4021ea83fa98ef13ab3a421e0a.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/66f7f4e0dcf651722c3f867e6fac1fe63ce5e19b.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId2injhcp96ybdaopqhc8ap" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/user-guide/book-desks-together/" TargetMode="External"/><Relationship Id="rId5_vsrjiyg37oicl_eadeq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../book-a-desk/" TargetMode="External"/><Relationship Id="rIdtyfopa7emocmu5yctf0mc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-your-quota-before-you-book/" TargetMode="External"/><Relationship Id="rIdkouqtsaqyejanhqaklibv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/set-up-user-delegates/" TargetMode="External"/><Relationship Id="rIdcqd7vgftunow3emvvca_n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../cancel-a-booking/" TargetMode="External"/><Relationship Id="rId75so1por1txkun4qr2nta" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/add-a-desk/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bda646441e941a4021ea83fa98ef13ab3a421e0a.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/66f7f4e0dcf651722c3f867e6fac1fe63ce5e19b.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>複数のデスクをまとめて予約する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>