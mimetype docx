--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">繰り返しの会議を予約する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">予約を繰り返しにする方法 — 繰り返し予約ダイアログの日・週・月のパターン、いつ終わ るかを決める 3 つの答え、そして予約する前に、そこから生まれた日付の一覧をどう読む か。シリーズは別物で、これも本記事で扱います。</w:t>
+        <w:t xml:space="preserve">予約を繰り返しにする方法 — 繰り返し予約ダイアログの日・週・月のパターン、いつ終わるかを決める 3 つの答え、そして予約する前に、そこから生まれた日付の一覧をどう読むか。シリーズは別物で、これも本記事で扱います。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-31</w:t>
+        <w:t xml:space="preserve">2026-09-15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsxu2cwtibv8uktrxiwgbe">
+      <w:hyperlink w:history="1" r:id="rIdqjarh69oanvl2v3vruao_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/user-guide/book-a-repeating-meeting/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">予約フォーム上部のコントロールが 3 つの形を提示します。違いは見た目以上に大きいものです。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
@@ -330,65 +330,102 @@
         <w:t xml:space="preserve">以下の手順は </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">繰り返し</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> の予約を作ります。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">シリーズ</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> は最後の節にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">シリーズはどこでも使えるわけではありません。</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 表示されるかどうかは会社全体の
+設定なので、フォームに </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">単発</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> と </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">繰り返し</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> しかない場合は、権限が足りないのでは
+なく管理者がオフにしているということです。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. まずは普通にフォームを埋める</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">会議室、日、時間、件名、参加者を、1 回きりの予約とまったく同じように設定します
 — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2v4pcg2je8sxfd93qvlxf">
+      <w:hyperlink w:history="1" r:id="rIdd808nmdwolnuhbysd7k4m">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">会議室を予約する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。ここで設定した時間帯が
 最初の回になり、以降の回はその時刻と長さを受け継ぎます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">先に会議室を選んでください。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> そもそも繰り返しが許されるかどうかも、手順 5 の
@@ -472,51 +509,51 @@
         <w:t xml:space="preserve">。上部の </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">繰り返し</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 はグレーになりません。会議室を選ぶまでどの会議室か分からないからです。繰り返しを
 許さない会議室を選ぶと、そのときに </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ボタンのすぐ上で会議室名とともに
 知らされます。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhvtgka63s6k4-car3sk_t">
+      <w:hyperlink w:history="1" r:id="rIdydmd36tucn9npxkqwatnj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">全日・繰り返し・日をまたぐ予約を許可またはブロックする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. パターンを決める</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1772,112 +1809,112 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6. 予約する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> を選びます。ここから先はほかの予約と同じで、承認が要る会議室ならボタンの
 上に出る通知も同じです —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdutfobxlcemww6puju-j8e">
+      <w:hyperlink w:history="1" r:id="rIdu8sbyofcuqskqzwvs7-lx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">会議室を予約する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">あとから変更・キャンセルするときは、どの回を指しているのかを尋ねられます —
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">すべての予約</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">この予約と次の予約</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">この予約だけ</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxzqbxhchgcsweslz4fbkd">
+      <w:hyperlink w:history="1" r:id="rIdrz_y6bdjh369yvkldu7gm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">作成済みの予約を編集する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">と</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcbtft6ogsuwul3yotbqko">
+      <w:hyperlink w:history="1" r:id="rIdg77s7lunzslpjg0byghcx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約をキャンセルする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">シリーズのほうが合っているとき</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1946,52 +1983,53 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">変更</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">・</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">キャンセル</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">に分けて正確に並べ、手を付けなかったものは並べずに件数だけ数えます。読む価値があります。シリーズは一度に複数の予約であり、キャンセルの組こそ予想されにくいところだからです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">シリーズが持てるのは 50 件までです。それより長い繰り返しを変換すると最初の 50
-件だけが残り、そう告げられます — </w:t>
+        <w:t xml:space="preserve">シリーズが持てる場数は会社全体で 1 つの答えです。誰かが上げ下げしていなければ 50、
+最大で 200 です。それより長い繰り返しを変換すると先頭の分だけが残り、そう告げられます
+— </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">「シリーズは最初の50件に制限されました」</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">シリーズを組み立てたあとで </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">シリーズ</w:t>
@@ -2446,51 +2484,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdsxu2cwtibv8uktrxiwgbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/user-guide/book-a-repeating-meeting/" TargetMode="External"/><Relationship Id="rId2v4pcg2je8sxfd93qvlxf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-a-booking/" TargetMode="External"/><Relationship Id="rIdhvtgka63s6k4-car3sk_t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/allow-all-day-recurring-and-cross-day-bookings/" TargetMode="External"/><Relationship Id="rIdutfobxlcemww6puju-j8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-a-booking/" TargetMode="External"/><Relationship Id="rIdxzqbxhchgcsweslz4fbkd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../edit-a-booking/" TargetMode="External"/><Relationship Id="rIdcbtft6ogsuwul3yotbqko" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../cancel-a-booking/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e1148c945b836060d4fb1620f241f45a101dfbfe.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/864dae6292de675679a96ba104b870e7c3521d9d.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/760d6c1cb040cf7574315312196219f60499b439.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7456bf6a1cc526af99e93e77d75540c7286c1e55.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdqjarh69oanvl2v3vruao_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/user-guide/book-a-repeating-meeting/" TargetMode="External"/><Relationship Id="rIdd808nmdwolnuhbysd7k4m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-a-booking/" TargetMode="External"/><Relationship Id="rIdydmd36tucn9npxkqwatnj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/allow-all-day-recurring-and-cross-day-bookings/" TargetMode="External"/><Relationship Id="rIdu8sbyofcuqskqzwvs7-lx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-a-booking/" TargetMode="External"/><Relationship Id="rIdrz_y6bdjh369yvkldu7gm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../edit-a-booking/" TargetMode="External"/><Relationship Id="rIdg77s7lunzslpjg0byghcx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../cancel-a-booking/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e1148c945b836060d4fb1620f241f45a101dfbfe.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/864dae6292de675679a96ba104b870e7c3521d9d.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/760d6c1cb040cf7574315312196219f60499b439.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7456bf6a1cc526af99e93e77d75540c7286c1e55.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>繰り返しの会議を予約する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>