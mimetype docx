--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqjarh69oanvl2v3vruao_">
+      <w:hyperlink w:history="1" r:id="rIdua5-bgid3owsfb3hnjcyl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/user-guide/book-a-repeating-meeting/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">予約フォーム上部のコントロールが 3 つの形を提示します。違いは見た目以上に大きいものです。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
@@ -381,51 +381,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">繰り返し</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> しかない場合は、権限が足りないのでは
 なく管理者がオフにしているということです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. まずは普通にフォームを埋める</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">会議室、日、時間、件名、参加者を、1 回きりの予約とまったく同じように設定します
 — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdd808nmdwolnuhbysd7k4m">
+      <w:hyperlink w:history="1" r:id="rIdrk1erpplfguyxjn9uylsj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">会議室を予約する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。ここで設定した時間帯が
 最初の回になり、以降の回はその時刻と長さを受け継ぎます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">先に会議室を選んでください。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> そもそも繰り返しが許されるかどうかも、手順 5 の
@@ -509,51 +509,51 @@
         <w:t xml:space="preserve">。上部の </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">繰り返し</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 はグレーになりません。会議室を選ぶまでどの会議室か分からないからです。繰り返しを
 許さない会議室を選ぶと、そのときに </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ボタンのすぐ上で会議室名とともに
 知らされます。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdydmd36tucn9npxkqwatnj">
+      <w:hyperlink w:history="1" r:id="rIdybqpi0hbthbzr-8z5mwxx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">全日・繰り返し・日をまたぐ予約を許可またはブロックする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. パターンを決める</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1809,112 +1809,112 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6. 予約する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> を選びます。ここから先はほかの予約と同じで、承認が要る会議室ならボタンの
 上に出る通知も同じです —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdu8sbyofcuqskqzwvs7-lx">
+      <w:hyperlink w:history="1" r:id="rId0qez5aeb9el0jq35-ksz5">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">会議室を予約する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">あとから変更・キャンセルするときは、どの回を指しているのかを尋ねられます —
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">すべての予約</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">この予約と次の予約</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">この予約だけ</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrz_y6bdjh369yvkldu7gm">
+      <w:hyperlink w:history="1" r:id="rId-pdr8yct8eepmfbf7vo43">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">作成済みの予約を編集する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">と</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdg77s7lunzslpjg0byghcx">
+      <w:hyperlink w:history="1" r:id="rIdw0tpu2xlqtg9zdav_n1lm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約をキャンセルする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">シリーズのほうが合っているとき</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2484,51 +2484,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdqjarh69oanvl2v3vruao_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/user-guide/book-a-repeating-meeting/" TargetMode="External"/><Relationship Id="rIdd808nmdwolnuhbysd7k4m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-a-booking/" TargetMode="External"/><Relationship Id="rIdydmd36tucn9npxkqwatnj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/allow-all-day-recurring-and-cross-day-bookings/" TargetMode="External"/><Relationship Id="rIdu8sbyofcuqskqzwvs7-lx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-a-booking/" TargetMode="External"/><Relationship Id="rIdrz_y6bdjh369yvkldu7gm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../edit-a-booking/" TargetMode="External"/><Relationship Id="rIdg77s7lunzslpjg0byghcx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../cancel-a-booking/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e1148c945b836060d4fb1620f241f45a101dfbfe.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/864dae6292de675679a96ba104b870e7c3521d9d.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/760d6c1cb040cf7574315312196219f60499b439.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7456bf6a1cc526af99e93e77d75540c7286c1e55.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdua5-bgid3owsfb3hnjcyl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/user-guide/book-a-repeating-meeting/" TargetMode="External"/><Relationship Id="rIdrk1erpplfguyxjn9uylsj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-a-booking/" TargetMode="External"/><Relationship Id="rIdybqpi0hbthbzr-8z5mwxx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/allow-all-day-recurring-and-cross-day-bookings/" TargetMode="External"/><Relationship Id="rId0qez5aeb9el0jq35-ksz5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-a-booking/" TargetMode="External"/><Relationship Id="rId-pdr8yct8eepmfbf7vo43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../edit-a-booking/" TargetMode="External"/><Relationship Id="rIdw0tpu2xlqtg9zdav_n1lm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../cancel-a-booking/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e7fdc2b8b3b211b0ab3e830d7c1c3e1a30ff33e3.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6f8a207d027aa6715ff30d767db000fcc256907b.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/529d8836b793f03e90fba9ed6fd2b203371bfe43.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/51edb06eabf1b331719eb5244802b934f8d3a9ae.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>繰り返しの会議を予約する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>