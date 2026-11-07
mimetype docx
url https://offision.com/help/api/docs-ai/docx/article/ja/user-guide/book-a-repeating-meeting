--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdua5-bgid3owsfb3hnjcyl">
+      <w:hyperlink w:history="1" r:id="rIddy_ywyad2b72ogpliekvz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/user-guide/book-a-repeating-meeting/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">予約フォーム上部のコントロールが 3 つの形を提示します。違いは見た目以上に大きいものです。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
@@ -381,51 +381,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">繰り返し</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> しかない場合は、権限が足りないのでは
 なく管理者がオフにしているということです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. まずは普通にフォームを埋める</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">会議室、日、時間、件名、参加者を、1 回きりの予約とまったく同じように設定します
 — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrk1erpplfguyxjn9uylsj">
+      <w:hyperlink w:history="1" r:id="rIdihqpwotc48r9geii4lzd2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">会議室を予約する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。ここで設定した時間帯が
 最初の回になり、以降の回はその時刻と長さを受け継ぎます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">先に会議室を選んでください。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> そもそも繰り返しが許されるかどうかも、手順 5 の
@@ -509,51 +509,51 @@
         <w:t xml:space="preserve">。上部の </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">繰り返し</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 はグレーになりません。会議室を選ぶまでどの会議室か分からないからです。繰り返しを
 許さない会議室を選ぶと、そのときに </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ボタンのすぐ上で会議室名とともに
 知らされます。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdybqpi0hbthbzr-8z5mwxx">
+      <w:hyperlink w:history="1" r:id="rIdub_3kc-y4irxp9ilkt8da">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">全日・繰り返し・日をまたぐ予約を許可またはブロックする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. パターンを決める</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1809,112 +1809,112 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6. 予約する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> を選びます。ここから先はほかの予約と同じで、承認が要る会議室ならボタンの
 上に出る通知も同じです —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0qez5aeb9el0jq35-ksz5">
+      <w:hyperlink w:history="1" r:id="rIdzgniomqvspqfcqpyd6pv5">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">会議室を予約する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">あとから変更・キャンセルするときは、どの回を指しているのかを尋ねられます —
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">すべての予約</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">この予約と次の予約</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">この予約だけ</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-pdr8yct8eepmfbf7vo43">
+      <w:hyperlink w:history="1" r:id="rIdkbwhtdolip2aqqrjpv8tj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">作成済みの予約を編集する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">と</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdw0tpu2xlqtg9zdav_n1lm">
+      <w:hyperlink w:history="1" r:id="rIdgslsthr26tq65zdwd7orb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約をキャンセルする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">シリーズのほうが合っているとき</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2484,51 +2484,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdua5-bgid3owsfb3hnjcyl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/user-guide/book-a-repeating-meeting/" TargetMode="External"/><Relationship Id="rIdrk1erpplfguyxjn9uylsj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-a-booking/" TargetMode="External"/><Relationship Id="rIdybqpi0hbthbzr-8z5mwxx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/allow-all-day-recurring-and-cross-day-bookings/" TargetMode="External"/><Relationship Id="rId0qez5aeb9el0jq35-ksz5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-a-booking/" TargetMode="External"/><Relationship Id="rId-pdr8yct8eepmfbf7vo43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../edit-a-booking/" TargetMode="External"/><Relationship Id="rIdw0tpu2xlqtg9zdav_n1lm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../cancel-a-booking/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e7fdc2b8b3b211b0ab3e830d7c1c3e1a30ff33e3.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6f8a207d027aa6715ff30d767db000fcc256907b.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/529d8836b793f03e90fba9ed6fd2b203371bfe43.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/51edb06eabf1b331719eb5244802b934f8d3a9ae.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIddy_ywyad2b72ogpliekvz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/user-guide/book-a-repeating-meeting/" TargetMode="External"/><Relationship Id="rIdihqpwotc48r9geii4lzd2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-a-booking/" TargetMode="External"/><Relationship Id="rIdub_3kc-y4irxp9ilkt8da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/allow-all-day-recurring-and-cross-day-bookings/" TargetMode="External"/><Relationship Id="rIdzgniomqvspqfcqpyd6pv5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-a-booking/" TargetMode="External"/><Relationship Id="rIdkbwhtdolip2aqqrjpv8tj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../edit-a-booking/" TargetMode="External"/><Relationship Id="rIdgslsthr26tq65zdwd7orb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../cancel-a-booking/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e7fdc2b8b3b211b0ab3e830d7c1c3e1a30ff33e3.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6f8a207d027aa6715ff30d767db000fcc256907b.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/529d8836b793f03e90fba9ed6fd2b203371bfe43.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/51edb06eabf1b331719eb5244802b934f8d3a9ae.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>繰り返しの会議を予約する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>