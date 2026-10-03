--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -26,98 +26,98 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">デスクを予約する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">デスクの予約は、ルームのフォームから4つ抜いたものです。ボタンの場所、フォームが 訊かなくなる項目とその理由、定員という手がかりのないデスクの選び方、そして座っている あいだにデスクを取り上げられないための、その場でのスキャンについて。</w:t>
+        <w:t xml:space="preserve">デスクの予約は、ルームのフォームから4つ抜いたものです。ボタンの場所、フォームが訊かなくなる項目とその理由、定員という手がかりのないデスクの選び方、そして座っているあいだにデスクを取り上げられないための、その場でのスキャンについて。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6yljogo3td0il1wcda8kw">
+      <w:hyperlink w:history="1" r:id="rIdi8vosuupg0trj1jdewau0">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/user-guide/book-a-desk/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">デスクの予約は、すでにご存じの予約フォームから4つ抜いたものです。ですのでこの
 ページに書くのは違いだけです。2つに共通するものはすべて
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkafnlfoflohpcyvt4sqfr">
+      <w:hyperlink w:history="1" r:id="rId0cwhs-wx4suy-ssgsdyrz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">会議室を予約する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">にあり、まだお読みでなければ先に目を
 通しておく価値があります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4648200"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="what-a-desk-booking-drops-ja" descr="デスクに座るのは1人 — だからルームのフォームの4つの問いは、訊く相手がいない。" title="デスクに座るのは1人 — だからルームのフォームの4つの問いは、訊く相手がいない。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -828,51 +828,51 @@
         <w:t xml:space="preserve">駐車スペース</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">を足せます。出社する日にいちばん求められる組み合わせです。
 （ルームではここに備品が出ます。）</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">デスクの名前を読むより</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">どこにあるか</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">を見たい場合は、フロア図のほうが向いています —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlnbokum5ohplis1zj2ewu">
+      <w:hyperlink w:history="1" r:id="rIdtlsbssjeocxagtovcptbj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">フロア図からデスクを探す</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. 日付を決める — たいていは一日まるごと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1044,51 +1044,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">飛ばされがちな手順で、11時の時点でそのデスクがまだ自分のものかどうかを決めるのは
 この手順です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">チェックインが必要なデスクでは、誰も確認しなかった予約は無断キャンセル扱いになり、
 その日の途中で返されます。デスクに貼られた印刷QRコードが、その確認の手段です。
 スマートフォンを向ければ、何も訊かれずにチェックインが済みます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">同じコードで残り3つのこともできます — 空いているデスクをその場で取る、いま座っている
 デスクに時間を足す、帰るときに返す。4つの結果すべてと、断られたときの意味は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdafaqygsobqmm__qky6iip">
+      <w:hyperlink w:history="1" r:id="rIdagcv2wwduhx8gxcer9sns">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ステッカーをスキャンしてチェックイン・チェックアウトする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">帰りがけの「今すぐ終了」は、習慣にする価値のある1つです。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 18時までの予約で15時に
@@ -1140,103 +1140,103 @@
       <w:r>
         <w:t xml:space="preserve">そのあとホーム画面を見てください。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">座席</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">の絞り込みを付けたまま、今日のデスクが
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">マイデスク</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">のカードとしてそこにあります。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpndremdpsl8b_jlzwdfm_">
+      <w:hyperlink w:history="1" r:id="rIdrddqqhex9b-1a3ge6j-_r">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ホーム画面で今日のデスクを確認する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を
 参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">この記事で扱わないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">変更と取り消し。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> デスクの予約もほかと同じように編集・取り消しできます —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkfenyzd4te_jcav0kwdgg">
+      <w:hyperlink w:history="1" r:id="rIdpec9czkw9d8fjjmf899ro">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約を編集する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">と</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdp2wdi9fvkt2jm-gnqn2vi">
+      <w:hyperlink w:history="1" r:id="rIdmtsdqvwlnz84xecvqieqw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約を取り消す</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を
 参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -1246,51 +1246,51 @@
       <w:r>
         <w:t xml:space="preserve"> 共有席ではなく固定席を割り当てられている場合、予約するものは
 ありません。予約なしで自分のものであり、このフォームには出てきません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">デスクが断られる理由。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 営業時間外、ポイント超過、他部署の専用 — メッセージと
 その意味は</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2lnmisy0lddfecxrwbl5l">
+      <w:hyperlink w:history="1" r:id="rIdg9hu1r5kjap7ngxoaoduk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルームが予約を拒否する理由</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">にあり、
 デスクでも同じです。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
@@ -1716,51 +1716,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId6yljogo3td0il1wcda8kw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/user-guide/book-a-desk/" TargetMode="External"/><Relationship Id="rIdkafnlfoflohpcyvt4sqfr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-a-booking/" TargetMode="External"/><Relationship Id="rIdlnbokum5ohplis1zj2ewu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-desk-on-the-floor-plan/" TargetMode="External"/><Relationship Id="rIdafaqygsobqmm__qky6iip" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-and-out-by-scanning-a-sticker/" TargetMode="External"/><Relationship Id="rIdpndremdpsl8b_jlzwdfm_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-your-desk-day-on-the-home-screen/" TargetMode="External"/><Relationship Id="rIdkfenyzd4te_jcav0kwdgg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../edit-a-booking/" TargetMode="External"/><Relationship Id="rIdp2wdi9fvkt2jm-gnqn2vi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../cancel-a-booking/" TargetMode="External"/><Relationship Id="rId2lnmisy0lddfecxrwbl5l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../why-a-room-refuses-your-booking/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/27e9f99606af5d991b0c9d0af9ea222a42c6faf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/44c6e4f1403025a26760e8273364a8e0676e9bb4.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/087bc2fc6b895a2085cfba99ba06b06f40131f7c.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4170127b6ccab3000b7361407c85f8e6b9121ef0.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6e95931df2f4b1681112913d32d91f36a1973bd2.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdi8vosuupg0trj1jdewau0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/user-guide/book-a-desk/" TargetMode="External"/><Relationship Id="rId0cwhs-wx4suy-ssgsdyrz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-a-booking/" TargetMode="External"/><Relationship Id="rIdtlsbssjeocxagtovcptbj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-desk-on-the-floor-plan/" TargetMode="External"/><Relationship Id="rIdagcv2wwduhx8gxcer9sns" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-and-out-by-scanning-a-sticker/" TargetMode="External"/><Relationship Id="rIdrddqqhex9b-1a3ge6j-_r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-your-desk-day-on-the-home-screen/" TargetMode="External"/><Relationship Id="rIdpec9czkw9d8fjjmf899ro" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../edit-a-booking/" TargetMode="External"/><Relationship Id="rIdmtsdqvwlnz84xecvqieqw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../cancel-a-booking/" TargetMode="External"/><Relationship Id="rIdg9hu1r5kjap7ngxoaoduk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../why-a-room-refuses-your-booking/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/27e9f99606af5d991b0c9d0af9ea222a42c6faf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/44c6e4f1403025a26760e8273364a8e0676e9bb4.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/087bc2fc6b895a2085cfba99ba06b06f40131f7c.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4170127b6ccab3000b7361407c85f8e6b9121ef0.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6e95931df2f4b1681112913d32d91f36a1973bd2.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>デスクを予約する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>