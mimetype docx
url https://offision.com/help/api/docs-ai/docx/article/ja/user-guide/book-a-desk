--- v1 (2026-10-03)
+++ v2 (2026-10-24)
@@ -42,82 +42,82 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">デスクの予約は、ルームのフォームから4つ抜いたものです。ボタンの場所、フォームが訊かなくなる項目とその理由、定員という手がかりのないデスクの選び方、そして座っているあいだにデスクを取り上げられないための、その場でのスキャンについて。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-21</w:t>
+        <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdi8vosuupg0trj1jdewau0">
+      <w:hyperlink w:history="1" r:id="rIdgh7k1-h3k76lf_oah-c4d">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/user-guide/book-a-desk/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">デスクの予約は、すでにご存じの予約フォームから4つ抜いたものです。ですのでこの
 ページに書くのは違いだけです。2つに共通するものはすべて
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0cwhs-wx4suy-ssgsdyrz">
+      <w:hyperlink w:history="1" r:id="rIdj91jvqzwqm5dtsbavf-el">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">会議室を予約する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">にあり、まだお読みでなければ先に目を
 通しておく価値があります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4648200"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="what-a-desk-booking-drops-ja" descr="デスクに座るのは1人 — だからルームのフォームの4つの問いは、訊く相手がいない。" title="デスクに座るのは1人 — だからルームのフォームの4つの問いは、訊く相手がいない。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -828,51 +828,51 @@
         <w:t xml:space="preserve">駐車スペース</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">を足せます。出社する日にいちばん求められる組み合わせです。
 （ルームではここに備品が出ます。）</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">デスクの名前を読むより</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">どこにあるか</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">を見たい場合は、フロア図のほうが向いています —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtlsbssjeocxagtovcptbj">
+      <w:hyperlink w:history="1" r:id="rIdjoa1xejg_zsuyduz_thgm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">フロア図からデスクを探す</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. 日付を決める — たいていは一日まるごと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1044,51 +1044,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">飛ばされがちな手順で、11時の時点でそのデスクがまだ自分のものかどうかを決めるのは
 この手順です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">チェックインが必要なデスクでは、誰も確認しなかった予約は無断キャンセル扱いになり、
 その日の途中で返されます。デスクに貼られた印刷QRコードが、その確認の手段です。
 スマートフォンを向ければ、何も訊かれずにチェックインが済みます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">同じコードで残り3つのこともできます — 空いているデスクをその場で取る、いま座っている
 デスクに時間を足す、帰るときに返す。4つの結果すべてと、断られたときの意味は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdagcv2wwduhx8gxcer9sns">
+      <w:hyperlink w:history="1" r:id="rIdwth_pmsam_pjagclxgy00">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ステッカーをスキャンしてチェックイン・チェックアウトする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">帰りがけの「今すぐ終了」は、習慣にする価値のある1つです。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 18時までの予約で15時に
@@ -1140,103 +1140,103 @@
       <w:r>
         <w:t xml:space="preserve">そのあとホーム画面を見てください。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">座席</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">の絞り込みを付けたまま、今日のデスクが
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">マイデスク</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">のカードとしてそこにあります。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrddqqhex9b-1a3ge6j-_r">
+      <w:hyperlink w:history="1" r:id="rIdcsrdcmwlqfm1_jtxyr-uz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ホーム画面で今日のデスクを確認する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を
 参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">この記事で扱わないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">変更と取り消し。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> デスクの予約もほかと同じように編集・取り消しできます —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpec9czkw9d8fjjmf899ro">
+      <w:hyperlink w:history="1" r:id="rIdawonwtwqlurb9anrvtm7e">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約を編集する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">と</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmtsdqvwlnz84xecvqieqw">
+      <w:hyperlink w:history="1" r:id="rId_ar6bodxzyjxfeo0welbi">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約を取り消す</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を
 参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -1246,61 +1246,96 @@
       <w:r>
         <w:t xml:space="preserve"> 共有席ではなく固定席を割り当てられている場合、予約するものは
 ありません。予約なしで自分のものであり、このフォームには出てきません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">デスクが断られる理由。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 営業時間外、ポイント超過、他部署の専用 — メッセージと
 その意味は</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdg9hu1r5kjap7ngxoaoduk">
+      <w:hyperlink w:history="1" r:id="rIdcbgbs8zzizkyobcukmbax">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルームが予約を拒否する理由</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">にあり、
 デスクでも同じです。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">デスクの確保が勤怠にも記録される場合</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">勤務スケジュールで有効にしている場合、デスク予約へのチェックインや、その場でデスクを確保する操作が勤怠の出勤も記録します。将来の予約を作るだけでは記録されません。別のルールで、チェックアウト（センサーによる解放も含む）やデスク予約終了時に退勤を記録できます。対象はデスクであり、ルームではありません。建物やフロアを限定することもできます。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">デスクの確保を勤怠の証明に使う前に、</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId2ohtlkbjqose_r_pck-cv">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">勤務スケジュール設定</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">を確認してください。同じ優先度で適合するスケジュールが2つある場合、任意に選ばず、どちらにも記録しません。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1716,51 +1751,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdi8vosuupg0trj1jdewau0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/user-guide/book-a-desk/" TargetMode="External"/><Relationship Id="rId0cwhs-wx4suy-ssgsdyrz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-a-booking/" TargetMode="External"/><Relationship Id="rIdtlsbssjeocxagtovcptbj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-desk-on-the-floor-plan/" TargetMode="External"/><Relationship Id="rIdagcv2wwduhx8gxcer9sns" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-and-out-by-scanning-a-sticker/" TargetMode="External"/><Relationship Id="rIdrddqqhex9b-1a3ge6j-_r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-your-desk-day-on-the-home-screen/" TargetMode="External"/><Relationship Id="rIdpec9czkw9d8fjjmf899ro" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../edit-a-booking/" TargetMode="External"/><Relationship Id="rIdmtsdqvwlnz84xecvqieqw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../cancel-a-booking/" TargetMode="External"/><Relationship Id="rIdg9hu1r5kjap7ngxoaoduk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../why-a-room-refuses-your-booking/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/27e9f99606af5d991b0c9d0af9ea222a42c6faf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/44c6e4f1403025a26760e8273364a8e0676e9bb4.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/087bc2fc6b895a2085cfba99ba06b06f40131f7c.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4170127b6ccab3000b7361407c85f8e6b9121ef0.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6e95931df2f4b1681112913d32d91f36a1973bd2.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdgh7k1-h3k76lf_oah-c4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/user-guide/book-a-desk/" TargetMode="External"/><Relationship Id="rIdj91jvqzwqm5dtsbavf-el" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-a-booking/" TargetMode="External"/><Relationship Id="rIdjoa1xejg_zsuyduz_thgm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-desk-on-the-floor-plan/" TargetMode="External"/><Relationship Id="rIdwth_pmsam_pjagclxgy00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-and-out-by-scanning-a-sticker/" TargetMode="External"/><Relationship Id="rIdcsrdcmwlqfm1_jtxyr-uz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-your-desk-day-on-the-home-screen/" TargetMode="External"/><Relationship Id="rIdawonwtwqlurb9anrvtm7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../edit-a-booking/" TargetMode="External"/><Relationship Id="rId_ar6bodxzyjxfeo0welbi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../cancel-a-booking/" TargetMode="External"/><Relationship Id="rIdcbgbs8zzizkyobcukmbax" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../why-a-room-refuses-your-booking/" TargetMode="External"/><Relationship Id="rId2ohtlkbjqose_r_pck-cv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../attendance/working-schedule-settings-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e87d1824385ae16f51238a38dfa40b1a09474564.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4bfabf3e79f48c3efe3d6be52ca682e933a5ac88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c41b5705040be7312c42630e330115c2b2dd39da.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cd3676043f2e1fd21473eae26fd076e331eda56d.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/66d56a313c9cd1c3800b6db8506b3c5edb747103.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>デスクを予約する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>