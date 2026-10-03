--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Outlook に Offision を追加する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Outlook のタブとして開くアプリとしての Offision — Teams と同じパッケージ、 見えるようになるまでに誰の許可が要るのか、ホストのなかで何が変わるのか、 そして皆が覚えているリボンのアドインはどうなったのか。</w:t>
+        <w:t xml:space="preserve">Outlook のタブとして開くアプリとしての Offision — Teams と同じパッケージ、見えるようになるまでに誰の許可が要るのか、ホストのなかで何が変わるのか、そして皆が覚えているリボンのアドインはどうなったのか。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5w7dn8_evswwvbutri-nl">
+      <w:hyperlink w:history="1" r:id="rIdpgorylaqf6mk9xzs92u4v">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/user-guide/add-offision-to-outlook/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Outlook のなかで Offision は、横の帯に並ぶ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">アプリ</w:t>
       </w:r>
@@ -316,81 +316,81 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">追加</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> がグレーアウトしていたり、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">「Your organization has prevented this agent
 from being installed」</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> と出たりするのは管理者の判断で、自分の端末で直すものでは
 ありません。許可の手順は Teams と同じです。同じアプリだからで、
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdira1pnnegzxms8jp4f3hw">
+      <w:hyperlink w:history="1" r:id="rIdwzzvibb7lnjd6e6dwekyx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Microsoft Teams に Offision を追加する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. ログインする</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">初回はタブの中でログインを求められます。いつもどおり勤務先のメールアドレスを
 使います —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduug-qwl9xevwpcyzdn_lu">
+      <w:hyperlink w:history="1" r:id="rId2xqh3htfrvesg1sndkzfo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Offision にログインする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照してください。
 次からはホーム画面が直接開きます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3924300"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="outlook-offision-tab-ja" descr="Outlook のタブとして開いた Offision。同じホーム画面が Outlook のなかにあります。" title="Outlook のタブとして開いた Offision。同じホーム画面が Outlook のなかにあります。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -460,51 +460,51 @@
 まります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">位置情報でのチェックインはできません。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Outlook のなかのページは現在地を
 取得できないため、位置情報を求める部屋へのチェックインはブラウザーかスマホの
 アプリから行います。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwulhvitvz3tbc8jd93uil">
+      <w:hyperlink w:history="1" r:id="rIdwwwk5jaubxthrxoqq2pkh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">QR コードと GPS でチェックインする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -569,51 +569,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Outlook
 for Mac</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> です。Mac ではブラウザーで </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Web 版 Outlook</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> を開けば、そこの帯に
 Offision が並びます。どちらでもアカウントも予約も同じです。デスクトップと
 スマホのアプリという入り口もあり、
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdl6asyn9elwm2j6y_clyf8">
+      <w:hyperlink w:history="1" r:id="rIdp7vo4c_nshfzdyurf0ctj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Offision を使える場所</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> にまとめてあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Offision が見当たらないとき:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 同僚に出ているか聞いてください。誰にも出ていないなら、まだ組織に許可されて
@@ -1067,51 +1067,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId5w7dn8_evswwvbutri-nl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/user-guide/add-offision-to-outlook/" TargetMode="External"/><Relationship Id="rIdira1pnnegzxms8jp4f3hw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-offision-to-microsoft-teams/" TargetMode="External"/><Relationship Id="rIduug-qwl9xevwpcyzdn_lu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-to-offision/" TargetMode="External"/><Relationship Id="rIdwulhvitvz3tbc8jd93uil" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-by-qr-code-and-gps/" TargetMode="External"/><Relationship Id="rIdl6asyn9elwm2j6y_clyf8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../where-you-can-use-offision/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a1737e4d50ced8d80e947d0768bbd876387aa414.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6505cc38dad9e37c12ec90024d97310368f77d96.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f4fb46f2af6375b83ad4cd5beabd4e736585ffab.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdpgorylaqf6mk9xzs92u4v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/user-guide/add-offision-to-outlook/" TargetMode="External"/><Relationship Id="rIdwzzvibb7lnjd6e6dwekyx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-offision-to-microsoft-teams/" TargetMode="External"/><Relationship Id="rId2xqh3htfrvesg1sndkzfo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-to-offision/" TargetMode="External"/><Relationship Id="rIdwwwk5jaubxthrxoqq2pkh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-by-qr-code-and-gps/" TargetMode="External"/><Relationship Id="rIdp7vo4c_nshfzdyurf0ctj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../where-you-can-use-offision/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a1737e4d50ced8d80e947d0768bbd876387aa414.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6505cc38dad9e37c12ec90024d97310368f77d96.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f4fb46f2af6375b83ad4cd5beabd4e736585ffab.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Outlook に Offision を追加する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>