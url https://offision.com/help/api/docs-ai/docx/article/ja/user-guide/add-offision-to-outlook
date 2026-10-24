--- v1 (2026-10-03)
+++ v2 (2026-10-24)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpgorylaqf6mk9xzs92u4v">
+      <w:hyperlink w:history="1" r:id="rId9plqyajh9xpnjmwt3-ips">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/user-guide/add-offision-to-outlook/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Outlook のなかで Offision は、横の帯に並ぶ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">アプリ</w:t>
       </w:r>
@@ -316,81 +316,81 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">追加</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> がグレーアウトしていたり、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">「Your organization has prevented this agent
 from being installed」</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> と出たりするのは管理者の判断で、自分の端末で直すものでは
 ありません。許可の手順は Teams と同じです。同じアプリだからで、
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwzzvibb7lnjd6e6dwekyx">
+      <w:hyperlink w:history="1" r:id="rIdizitn6f6eg7jo0_zsi7ee">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Microsoft Teams に Offision を追加する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. ログインする</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">初回はタブの中でログインを求められます。いつもどおり勤務先のメールアドレスを
 使います —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2xqh3htfrvesg1sndkzfo">
+      <w:hyperlink w:history="1" r:id="rIde7ck38nv3w0wvwcsdq_gc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Offision にログインする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照してください。
 次からはホーム画面が直接開きます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3924300"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="outlook-offision-tab-ja" descr="Outlook のタブとして開いた Offision。同じホーム画面が Outlook のなかにあります。" title="Outlook のタブとして開いた Offision。同じホーム画面が Outlook のなかにあります。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -460,51 +460,51 @@
 まります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">位置情報でのチェックインはできません。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Outlook のなかのページは現在地を
 取得できないため、位置情報を求める部屋へのチェックインはブラウザーかスマホの
 アプリから行います。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwwwk5jaubxthrxoqq2pkh">
+      <w:hyperlink w:history="1" r:id="rIdhkjl6v6pzorqb1zvk7d5c">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">QR コードと GPS でチェックインする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -569,51 +569,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Outlook
 for Mac</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> です。Mac ではブラウザーで </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Web 版 Outlook</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> を開けば、そこの帯に
 Offision が並びます。どちらでもアカウントも予約も同じです。デスクトップと
 スマホのアプリという入り口もあり、
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdp7vo4c_nshfzdyurf0ctj">
+      <w:hyperlink w:history="1" r:id="rId5ryfyg9ypdwkta7xh9jx_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Offision を使える場所</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> にまとめてあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Offision が見当たらないとき:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 同僚に出ているか聞いてください。誰にも出ていないなら、まだ組織に許可されて
@@ -1067,51 +1067,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdpgorylaqf6mk9xzs92u4v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/user-guide/add-offision-to-outlook/" TargetMode="External"/><Relationship Id="rIdwzzvibb7lnjd6e6dwekyx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-offision-to-microsoft-teams/" TargetMode="External"/><Relationship Id="rId2xqh3htfrvesg1sndkzfo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-to-offision/" TargetMode="External"/><Relationship Id="rIdwwwk5jaubxthrxoqq2pkh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-by-qr-code-and-gps/" TargetMode="External"/><Relationship Id="rIdp7vo4c_nshfzdyurf0ctj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../where-you-can-use-offision/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a1737e4d50ced8d80e947d0768bbd876387aa414.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6505cc38dad9e37c12ec90024d97310368f77d96.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f4fb46f2af6375b83ad4cd5beabd4e736585ffab.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId9plqyajh9xpnjmwt3-ips" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/user-guide/add-offision-to-outlook/" TargetMode="External"/><Relationship Id="rIdizitn6f6eg7jo0_zsi7ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-offision-to-microsoft-teams/" TargetMode="External"/><Relationship Id="rIde7ck38nv3w0wvwcsdq_gc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-to-offision/" TargetMode="External"/><Relationship Id="rIdhkjl6v6pzorqb1zvk7d5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-by-qr-code-and-gps/" TargetMode="External"/><Relationship Id="rId5ryfyg9ypdwkta7xh9jx_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../where-you-can-use-offision/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0fc65408160d6414e40169dffffde100ff1f6f0e.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cac844cfc6ce1ff4c288bd2f109361956a320d4a.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9fe4236744d8e0835db6dfce6445b205481e2b6c.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Outlook に Offision を追加する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>