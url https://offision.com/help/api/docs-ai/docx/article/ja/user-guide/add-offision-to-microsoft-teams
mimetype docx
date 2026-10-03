--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -26,106 +26,123 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Microsoft Teams に Offision を追加する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Teams のサイドバーに Offision を個人用タブとして置く手順、たいていは Teams 管理者が全社に展開する必要がある理由、その展開が通知にとって欠かせない理由、 そして Teams のなかだけできないチェックイン。</w:t>
+        <w:t xml:space="preserve">チャットツールである Microsoft Teams のなかで Offision のすべてが動きます — 予約も、来訪者も、サービス依頼も、勤怠も、同じアカウントと同じルームで。個人用タブとして追加する手順、たいていは Teams 管理者が全社に展開する必要がある理由、その展開が通知にとって欠かせない理由、Teams のなかだけできないチェックイン、そしてアプリが意図的に触らないもの — あなたのチャットの在席状況、連絡可能か退席中か。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-04</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdex3ruzcll3omc7yysm7ct">
+      <w:hyperlink w:history="1" r:id="rIdeasw8ycnpx5n3ubpb4gdx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/user-guide/add-offision-to-microsoft-teams/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Teams では、Offision は </w:t>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Offision のすべてが、Teams のなかで動きます。</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ルームの予約、座席の確保、
+来訪者の招待、サービス依頼、勤怠の確認 — アプリまるごとです。アカウントもルームも、
+ブラウザで使っているものと同じ。機能を削った版ではありません。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Microsoft Teams はチャットツールで、Offision はそのサイドバーに、チャットや
+カレンダーと並ぶ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">個人用タブ</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> です。チャットやカレンダーと並んで、
-[...1 lines deleted...]
-こともありません。いつもの Offision に、Teams から出ずに届くだけです。</w:t>
+        <w:t xml:space="preserve"> として入ります。ボットではなく、会議に参加する
+こともありません。Teams のなかで違うところは短い一覧で、この下にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">はじめる前に:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 多くの会社では、これを自分で追加することはできません。Offision は管理者が Teams
 に展開するもので、それが済むまでは検索しても出てきません。その状態であれば、
 下の展開の節を担当者に転送してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
@@ -305,51 +322,51 @@
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Teams の Offision の一覧。追加でサイドバーに入ります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. ログインする</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">初回はタブの中でログインを求められます。いつもどおり勤務先のメールアドレスを
 使います —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqnsmv8fg-6sbsbqfv65y1">
+      <w:hyperlink w:history="1" r:id="rId8x7lx3l0jhibr7d7pnkei">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Offision にログインする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照してください。
 次からはホーム画面が直接開きます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3667125"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="teams-offision-personal-tab-ja" descr="個人用タブとして動く Offision。同じホーム画面が Teams のなかにあります。" title="個人用タブとして動く Offision。同じホーム画面が Teams のなかにあります。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -573,61 +590,93 @@
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Teams のなかで違うこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">位置情報チェックインはここでは動きません。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Teams は内部のページに現在位置を
 渡さないため、位置情報チェックインが必要な会議室には Teams タブからチェックイン
 できません。Offision はその旨を伝え、2 つの回り道を示します。ブラウザで Offision
 を開くか、スマートフォンアプリを使うかです。どちらも
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdd9suc6g3wz5hevvqx9vgf">
+      <w:hyperlink w:history="1" r:id="rId55omnaeul61xcunpjklml">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">QR コードと GPS でチェックインする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 にあります。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">チャットの在席状況には触れません。</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Teams は同僚に対してあなたを「連絡可能」
+「退席中」「応答不可」と表示します。タブはそれを読み取らず、Offision で何をしても
+それは変わりません。チェックインも、出勤の打刻も、予約も、Teams のステータスを
+そのままにします。Offision は代わりに自分の情報をフロア図と勤怠の記録に
+持っています。
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdfnr2iyql2p2d63dpue8mw">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">指定した日に誰が出社しているかを見る</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">
+を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">左のメニューはありません。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ページの移動は、代わりにツールバーのページ
 切り替えから行います。ブラウザで左のメニューに出るのと同じ未読件数がそこに付き、
 Teams のなかで未読を確かめられるのはここだけです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">それ以外はブラウザと同じで、テーマも同様です。Teams がライトかダークかに
@@ -1088,51 +1137,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdex3ruzcll3omc7yysm7ct" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/user-guide/add-offision-to-microsoft-teams/" TargetMode="External"/><Relationship Id="rIdqnsmv8fg-6sbsbqfv65y1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-to-offision/" TargetMode="External"/><Relationship Id="rIdd9suc6g3wz5hevvqx9vgf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-by-qr-code-and-gps/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/02793ac9a4d142d819bf5c006b19c9563a3f3794.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7e007810a14fb7a14d6ad837f9b86ce3070c6c59.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2150d07178396200e59f880d0d6f5a9457dbe135.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdeasw8ycnpx5n3ubpb4gdx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/user-guide/add-offision-to-microsoft-teams/" TargetMode="External"/><Relationship Id="rId8x7lx3l0jhibr7d7pnkei" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-to-offision/" TargetMode="External"/><Relationship Id="rId55omnaeul61xcunpjklml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-by-qr-code-and-gps/" TargetMode="External"/><Relationship Id="rIdfnr2iyql2p2d63dpue8mw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-who-is-in-the-office/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/02793ac9a4d142d819bf5c006b19c9563a3f3794.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7e007810a14fb7a14d6ad837f9b86ce3070c6c59.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2150d07178396200e59f880d0d6f5a9457dbe135.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Microsoft Teams に Offision を追加する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>