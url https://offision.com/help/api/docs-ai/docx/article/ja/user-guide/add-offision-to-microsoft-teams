--- v1 (2026-10-03)
+++ v2 (2026-10-23)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-04</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdeasw8ycnpx5n3ubpb4gdx">
+      <w:hyperlink w:history="1" r:id="rIdutahxsm-airue1rispzr2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/user-guide/add-offision-to-microsoft-teams/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Offision のすべてが、Teams のなかで動きます。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ルームの予約、座席の確保、
 来訪者の招待、サービス依頼、勤怠の確認 — アプリまるごとです。アカウントもルームも、
@@ -322,51 +322,51 @@
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Teams の Offision の一覧。追加でサイドバーに入ります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. ログインする</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">初回はタブの中でログインを求められます。いつもどおり勤務先のメールアドレスを
 使います —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8x7lx3l0jhibr7d7pnkei">
+      <w:hyperlink w:history="1" r:id="rId2eebj7ploowugfupwvon6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Offision にログインする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照してください。
 次からはホーム画面が直接開きます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3667125"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="teams-offision-personal-tab-ja" descr="個人用タブとして動く Offision。同じホーム画面が Teams のなかにあります。" title="個人用タブとして動く Offision。同じホーム画面が Teams のなかにあります。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -590,83 +590,83 @@
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Teams のなかで違うこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">位置情報チェックインはここでは動きません。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Teams は内部のページに現在位置を
 渡さないため、位置情報チェックインが必要な会議室には Teams タブからチェックイン
 できません。Offision はその旨を伝え、2 つの回り道を示します。ブラウザで Offision
 を開くか、スマートフォンアプリを使うかです。どちらも
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId55omnaeul61xcunpjklml">
+      <w:hyperlink w:history="1" r:id="rIdoslpq_12nktaho7dlzbuk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">QR コードと GPS でチェックインする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">チャットの在席状況には触れません。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Teams は同僚に対してあなたを「連絡可能」
 「退席中」「応答不可」と表示します。タブはそれを読み取らず、Offision で何をしても
 それは変わりません。チェックインも、出勤の打刻も、予約も、Teams のステータスを
 そのままにします。Offision は代わりに自分の情報をフロア図と勤怠の記録に
 持っています。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfnr2iyql2p2d63dpue8mw">
+      <w:hyperlink w:history="1" r:id="rIdsgndfkz58a2cpye_b9uxq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">指定した日に誰が出社しているかを見る</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">左のメニューはありません。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ページの移動は、代わりにツールバーのページ
@@ -1137,51 +1137,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdeasw8ycnpx5n3ubpb4gdx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/user-guide/add-offision-to-microsoft-teams/" TargetMode="External"/><Relationship Id="rId8x7lx3l0jhibr7d7pnkei" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-to-offision/" TargetMode="External"/><Relationship Id="rId55omnaeul61xcunpjklml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-by-qr-code-and-gps/" TargetMode="External"/><Relationship Id="rIdfnr2iyql2p2d63dpue8mw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-who-is-in-the-office/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/02793ac9a4d142d819bf5c006b19c9563a3f3794.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7e007810a14fb7a14d6ad837f9b86ce3070c6c59.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2150d07178396200e59f880d0d6f5a9457dbe135.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdutahxsm-airue1rispzr2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/user-guide/add-offision-to-microsoft-teams/" TargetMode="External"/><Relationship Id="rId2eebj7ploowugfupwvon6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-to-offision/" TargetMode="External"/><Relationship Id="rIdoslpq_12nktaho7dlzbuk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-by-qr-code-and-gps/" TargetMode="External"/><Relationship Id="rIdsgndfkz58a2cpye_b9uxq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-who-is-in-the-office/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/47230bc0e1d2aa965cf3f770f3609d363d5d71c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/282a6c262d5bd57ab9f3e637a557a7210ec30e5e.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/091c7cf159f319ef03c59e5ac088ef17bf04b10a.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Microsoft Teams に Offision を追加する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>