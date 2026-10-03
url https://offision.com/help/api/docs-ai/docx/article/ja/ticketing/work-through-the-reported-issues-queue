--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -26,124 +26,124 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">報告された問題のキューを処理する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">チケットを見つけ、誰かに渡し、状態を進め、報告者に返事をする。1 件ずつでも、 まとめてでも。すべて「報告された問題」ページで行います。</w:t>
+        <w:t xml:space="preserve">チケットを見つけ、誰かに渡し、状態を進め、報告者に返事をする。1 件ずつでも、まとめてでも。すべて「報告された問題」ページで行います。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdh5fdus4fb3cy6rh8l7rws">
+      <w:hyperlink w:history="1" r:id="rIdpvoftkvhnkxxy3qm2lkdx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/ticketing/work-through-the-reported-issues-queue/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">アプリからの報告も、すべてのルームパネルからの報告も、届く先は 1 つのページ
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">報告された問題</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">です。支援マネージャーがこれをどう処理するかを説明します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">はじめる前に:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 ページを開くこと自体に支援マネージャー権限が必要です。あわせて、
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdm0sjqzbv4_wavaeigzrke">
+      <w:hyperlink w:history="1" r:id="rId0yhwlsxdcz4oh0_c67soi">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">支援スタッフ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">に少なくとも 1 人は
 登録しておいてください。誰もいない状態では、すべての報告が誰にも知らされず、未処理の
 まま並びます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. キューを開き、どちら側を見るか決める</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
@@ -894,51 +894,51 @@
         </w:rPr>
         <w:t xml:space="preserve">問題を追加</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">は、キューが読むのと同じフォームを開きます。Offision を開かない人から
 電話や廊下で伝えられた不具合のためのものです。リソース、任意の設備、理由、説明を取り、
 作成しながら担当者を割り当てることもできます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">うまくいったか確かめる</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">見えているルームに対して、アプリからテストの報告を出します
 （</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9mlson0jm13w2unq81kti">
+      <w:hyperlink w:history="1" r:id="rId-fuioqavvnrmv5y4xktkh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">手順</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">）。そのあとキューを再読み込みします。
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">処理中</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">側に</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -1415,51 +1415,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdh5fdus4fb3cy6rh8l7rws" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/ticketing/work-through-the-reported-issues-queue/" TargetMode="External"/><Relationship Id="rIdm0sjqzbv4_wavaeigzrke" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/ticketing/choose-who-handles-reported-issues/" TargetMode="External"/><Relationship Id="rId9mlson0jm13w2unq81kti" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/ticketing/report-a-problem-with-a-room/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6a8e9c0f4121db0c4773e1318a865ad8ae040d5b.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/63bb4fe9a81a4eeb68fa8623aeb996983c8f786f.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/84cd5473541ed42ffe240ff4b244d17cb96df22b.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/49f672ea3bbdb8688c60282010ea02d1f878aeba.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdpvoftkvhnkxxy3qm2lkdx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/ticketing/work-through-the-reported-issues-queue/" TargetMode="External"/><Relationship Id="rId0yhwlsxdcz4oh0_c67soi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/ticketing/choose-who-handles-reported-issues/" TargetMode="External"/><Relationship Id="rId-fuioqavvnrmv5y4xktkh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/ticketing/report-a-problem-with-a-room/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6a8e9c0f4121db0c4773e1318a865ad8ae040d5b.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/63bb4fe9a81a4eeb68fa8623aeb996983c8f786f.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/84cd5473541ed42ffe240ff4b244d17cb96df22b.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/49f672ea3bbdb8688c60282010ea02d1f878aeba.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>報告された問題のキューを処理する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>