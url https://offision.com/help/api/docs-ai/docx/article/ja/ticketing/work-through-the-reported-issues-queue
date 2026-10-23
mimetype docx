--- v1 (2026-10-03)
+++ v2 (2026-10-23)
@@ -52,98 +52,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpvoftkvhnkxxy3qm2lkdx">
+      <w:hyperlink w:history="1" r:id="rId-_y0a2eqpzjmg64uttzpo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/ticketing/work-through-the-reported-issues-queue/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">アプリからの報告も、すべてのルームパネルからの報告も、届く先は 1 つのページ
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">報告された問題</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">です。支援マネージャーがこれをどう処理するかを説明します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">はじめる前に:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 ページを開くこと自体に支援マネージャー権限が必要です。あわせて、
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0yhwlsxdcz4oh0_c67soi">
+      <w:hyperlink w:history="1" r:id="rIdujjsb9rpikmnj5me3iqlh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">支援スタッフ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">に少なくとも 1 人は
 登録しておいてください。誰もいない状態では、すべての報告が誰にも知らされず、未処理の
 まま並びます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. キューを開き、どちら側を見るか決める</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
@@ -894,51 +894,51 @@
         </w:rPr>
         <w:t xml:space="preserve">問題を追加</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">は、キューが読むのと同じフォームを開きます。Offision を開かない人から
 電話や廊下で伝えられた不具合のためのものです。リソース、任意の設備、理由、説明を取り、
 作成しながら担当者を割り当てることもできます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">うまくいったか確かめる</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">見えているルームに対して、アプリからテストの報告を出します
 （</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-fuioqavvnrmv5y4xktkh">
+      <w:hyperlink w:history="1" r:id="rIdnz9lw63iwnl0junvluhu6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">手順</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">）。そのあとキューを再読み込みします。
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">処理中</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">側に</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -1415,51 +1415,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdpvoftkvhnkxxy3qm2lkdx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/ticketing/work-through-the-reported-issues-queue/" TargetMode="External"/><Relationship Id="rId0yhwlsxdcz4oh0_c67soi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/ticketing/choose-who-handles-reported-issues/" TargetMode="External"/><Relationship Id="rId-fuioqavvnrmv5y4xktkh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/ticketing/report-a-problem-with-a-room/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6a8e9c0f4121db0c4773e1318a865ad8ae040d5b.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/63bb4fe9a81a4eeb68fa8623aeb996983c8f786f.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/84cd5473541ed42ffe240ff4b244d17cb96df22b.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/49f672ea3bbdb8688c60282010ea02d1f878aeba.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId-_y0a2eqpzjmg64uttzpo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/ticketing/work-through-the-reported-issues-queue/" TargetMode="External"/><Relationship Id="rIdujjsb9rpikmnj5me3iqlh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/ticketing/choose-who-handles-reported-issues/" TargetMode="External"/><Relationship Id="rIdnz9lw63iwnl0junvluhu6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/ticketing/report-a-problem-with-a-room/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/82a97d9e0f6219f4648be0fdc2de91d2c043b95a.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/95c219819458065f9b478de00a6c18c3776fc4f5.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1f519bed7231bd724ff292b935e448c8f01510dc.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8218377b07df339e8ba3b5281e61e7c83f2063cd.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>報告された問題のキューを処理する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>