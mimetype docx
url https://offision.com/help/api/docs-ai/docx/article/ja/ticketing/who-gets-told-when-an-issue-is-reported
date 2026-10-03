--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">問題が報告されたとき誰に伝わるか</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">2 通のメール、3 つのアプリ通知、そしてそれぞれの正確な宛先。あわせて、誰にも 何も伝わらない 3 つの場面。</w:t>
+        <w:t xml:space="preserve">2 通のメール、3 つのアプリ通知、そしてそれぞれの正確な宛先。あわせて、誰にも何も伝わらない 3 つの場面。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3doscbqu73jmbwt_twkzf">
+      <w:hyperlink w:history="1" r:id="rIdhawb8c65k7b3ltvbdb0ab">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/ticketing/who-gets-told-when-an-issue-is-reported/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">チケット管理が送るのは</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">メール 2 通</w:t>
       </w:r>
@@ -259,71 +259,71 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">支援マネージャー</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">の読み取り権限を持つ全員</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">または</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdw2oyusluiy9umo5ro1u44">
+      <w:hyperlink w:history="1" r:id="rIdf-nkn5uih6mz5fhs6vp8n">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">支援スタッフ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">にいる全員。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">そのうえで、どちらの場合も、報告されたリソースを対象にする
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdet_r09wackxqzn_tg7cl2">
+      <w:hyperlink w:history="1" r:id="rIdn5gdlv2ieqbbcb10ltlqc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">チケットポリシー</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">が
 その役職の担当者を上乗せします。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">二重に該当する人 — 支援スタッフでもあり役職の担当者でもある、あるいはルームと建物の
 両方で役職を持っている — にも、届くメールはちょうど 1 通です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
@@ -796,51 +796,51 @@
       <w:r>
         <w:t xml:space="preserve">アプリから報告した人は、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">報告された問題</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">フィルターで自分のチケットを追いかけます。
 最新の状態と、コメントのやり取りが見られます。それが想定された経路で、メールがないことが
 穴ではない理由です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ルームパネルからの報告にはその経路がありません。多くが匿名で、報告者が戻ってくる画面にも
 結び付いていないため、送ったら終わりとして設計されています。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdf0dy_aif0dpa4avhxsuvi">
+      <w:hyperlink w:history="1" r:id="rIdm2lz58uicxycg-7eumepk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パネルからの報告</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1265,51 +1265,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId3doscbqu73jmbwt_twkzf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/ticketing/who-gets-told-when-an-issue-is-reported/" TargetMode="External"/><Relationship Id="rIdw2oyusluiy9umo5ro1u44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/ticketing/choose-who-handles-reported-issues/" TargetMode="External"/><Relationship Id="rIdet_r09wackxqzn_tg7cl2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/ticketing/route-report-emails-to-the-right-people/" TargetMode="External"/><Relationship Id="rIdf0dy_aif0dpa4avhxsuvi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/ticketing/report-a-problem-at-the-room-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5366ddb23475229cc59f8b16b7dc9aa4eb53c924.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9ad4c1574a82d94c07df367f843a6f7b6682b8b3.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5ea3e2408ca73206f15317133f46b729387ca8c6.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdhawb8c65k7b3ltvbdb0ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/ticketing/who-gets-told-when-an-issue-is-reported/" TargetMode="External"/><Relationship Id="rIdf-nkn5uih6mz5fhs6vp8n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/ticketing/choose-who-handles-reported-issues/" TargetMode="External"/><Relationship Id="rIdn5gdlv2ieqbbcb10ltlqc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/ticketing/route-report-emails-to-the-right-people/" TargetMode="External"/><Relationship Id="rIdm2lz58uicxycg-7eumepk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/ticketing/report-a-problem-at-the-room-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5366ddb23475229cc59f8b16b7dc9aa4eb53c924.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9ad4c1574a82d94c07df367f843a6f7b6682b8b3.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5ea3e2408ca73206f15317133f46b729387ca8c6.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>問題が報告されたとき誰に伝わるか</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>