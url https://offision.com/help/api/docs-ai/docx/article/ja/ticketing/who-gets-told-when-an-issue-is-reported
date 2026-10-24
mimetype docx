--- v1 (2026-10-03)
+++ v2 (2026-10-24)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhawb8c65k7b3ltvbdb0ab">
+      <w:hyperlink w:history="1" r:id="rIdxhy50xggmtj6dnjaphqf6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/ticketing/who-gets-told-when-an-issue-is-reported/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">チケット管理が送るのは</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">メール 2 通</w:t>
       </w:r>
@@ -259,71 +259,71 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">支援マネージャー</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">の読み取り権限を持つ全員</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">または</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdf-nkn5uih6mz5fhs6vp8n">
+      <w:hyperlink w:history="1" r:id="rIdvenm7c952dtdszhrsd4wu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">支援スタッフ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">にいる全員。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">そのうえで、どちらの場合も、報告されたリソースを対象にする
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdn5gdlv2ieqbbcb10ltlqc">
+      <w:hyperlink w:history="1" r:id="rIdess5uwx3xkmath5d07mxb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">チケットポリシー</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">が
 その役職の担当者を上乗せします。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">二重に該当する人 — 支援スタッフでもあり役職の担当者でもある、あるいはルームと建物の
 両方で役職を持っている — にも、届くメールはちょうど 1 通です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
@@ -796,51 +796,51 @@
       <w:r>
         <w:t xml:space="preserve">アプリから報告した人は、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">報告された問題</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">フィルターで自分のチケットを追いかけます。
 最新の状態と、コメントのやり取りが見られます。それが想定された経路で、メールがないことが
 穴ではない理由です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ルームパネルからの報告にはその経路がありません。多くが匿名で、報告者が戻ってくる画面にも
 結び付いていないため、送ったら終わりとして設計されています。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdm2lz58uicxycg-7eumepk">
+      <w:hyperlink w:history="1" r:id="rIdy7tu_slqwndtx1hcsslpk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パネルからの報告</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1265,51 +1265,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdhawb8c65k7b3ltvbdb0ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/ticketing/who-gets-told-when-an-issue-is-reported/" TargetMode="External"/><Relationship Id="rIdf-nkn5uih6mz5fhs6vp8n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/ticketing/choose-who-handles-reported-issues/" TargetMode="External"/><Relationship Id="rIdn5gdlv2ieqbbcb10ltlqc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/ticketing/route-report-emails-to-the-right-people/" TargetMode="External"/><Relationship Id="rIdm2lz58uicxycg-7eumepk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/ticketing/report-a-problem-at-the-room-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5366ddb23475229cc59f8b16b7dc9aa4eb53c924.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9ad4c1574a82d94c07df367f843a6f7b6682b8b3.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5ea3e2408ca73206f15317133f46b729387ca8c6.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdxhy50xggmtj6dnjaphqf6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/ticketing/who-gets-told-when-an-issue-is-reported/" TargetMode="External"/><Relationship Id="rIdvenm7c952dtdszhrsd4wu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/ticketing/choose-who-handles-reported-issues/" TargetMode="External"/><Relationship Id="rIdess5uwx3xkmath5d07mxb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/ticketing/route-report-emails-to-the-right-people/" TargetMode="External"/><Relationship Id="rIdy7tu_slqwndtx1hcsslpk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/ticketing/report-a-problem-at-the-room-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d329bdf6abb12bab9e5a9fdbe34da5f915aca92c.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d0ba3f1e980485cd80f4d0d209c242fa7b920434.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/78de44d1c3d845444b104d67f248b9cc6eb8faf3.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>問題が報告されたとき誰に伝わるか</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>