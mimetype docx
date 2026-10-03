--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">報告された問題のしくみ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">チケットが何に紐づくのか、行き来する 4 つの状態、そして報告した本人に Offision から メールが届かない理由。</w:t>
+        <w:t xml:space="preserve">チケットが何に紐づくのか、行き来する 4 つの状態、そして報告した本人に Offision からメールが届かない理由。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdz_xke6ai5n9x9lerohnyu">
+      <w:hyperlink w:history="1" r:id="rIdxt75xdqar1xuqlfkpes9z">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/ticketing/how-a-reported-issue-works/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">報告された問題</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">とは、壊れているものです。目を覚まさないディスプレイ、キャスターの
 取れた椅子、バッテリー残量が 1% のパネル。報告するとチケットが立ち、誰かが直すまで
@@ -560,51 +560,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">としてキューに並び、拾われるのを
 待ちます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ただし誰に伝わるかは変わります。一度読んでおく価値があります。割り当てのない報告は
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">すべての</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">支援スタッフに知らされ、割り当て済みの報告は 1 人に届きます。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6mpegxghfr6ovdp2v4sfx">
+      <w:hyperlink w:history="1" r:id="rIdf_irz-vobxuhyfmvdg8x-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">誰に伝わるか</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">自動では割り当てられません:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Offision はチケットを順番に配ったり、手の空いている人を選んだりしません。割り当ては
@@ -617,82 +617,82 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">報告された問題がしないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ルームを使用停止にしません。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 未解決のチケットが 3 件あるルームでも予約は
 受け付けます。止めるならリソース側、</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduozd6kih4hihmnyieffik">
+      <w:hyperlink w:history="1" r:id="rIden0d9aqf8exd2y_jc4-2-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">で行います。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">サービスリクエストではありません。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyxqgqorb4mxqbc1ylorid">
+      <w:hyperlink w:history="1" r:id="rIdxtyr4gsd-x5t-x_nkpdqs">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">サービス</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">は予約に対して人が
 何かをすること — お茶、清掃、会議中の手助け — で、専用のスタッフ、提供時間、キューを
 持ちます。チケット管理は、何かが壊れていることです。互いに連動しません。チケットを
 解決してもサービスは完了せず、サービスリクエストからチケットは立ちません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1141,51 +1141,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdz_xke6ai5n9x9lerohnyu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/ticketing/how-a-reported-issue-works/" TargetMode="External"/><Relationship Id="rId6mpegxghfr6ovdp2v4sfx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/ticketing/who-gets-told-when-an-issue-is-reported/" TargetMode="External"/><Relationship Id="rIduozd6kih4hihmnyieffik" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/" TargetMode="External"/><Relationship Id="rIdyxqgqorb4mxqbc1ylorid" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/service/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4abc432d73e9bd878263b041c8814f19c50f6df9.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0199b05a96ac3abeef5994dec0e545adb9169803.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdxt75xdqar1xuqlfkpes9z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/ticketing/how-a-reported-issue-works/" TargetMode="External"/><Relationship Id="rIdf_irz-vobxuhyfmvdg8x-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/ticketing/who-gets-told-when-an-issue-is-reported/" TargetMode="External"/><Relationship Id="rIden0d9aqf8exd2y_jc4-2-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/" TargetMode="External"/><Relationship Id="rIdxtyr4gsd-x5t-x_nkpdqs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/service/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4abc432d73e9bd878263b041c8814f19c50f6df9.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0199b05a96ac3abeef5994dec0e545adb9169803.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>報告された問題のしくみ</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>