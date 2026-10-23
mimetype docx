--- v1 (2026-10-03)
+++ v2 (2026-10-23)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxt75xdqar1xuqlfkpes9z">
+      <w:hyperlink w:history="1" r:id="rIde-ecikg4c8ja2bpg5mgj2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/ticketing/how-a-reported-issue-works/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">報告された問題</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">とは、壊れているものです。目を覚まさないディスプレイ、キャスターの
 取れた椅子、バッテリー残量が 1% のパネル。報告するとチケットが立ち、誰かが直すまで
@@ -560,51 +560,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">としてキューに並び、拾われるのを
 待ちます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ただし誰に伝わるかは変わります。一度読んでおく価値があります。割り当てのない報告は
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">すべての</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">支援スタッフに知らされ、割り当て済みの報告は 1 人に届きます。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdf_irz-vobxuhyfmvdg8x-">
+      <w:hyperlink w:history="1" r:id="rIdsgk-to0wdoc9fj2zbhkbg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">誰に伝わるか</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">自動では割り当てられません:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Offision はチケットを順番に配ったり、手の空いている人を選んだりしません。割り当ては
@@ -617,82 +617,82 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">報告された問題がしないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ルームを使用停止にしません。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 未解決のチケットが 3 件あるルームでも予約は
 受け付けます。止めるならリソース側、</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIden0d9aqf8exd2y_jc4-2-">
+      <w:hyperlink w:history="1" r:id="rIdqchz1lqtmad0tmzzjn3ib">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">で行います。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">サービスリクエストではありません。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxtyr4gsd-x5t-x_nkpdqs">
+      <w:hyperlink w:history="1" r:id="rIdwvfsu5pzmz75u_bbx5-4y">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">サービス</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">は予約に対して人が
 何かをすること — お茶、清掃、会議中の手助け — で、専用のスタッフ、提供時間、キューを
 持ちます。チケット管理は、何かが壊れていることです。互いに連動しません。チケットを
 解決してもサービスは完了せず、サービスリクエストからチケットは立ちません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1141,51 +1141,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdxt75xdqar1xuqlfkpes9z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/ticketing/how-a-reported-issue-works/" TargetMode="External"/><Relationship Id="rIdf_irz-vobxuhyfmvdg8x-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/ticketing/who-gets-told-when-an-issue-is-reported/" TargetMode="External"/><Relationship Id="rIden0d9aqf8exd2y_jc4-2-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/" TargetMode="External"/><Relationship Id="rIdxtyr4gsd-x5t-x_nkpdqs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/service/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4abc432d73e9bd878263b041c8814f19c50f6df9.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0199b05a96ac3abeef5994dec0e545adb9169803.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIde-ecikg4c8ja2bpg5mgj2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/ticketing/how-a-reported-issue-works/" TargetMode="External"/><Relationship Id="rIdsgk-to0wdoc9fj2zbhkbg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/ticketing/who-gets-told-when-an-issue-is-reported/" TargetMode="External"/><Relationship Id="rIdqchz1lqtmad0tmzzjn3ib" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/" TargetMode="External"/><Relationship Id="rIdwvfsu5pzmz75u_bbx5-4y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/service/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c7119048c5f13c4e687caed9598862a086174f90.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f7e3a60a353aecf172c9b8d0e6bf2e17048a38f5.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>報告された問題のしくみ</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>