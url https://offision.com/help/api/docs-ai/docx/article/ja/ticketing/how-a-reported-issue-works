--- v2 (2026-10-23)
+++ v3 (2026-10-24)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIde-ecikg4c8ja2bpg5mgj2">
+      <w:hyperlink w:history="1" r:id="rIdnfyiiaagcraskixifxoi0">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/ticketing/how-a-reported-issue-works/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">報告された問題</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">とは、壊れているものです。目を覚まさないディスプレイ、キャスターの
 取れた椅子、バッテリー残量が 1% のパネル。報告するとチケットが立ち、誰かが直すまで
@@ -560,51 +560,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">としてキューに並び、拾われるのを
 待ちます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ただし誰に伝わるかは変わります。一度読んでおく価値があります。割り当てのない報告は
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">すべての</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">支援スタッフに知らされ、割り当て済みの報告は 1 人に届きます。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsgk-to0wdoc9fj2zbhkbg">
+      <w:hyperlink w:history="1" r:id="rIdqh4jj--nlwoq1_8rddw9i">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">誰に伝わるか</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">自動では割り当てられません:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Offision はチケットを順番に配ったり、手の空いている人を選んだりしません。割り当ては
@@ -617,82 +617,82 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">報告された問題がしないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ルームを使用停止にしません。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 未解決のチケットが 3 件あるルームでも予約は
 受け付けます。止めるならリソース側、</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqchz1lqtmad0tmzzjn3ib">
+      <w:hyperlink w:history="1" r:id="rIddqbnn5wotalwyur7vusxt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">で行います。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">サービスリクエストではありません。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwvfsu5pzmz75u_bbx5-4y">
+      <w:hyperlink w:history="1" r:id="rId_h__rzjzxl1aynssgszf7">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">サービス</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">は予約に対して人が
 何かをすること — お茶、清掃、会議中の手助け — で、専用のスタッフ、提供時間、キューを
 持ちます。チケット管理は、何かが壊れていることです。互いに連動しません。チケットを
 解決してもサービスは完了せず、サービスリクエストからチケットは立ちません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1141,51 +1141,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIde-ecikg4c8ja2bpg5mgj2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/ticketing/how-a-reported-issue-works/" TargetMode="External"/><Relationship Id="rIdsgk-to0wdoc9fj2zbhkbg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/ticketing/who-gets-told-when-an-issue-is-reported/" TargetMode="External"/><Relationship Id="rIdqchz1lqtmad0tmzzjn3ib" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/" TargetMode="External"/><Relationship Id="rIdwvfsu5pzmz75u_bbx5-4y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/service/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c7119048c5f13c4e687caed9598862a086174f90.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f7e3a60a353aecf172c9b8d0e6bf2e17048a38f5.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdnfyiiaagcraskixifxoi0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/ticketing/how-a-reported-issue-works/" TargetMode="External"/><Relationship Id="rIdqh4jj--nlwoq1_8rddw9i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/ticketing/who-gets-told-when-an-issue-is-reported/" TargetMode="External"/><Relationship Id="rIddqbnn5wotalwyur7vusxt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/" TargetMode="External"/><Relationship Id="rId_h__rzjzxl1aynssgszf7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/service/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c7119048c5f13c4e687caed9598862a086174f90.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f7e3a60a353aecf172c9b8d0e6bf2e17048a38f5.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>報告された問題のしくみ</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>