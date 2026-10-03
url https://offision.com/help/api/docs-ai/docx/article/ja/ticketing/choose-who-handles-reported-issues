--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">報告された問題に対応する人を決める</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">支援スタッフに人を登録することと、そのリストが「誰にメールが届き、誰に通知が行き、 誰にチケットを割り当てられるか」をどう変えるか。</w:t>
+        <w:t xml:space="preserve">支援スタッフに人を登録することと、そのリストが「誰にメールが届き、誰に通知が行き、誰にチケットを割り当てられるか」をどう変えるか。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdobrli8k6zswz45j_jepv7">
+      <w:hyperlink w:history="1" r:id="rIdbb1nfb0nnrcg10kqmesmf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/ticketing/choose-who-handles-reported-issues/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">支援スタッフ</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">は、直す人のリストです。チケット管理でいちばん先に整えるものです。
 ここに誰かが入るまで、報告された問題は誰にも知らされず、誰にも割り当てられません。</w:t>
@@ -458,51 +458,51 @@
       <w:r>
         <w:t xml:space="preserve">
 支援スタッフは</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">作業をする人</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">です。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">支援マネージャー</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">はチケット管理のページを開ける
 ようにする権限で、ほかの権限と同じく</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdm4y_f458bl50c2guichhz">
+      <w:hyperlink w:history="1" r:id="rIdbavgctadfw2eeliepuzqn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ディレクトリ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">で与えます。
 ここではありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2 つは一部しか重なっておらず、その差が見落とされます。割り当てのない報告は支援マネージャー
 にも支援スタッフにも</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -531,84 +531,84 @@
       <w:r>
         <w:t xml:space="preserve">このページがしないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">何も割り当てません。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Offision がチケットの担当者を選ぶことはありません。順番配分も、
 手の空いている人の選択もありません。割り当てはつねに
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdeyfmpaccx0kvxekj87vo6">
+      <w:hyperlink w:history="1" r:id="rId2qwodzdvqg6o76789oreq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">キュー</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">の中での人の判断です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">建物ごとの担当分けをしません。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> このリストの全員が、拠点全体の割り当てのない報告を
 受け取ります。どのルームの件を誰が受け取るかを絞るのは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5oupxh37qcoc61a7nlx-h">
+      <w:hyperlink w:history="1" r:id="rIdfxheynxqd_8_qksyjd59k">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">チケットポリシー</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">の役目です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1092,51 +1092,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdobrli8k6zswz45j_jepv7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/ticketing/choose-who-handles-reported-issues/" TargetMode="External"/><Relationship Id="rIdm4y_f458bl50c2guichhz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/directory/" TargetMode="External"/><Relationship Id="rIdeyfmpaccx0kvxekj87vo6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/ticketing/work-through-the-reported-issues-queue/" TargetMode="External"/><Relationship Id="rId5oupxh37qcoc61a7nlx-h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/ticketing/route-report-emails-to-the-right-people/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/888053921772659b88fe132a63350a6d3d26e556.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cd2b96f8254e0262bb36c955857c5bead6b17834.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdbb1nfb0nnrcg10kqmesmf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/ticketing/choose-who-handles-reported-issues/" TargetMode="External"/><Relationship Id="rIdbavgctadfw2eeliepuzqn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/directory/" TargetMode="External"/><Relationship Id="rId2qwodzdvqg6o76789oreq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/ticketing/work-through-the-reported-issues-queue/" TargetMode="External"/><Relationship Id="rIdfxheynxqd_8_qksyjd59k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/ticketing/route-report-emails-to-the-right-people/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/888053921772659b88fe132a63350a6d3d26e556.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cd2b96f8254e0262bb36c955857c5bead6b17834.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>報告された問題に対応する人を決める</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>