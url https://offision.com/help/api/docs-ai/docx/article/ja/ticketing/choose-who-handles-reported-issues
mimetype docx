--- v1 (2026-10-03)
+++ v2 (2026-10-24)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbb1nfb0nnrcg10kqmesmf">
+      <w:hyperlink w:history="1" r:id="rId95w7xlzlghv9mou45o040">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/ticketing/choose-who-handles-reported-issues/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">支援スタッフ</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">は、直す人のリストです。チケット管理でいちばん先に整えるものです。
 ここに誰かが入るまで、報告された問題は誰にも知らされず、誰にも割り当てられません。</w:t>
@@ -458,51 +458,51 @@
       <w:r>
         <w:t xml:space="preserve">
 支援スタッフは</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">作業をする人</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">です。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">支援マネージャー</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">はチケット管理のページを開ける
 ようにする権限で、ほかの権限と同じく</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbavgctadfw2eeliepuzqn">
+      <w:hyperlink w:history="1" r:id="rIdd8lh2e1e7yxze9yvlurtc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ディレクトリ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">で与えます。
 ここではありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2 つは一部しか重なっておらず、その差が見落とされます。割り当てのない報告は支援マネージャー
 にも支援スタッフにも</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -531,84 +531,84 @@
       <w:r>
         <w:t xml:space="preserve">このページがしないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">何も割り当てません。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Offision がチケットの担当者を選ぶことはありません。順番配分も、
 手の空いている人の選択もありません。割り当てはつねに
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2qwodzdvqg6o76789oreq">
+      <w:hyperlink w:history="1" r:id="rId6qdypyttkezmkmqbg86c0">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">キュー</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">の中での人の判断です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">建物ごとの担当分けをしません。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> このリストの全員が、拠点全体の割り当てのない報告を
 受け取ります。どのルームの件を誰が受け取るかを絞るのは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfxheynxqd_8_qksyjd59k">
+      <w:hyperlink w:history="1" r:id="rIdtnszap1il4-vueoogvndp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">チケットポリシー</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">の役目です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1092,51 +1092,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdbb1nfb0nnrcg10kqmesmf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/ticketing/choose-who-handles-reported-issues/" TargetMode="External"/><Relationship Id="rIdbavgctadfw2eeliepuzqn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/directory/" TargetMode="External"/><Relationship Id="rId2qwodzdvqg6o76789oreq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/ticketing/work-through-the-reported-issues-queue/" TargetMode="External"/><Relationship Id="rIdfxheynxqd_8_qksyjd59k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/ticketing/route-report-emails-to-the-right-people/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/888053921772659b88fe132a63350a6d3d26e556.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cd2b96f8254e0262bb36c955857c5bead6b17834.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId95w7xlzlghv9mou45o040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/ticketing/choose-who-handles-reported-issues/" TargetMode="External"/><Relationship Id="rIdd8lh2e1e7yxze9yvlurtc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/directory/" TargetMode="External"/><Relationship Id="rId6qdypyttkezmkmqbg86c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/ticketing/work-through-the-reported-issues-queue/" TargetMode="External"/><Relationship Id="rIdtnszap1il4-vueoogvndp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/ticketing/route-report-emails-to-the-right-people/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b4c1d5f09d29d44e4db0f9b23b1ecd1f63e8d171.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/51ae44d5466b783fbe6b2bc8900b54b3bcbbd10c.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>報告された問題に対応する人を決める</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>