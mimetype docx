--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">どのタイムゾーンが適用されるか</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">システムのタイムゾーンは既定値です。独自のタイムゾーンを持つものが優先されるため、 同じ予約が人によって違う時刻に見え、どちらも正しいということが起こります。</w:t>
+        <w:t xml:space="preserve">システムのタイムゾーンは既定値です。独自のタイムゾーンを持つものが優先されるため、同じ予約が人によって違う時刻に見え、どちらも正しいということが起こります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjz-eppjjazlwa-k5jyxla">
+      <w:hyperlink w:history="1" r:id="rIdmcddrfqs3nkc2ifc5fkak">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/system/which-time-zone-applies/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">システムのタイムゾーンは、独自のタイムゾーンが指定されていないすべての対象の
 時刻を決めます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
@@ -845,51 +845,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdjz-eppjjazlwa-k5jyxla" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/system/which-time-zone-applies/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e7a63ba014b495aea4f33fadf41285b9fe72413a.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7d1c5c235edc7bb03400575f35d251a7f5e11ff5.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdmcddrfqs3nkc2ifc5fkak" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/system/which-time-zone-applies/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e7a63ba014b495aea4f33fadf41285b9fe72413a.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7d1c5c235edc7bb03400575f35d251a7f5e11ff5.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>どのタイムゾーンが適用されるか</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>