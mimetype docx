--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -26,95 +26,150 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">どのタイムゾーンが適用されるか</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">システムのタイムゾーンは既定値です。独自のタイムゾーンを持つものが優先されるため、同じ予約が人によって違う時刻に見え、どちらも正しいということが起こります。</w:t>
+        <w:t xml:space="preserve">システムのタイムゾーンは代替値で、リソースや予約に指定されたタイムゾーンが優先されます。予約のタイムゾーン、UTC オフセット、現在地時刻の補足を読み、繰り返しの日付や夏時間の変化を確認します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-15</w:t>
+        <w:t xml:space="preserve">2026-10-09</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmcddrfqs3nkc2ifc5fkak">
+      <w:hyperlink w:history="1" r:id="rIdp8utzyfcwpwvu8pmfpyv3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/system/which-time-zone-applies/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="200"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Where in Offision: admin app → system-account/ui-settings (システムインターフェース)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">システムのタイムゾーンは、独自のタイムゾーンが指定されていないすべての対象の
 時刻を決めます。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">予約フォームの二つの時刻を読む</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">予約フォームには選択した予約タイムゾーンと、その予約日の UTC オフセットが表示されます。現在のゾーンと異なる場合、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">現在のタイムゾーンでの予約時間</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">で同じ期間を現在のゾーンに換算して表示します。二つ目の予約が作られるわけではありません。夏時間の切り替え付近では、時刻とオフセットに加えて日付も確認します。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">繰り返しの日付は予約で選択したタイムゾーンに従います。終日の予約は現地の暦日を対象とし、Google Calendar との同期でも最終日を含みます。繰り返し予約の編集を保存する前に、変更範囲と最初・最後の日付を確認してください。表示ゾーンの変更だけでは予約時刻は変わりません。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">夏時間の切り替えに重なる日付では、有効または重複しない現地時刻の選択を求められることがあります。システムのタイムゾーンを回避策として変えず、選択したゾーンの有効な時刻を選んでください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">つまずきやすいところ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">会議室がシステムの既定値と違う時刻で動いていることがあります。しかも、
 その理由になりそうなタイムゾーン欄は会議室のどこにもありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">これは会議室の</w:t>
@@ -375,63 +430,50 @@
         <w:t xml:space="preserve">1:00 PM と 13:00 のどちらで表示するか。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> これはシステム設定ではなく
 各利用者が自分で選ぶ表示形式であり、予定の時刻そのものは変わりません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">目の前の端末の時計。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Offision がスマートフォンや PC の時刻を変更することは
 ありません。端末のタイムゾーンが使用中のものと異なる場合は、黙って上書きするのではなく
 その旨を知らせて再読み込みを促します。休暇先の時刻のままのノート PC には、
 誤ったカレンダーではなく確認のメッセージが表示されます。</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...11 lines deleted...]
-    </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
@@ -845,51 +887,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdmcddrfqs3nkc2ifc5fkak" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/system/which-time-zone-applies/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e7a63ba014b495aea4f33fadf41285b9fe72413a.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7d1c5c235edc7bb03400575f35d251a7f5e11ff5.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdp8utzyfcwpwvu8pmfpyv3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/system/which-time-zone-applies/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d6b95af1a784c6648f59a64214c3e69c56489897.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6d71ae777846a3454999b8e7ea9a756830a58f71.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>どのタイムゾーンが適用されるか</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>