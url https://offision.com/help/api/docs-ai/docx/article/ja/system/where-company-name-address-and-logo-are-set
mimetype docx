--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">会社名・住所・ロゴはどこで設定するか</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">会社名、各建物の住所、5種類のロゴは、それぞれ別のページにあります。どのページが 何を持ち、それが利用者のどこに表示されるか。そして、デジタル名刺に載る住所が そこに含まれない理由。</w:t>
+        <w:t xml:space="preserve">会社名、各建物の住所、5種類のロゴは、それぞれ別のページにあります。どのページが何を持ち、それが利用者のどこに表示されるか。そして、デジタル名刺に載る住所がそこに含まれない理由。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcleuxdywfsrxkpulgtn6i">
+      <w:hyperlink w:history="1" r:id="rIdjcgzt09ylfwycfmsxjpp7">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/system/where-company-name-address-and-logo-are-set/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">「会社プロフィール」という一つのページはありません。名前、住所、ロゴは表示される場所が
 それぞれ違うため、三つの別々のページにある三つの別々の設定です。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">システムインターフェース</w:t>
@@ -434,51 +434,51 @@
       <w:r>
         <w:t xml:space="preserve">と</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">住所</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">は最初の建物に書き込まれるため、その後の
 変更は建物側で行います。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">これと取り違えやすい住所がもう一つあります。スタッフのデジタル名刺は、そのアドオンの中で
 設定される会社の 1 行を持っており、印字されるのは名刺だけです。ここでもほかのどこでも
 読まれることはありません ——
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4ek_e6bogqvykujwzjayj">
+      <w:hyperlink w:history="1" r:id="rId7axkx8irn76mabohr59q2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">デジタル名刺とは何か</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">をご覧ください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ロゴ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">画面ごとに別のロゴを持つので、あるページでの変更はその画面だけに反映されます。</w:t>
@@ -608,51 +608,51 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">ログインページ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5673"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">ログインページのロゴ</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> — </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdh3aomox3mol360b8gtrqz">
+            <w:hyperlink w:history="1" r:id="rIdchbl5zamzblok9214womj">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ログインページとホームページをブランド化する</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1229"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">サインイン後のホームページ</w:t>
             </w:r>
@@ -746,51 +746,51 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">メール設定</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5673"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">メールのロゴ</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> — </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdkyjz75lrzierwb5p8tlkh">
+            <w:hyperlink w:history="1" r:id="rIdir0tuhtclesrfv8u5yuqw">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Offisionのメールにロゴを入れる</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1229"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">ルーム・デスクのパネル</w:t>
             </w:r>
@@ -819,51 +819,51 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">デバイス設定</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5673"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">会社のロゴを表示</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> — </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdr9lfwphgmjps5aoddw-j4">
+            <w:hyperlink w:history="1" r:id="rId0do-_n5hucws5l8zlvf7k">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ルームパネルにロゴを表示する</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1229"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">印刷される来訪者バッジ</w:t>
             </w:r>
@@ -892,51 +892,51 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">設定</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5673"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">来訪者ラベルロゴ</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> — </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdvh5ej3bxbmiw7rfhturyu">
+            <w:hyperlink w:history="1" r:id="rId4cbjmijx6gxhj4snylv9g">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">来訪者バッジのデザインを変更する</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">この設定が決めないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1453,51 +1453,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdcleuxdywfsrxkpulgtn6i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/system/where-company-name-address-and-logo-are-set/" TargetMode="External"/><Relationship Id="rId4ek_e6bogqvykujwzjayj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/what-the-staff-name-card-is/" TargetMode="External"/><Relationship Id="rIdh3aomox3mol360b8gtrqz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/brand-the-login-and-home-pages/" TargetMode="External"/><Relationship Id="rIdkyjz75lrzierwb5p8tlkh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../put-your-logo-on-offision-emails/" TargetMode="External"/><Relationship Id="rIdr9lfwphgmjps5aoddw-j4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/show-your-logo-on-a-room-panel/" TargetMode="External"/><Relationship Id="rIdvh5ej3bxbmiw7rfhturyu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/change-the-visitor-badge-design/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a51b7edfb151e033ffebe0a7b9760d5ed8d36c70.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c5dbfaa35549d50259e7f5dc3e92951be4b78f93.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdjcgzt09ylfwycfmsxjpp7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/system/where-company-name-address-and-logo-are-set/" TargetMode="External"/><Relationship Id="rId7axkx8irn76mabohr59q2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/what-the-staff-name-card-is/" TargetMode="External"/><Relationship Id="rIdchbl5zamzblok9214womj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/brand-the-login-and-home-pages/" TargetMode="External"/><Relationship Id="rIdir0tuhtclesrfv8u5yuqw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../put-your-logo-on-offision-emails/" TargetMode="External"/><Relationship Id="rId0do-_n5hucws5l8zlvf7k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/show-your-logo-on-a-room-panel/" TargetMode="External"/><Relationship Id="rId4cbjmijx6gxhj4snylv9g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/change-the-visitor-badge-design/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a51b7edfb151e033ffebe0a7b9760d5ed8d36c70.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c5dbfaa35549d50259e7f5dc3e92951be4b78f93.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>会社名・住所・ロゴはどこで設定するか</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>