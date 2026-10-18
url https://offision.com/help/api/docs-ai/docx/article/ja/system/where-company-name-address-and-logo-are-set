--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjcgzt09ylfwycfmsxjpp7">
+      <w:hyperlink w:history="1" r:id="rIdnctnz6ihqmxmj8xtkabui">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/system/where-company-name-address-and-logo-are-set/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">「会社プロフィール」という一つのページはありません。名前、住所、ロゴは表示される場所が
 それぞれ違うため、三つの別々のページにある三つの別々の設定です。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">システムインターフェース</w:t>
@@ -434,51 +434,51 @@
       <w:r>
         <w:t xml:space="preserve">と</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">住所</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">は最初の建物に書き込まれるため、その後の
 変更は建物側で行います。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">これと取り違えやすい住所がもう一つあります。スタッフのデジタル名刺は、そのアドオンの中で
 設定される会社の 1 行を持っており、印字されるのは名刺だけです。ここでもほかのどこでも
 読まれることはありません ——
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7axkx8irn76mabohr59q2">
+      <w:hyperlink w:history="1" r:id="rId59tsbxwznytxz9gxhnm5c">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">デジタル名刺とは何か</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">をご覧ください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ロゴ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">画面ごとに別のロゴを持つので、あるページでの変更はその画面だけに反映されます。</w:t>
@@ -608,51 +608,51 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">ログインページ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5673"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">ログインページのロゴ</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> — </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdchbl5zamzblok9214womj">
+            <w:hyperlink w:history="1" r:id="rIdszpp5tss5v-zw1wvli2m8">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ログインページとホームページをブランド化する</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1229"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">サインイン後のホームページ</w:t>
             </w:r>
@@ -746,51 +746,51 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">メール設定</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5673"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">メールのロゴ</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> — </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdir0tuhtclesrfv8u5yuqw">
+            <w:hyperlink w:history="1" r:id="rIdynd8c23stdqueqzk-zzy0">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Offisionのメールにロゴを入れる</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1229"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">ルーム・デスクのパネル</w:t>
             </w:r>
@@ -819,51 +819,51 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">デバイス設定</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5673"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">会社のロゴを表示</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> — </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId0do-_n5hucws5l8zlvf7k">
+            <w:hyperlink w:history="1" r:id="rIdwbrubuuritsdt91bz5dol">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ルームパネルにロゴを表示する</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1229"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">印刷される来訪者バッジ</w:t>
             </w:r>
@@ -892,51 +892,51 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">設定</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5673"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">来訪者ラベルロゴ</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> — </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId4cbjmijx6gxhj4snylv9g">
+            <w:hyperlink w:history="1" r:id="rId5uchjzlavhio8b64-o9j_">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">来訪者バッジのデザインを変更する</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">この設定が決めないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1453,51 +1453,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdjcgzt09ylfwycfmsxjpp7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/system/where-company-name-address-and-logo-are-set/" TargetMode="External"/><Relationship Id="rId7axkx8irn76mabohr59q2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/what-the-staff-name-card-is/" TargetMode="External"/><Relationship Id="rIdchbl5zamzblok9214womj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/brand-the-login-and-home-pages/" TargetMode="External"/><Relationship Id="rIdir0tuhtclesrfv8u5yuqw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../put-your-logo-on-offision-emails/" TargetMode="External"/><Relationship Id="rId0do-_n5hucws5l8zlvf7k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/show-your-logo-on-a-room-panel/" TargetMode="External"/><Relationship Id="rId4cbjmijx6gxhj4snylv9g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/change-the-visitor-badge-design/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a51b7edfb151e033ffebe0a7b9760d5ed8d36c70.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c5dbfaa35549d50259e7f5dc3e92951be4b78f93.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdnctnz6ihqmxmj8xtkabui" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/system/where-company-name-address-and-logo-are-set/" TargetMode="External"/><Relationship Id="rId59tsbxwznytxz9gxhnm5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/what-the-staff-name-card-is/" TargetMode="External"/><Relationship Id="rIdszpp5tss5v-zw1wvli2m8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/brand-the-login-and-home-pages/" TargetMode="External"/><Relationship Id="rIdynd8c23stdqueqzk-zzy0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../put-your-logo-on-offision-emails/" TargetMode="External"/><Relationship Id="rIdwbrubuuritsdt91bz5dol" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/show-your-logo-on-a-room-panel/" TargetMode="External"/><Relationship Id="rId5uchjzlavhio8b64-o9j_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/change-the-visitor-badge-design/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8b43d5fd27ba99bdc9bba7712f7ec9cf08d986bc.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/badcb5ff70ff9fafb2e589bc3c0a225ac4914289.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>会社名・住所・ロゴはどこで設定するか</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>