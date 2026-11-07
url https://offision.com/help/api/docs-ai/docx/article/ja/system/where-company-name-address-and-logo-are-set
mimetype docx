--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnctnz6ihqmxmj8xtkabui">
+      <w:hyperlink w:history="1" r:id="rIdtnt9pwyatp5vrmpgnf1zi">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/system/where-company-name-address-and-logo-are-set/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">「会社プロフィール」という一つのページはありません。名前、住所、ロゴは表示される場所が
 それぞれ違うため、三つの別々のページにある三つの別々の設定です。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">システムインターフェース</w:t>
@@ -434,51 +434,51 @@
       <w:r>
         <w:t xml:space="preserve">と</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">住所</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">は最初の建物に書き込まれるため、その後の
 変更は建物側で行います。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">これと取り違えやすい住所がもう一つあります。スタッフのデジタル名刺は、そのアドオンの中で
 設定される会社の 1 行を持っており、印字されるのは名刺だけです。ここでもほかのどこでも
 読まれることはありません ——
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId59tsbxwznytxz9gxhnm5c">
+      <w:hyperlink w:history="1" r:id="rIds0-tyfoitidq4yz6deuxr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">デジタル名刺とは何か</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">をご覧ください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ロゴ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">画面ごとに別のロゴを持つので、あるページでの変更はその画面だけに反映されます。</w:t>
@@ -608,51 +608,51 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">ログインページ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5673"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">ログインページのロゴ</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> — </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdszpp5tss5v-zw1wvli2m8">
+            <w:hyperlink w:history="1" r:id="rIdl3nlfdzngopb15cu_gkwz">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ログインページとホームページをブランド化する</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1229"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">サインイン後のホームページ</w:t>
             </w:r>
@@ -746,51 +746,51 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">メール設定</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5673"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">メールのロゴ</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> — </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdynd8c23stdqueqzk-zzy0">
+            <w:hyperlink w:history="1" r:id="rId-gb02_kjn1ghirrggkij9">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Offisionのメールにロゴを入れる</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1229"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">ルーム・デスクのパネル</w:t>
             </w:r>
@@ -819,51 +819,51 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">デバイス設定</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5673"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">会社のロゴを表示</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> — </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdwbrubuuritsdt91bz5dol">
+            <w:hyperlink w:history="1" r:id="rIdgfrzj9nlp9lqxfx05uajm">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ルームパネルにロゴを表示する</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1229"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">印刷される来訪者バッジ</w:t>
             </w:r>
@@ -892,51 +892,51 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">設定</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5673"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">来訪者ラベルロゴ</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> — </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId5uchjzlavhio8b64-o9j_">
+            <w:hyperlink w:history="1" r:id="rIdv3aex5hmtyvjqqzuzznhy">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">来訪者バッジのデザインを変更する</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">この設定が決めないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1453,51 +1453,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdnctnz6ihqmxmj8xtkabui" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/system/where-company-name-address-and-logo-are-set/" TargetMode="External"/><Relationship Id="rId59tsbxwznytxz9gxhnm5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/what-the-staff-name-card-is/" TargetMode="External"/><Relationship Id="rIdszpp5tss5v-zw1wvli2m8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/brand-the-login-and-home-pages/" TargetMode="External"/><Relationship Id="rIdynd8c23stdqueqzk-zzy0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../put-your-logo-on-offision-emails/" TargetMode="External"/><Relationship Id="rIdwbrubuuritsdt91bz5dol" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/show-your-logo-on-a-room-panel/" TargetMode="External"/><Relationship Id="rId5uchjzlavhio8b64-o9j_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/change-the-visitor-badge-design/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8b43d5fd27ba99bdc9bba7712f7ec9cf08d986bc.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/badcb5ff70ff9fafb2e589bc3c0a225ac4914289.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdtnt9pwyatp5vrmpgnf1zi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/system/where-company-name-address-and-logo-are-set/" TargetMode="External"/><Relationship Id="rIds0-tyfoitidq4yz6deuxr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/what-the-staff-name-card-is/" TargetMode="External"/><Relationship Id="rIdl3nlfdzngopb15cu_gkwz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/brand-the-login-and-home-pages/" TargetMode="External"/><Relationship Id="rId-gb02_kjn1ghirrggkij9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../put-your-logo-on-offision-emails/" TargetMode="External"/><Relationship Id="rIdgfrzj9nlp9lqxfx05uajm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/show-your-logo-on-a-room-panel/" TargetMode="External"/><Relationship Id="rIdv3aex5hmtyvjqqzuzznhy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/change-the-visitor-badge-design/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8b43d5fd27ba99bdc9bba7712f7ec9cf08d986bc.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/badcb5ff70ff9fafb2e589bc3c0a225ac4914289.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>会社名・住所・ロゴはどこで設定するか</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>