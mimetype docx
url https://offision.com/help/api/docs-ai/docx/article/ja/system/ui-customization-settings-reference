--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">UIカスタマイズ設定リファレンス</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">UIカスタマイズの7ページにあるすべての項目 — 2つのロゴページ、2つのカレンダー、 ステッカーのメニュー、平面図のラベル、そして受け皿となるページ。</w:t>
+        <w:t xml:space="preserve">Offision の見た目を変更する — UIカスタマイズの7ページにあるすべての項目、2つのロゴページ、2つのカレンダー、ステッカーのメニュー、平面図のラベル、そして受け皿となるページ。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-04</w:t>
+        <w:t xml:space="preserve">2026-09-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIda4tq7qup9udwo6in-7ydu">
+      <w:hyperlink w:history="1" r:id="rIdaytendecogi1csiodclej">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/system/ui-customization-settings-reference/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">8ページを一覧の順に並べます。どのページも同じ保存バーから保存し、何かを変更すると
 そのバーが現れます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
@@ -114,494 +114,538 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ホームページ</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
           <w:left w:type="dxa" w:w="120"/>
           <w:bottom w:type="dxa" w:w="80"/>
           <w:right w:type="dxa" w:w="120"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2917"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3161"/>
+        <w:gridCol w:w="1628"/>
+        <w:gridCol w:w="4070"/>
+        <w:gridCol w:w="3663"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2917"/>
+            <w:tcW w:type="dxa" w:w="1628"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">項目</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3282"/>
+            <w:tcW w:type="dxa" w:w="4070"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">何をするか</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3161"/>
+            <w:tcW w:type="dxa" w:w="3663"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">備考</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2917"/>
+            <w:tcW w:type="dxa" w:w="1628"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">ロゴの透明背景を使用する</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3282"/>
+            <w:tcW w:type="dxa" w:w="4070"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">オフなら白の上に1つ。オンなら下地なしで2つ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3161"/>
+            <w:tcW w:type="dxa" w:w="3663"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">下の欄がどちらになるかを決めるスイッチ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2917"/>
+            <w:tcW w:type="dxa" w:w="1628"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">ホームページのロゴ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3282"/>
+            <w:tcW w:type="dxa" w:w="4070"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">白背景に描く単一のロゴ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3161"/>
+            <w:tcW w:type="dxa" w:w="3663"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">スイッチが</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">オフ</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">のときだけ。348×88</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2917"/>
+            <w:tcW w:type="dxa" w:w="1628"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">ホームページのロゴ（ライトテーマ用）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3282"/>
+            <w:tcW w:type="dxa" w:w="4070"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">ライトテーマの読み手が見るロゴ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3161"/>
+            <w:tcW w:type="dxa" w:w="3663"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">スイッチが</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">オン</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">のときだけ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2917"/>
+            <w:tcW w:type="dxa" w:w="1628"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">ホームページのロゴ（ダークテーマ用）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3282"/>
+            <w:tcW w:type="dxa" w:w="4070"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">ダークテーマの読み手が見るロゴ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3161"/>
+            <w:tcW w:type="dxa" w:w="3663"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">スイッチが</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">オン</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">のときだけ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2917"/>
+            <w:tcW w:type="dxa" w:w="1628"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">ホームのレイアウト</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3282"/>
+            <w:tcW w:type="dxa" w:w="4070"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">誰にどのカードを渡すか、各行の有効スイッチとドラッグ順</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3161"/>
+            <w:tcW w:type="dxa" w:w="3663"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">既定</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">の印が付いた行が新規アカウントの初期状態</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2917"/>
+            <w:tcW w:type="dxa" w:w="1628"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">ユーザーが独自のレイアウトを作成できるようにする</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3282"/>
+            <w:tcW w:type="dxa" w:w="4070"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">自分のページを追加できる</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3161"/>
-[...14 lines deleted...]
-            <w:tcW w:type="dxa" w:w="2917"/>
+            <w:tcW w:type="dxa" w:w="3663"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1628"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">ユーザーがページを並べ替えることを許可する</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3282"/>
+            <w:tcW w:type="dxa" w:w="4070"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">設定したカードを動かせる</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3161"/>
+            <w:tcW w:type="dxa" w:w="3663"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">オフにしても、すでに並べ替えたものは戻らない</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2917"/>
+            <w:tcW w:type="dxa" w:w="1628"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">ユーザーがプロフィールの背景をアップロード可能</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3282"/>
+            <w:tcW w:type="dxa" w:w="4070"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">背景を差し替えられる</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3161"/>
-[...4 lines deleted...]
-            </w:pPr>
+            <w:tcW w:type="dxa" w:w="3663"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1628"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">ホームでフロア図を非表示</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4070"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">オンにすると、ホームはタイムラインだけが全幅で表示されます。横のフロア図パネルも、その表示/非表示のシェブロンもなくなります。テナント全体の設定で、既定はオフ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3663"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">図が空のときや、ホームを 1 列にしたいときにオンにします。屋内マップのウィジェットとページには影響しません</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ログインページ</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
@@ -1007,51 +1051,51 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">リソースカレンダー</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ユーザーポータルの予約グリッドです。詳しくは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdn-vcd3yaz4bf7wl_vdju7">
+      <w:hyperlink w:history="1" r:id="rIdh-pvgrjzzmlbikndlq5zg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">利用者が見る予約カレンダーの見た目を変える</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
@@ -1618,486 +1662,794 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">「ミーティングと参加者はそのまま、会議室だけを解除」を出す</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">どちらも
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdr8cx-mmunknsengcqcemw">
+      <w:hyperlink w:history="1" r:id="rIdzlabeilggqgqrri4eyslx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">キャンセルメニューに何を出すか決める</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">で扱っています。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">利用者予約フォーム</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
           <w:left w:type="dxa" w:w="120"/>
           <w:bottom w:type="dxa" w:w="80"/>
           <w:right w:type="dxa" w:w="120"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1213"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3293"/>
+        <w:gridCol w:w="1853"/>
+        <w:gridCol w:w="5560"/>
+        <w:gridCol w:w="1946"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1213"/>
+            <w:tcW w:type="dxa" w:w="1853"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">項目</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4853"/>
+            <w:tcW w:type="dxa" w:w="5560"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">何をするか</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3293"/>
+            <w:tcW w:type="dxa" w:w="1946"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">選択肢</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1213"/>
+            <w:tcW w:type="dxa" w:w="1853"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">リソースの説明</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4853"/>
+            <w:tcW w:type="dxa" w:w="5560"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">選んだルーム自身の説明をリソース選択欄の下に出すかどうか</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3293"/>
+            <w:tcW w:type="dxa" w:w="1946"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">非表示／説明を表示／注意事項として表示</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1853"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">複数の予約を1つのシリーズとして作成可能</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="5560"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">複数予約</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> の下。</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">シリーズ</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> を予約の形として提供するかどうか。オフにすると予約フォームからも、モバイルのモードメニューからも、シリーズを勧める案内からも消えます。グレーアウトして残ることはありません</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1946"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">オフにしていなければオン</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1853"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">シリーズごとの予約数の上限</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="5560"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">複数予約</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> の下。上のスイッチがオンのときだけ表示されます。1 つのシリーズが持てる場数</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1946"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">1 〜 200。誰かが設定するまでは 50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1853"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">予約をインポート</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="5560"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">インポート</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> の下。Offision アプリが、ルームを予約できる人に </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">インポート</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> を出すかどうか——</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">スケジュール</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> のヘッダー、ホームのクイックアクション、フッターの </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">ルーム</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> の下。シートにシリーズID 列が付くのは、上のシリーズのスイッチがオンのときだけです。</w:t>
+            </w:r>
+            <w:hyperlink w:history="1" r:id="rIdfwzwrr7fdlsknzqurtdhf">
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t xml:space="preserve">スプレッドシートから予約をインポートする</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t xml:space="preserve">を参照してください</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1946"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">オンにしていなければオフ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
-    </w:p>
-[...42 lines deleted...]
-      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5715000" cy="2857500"/>
+            <wp:extent cx="5715000" cy="2876550"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="ui-customization-floor-plan-ja" descr="リソース種別ごとに1つのラベル表示モード。" title="リソース種別ごとに1つのラベル表示モード。"/>
+            <wp:docPr id="1" name="ui-customization-series-ja" descr="複数予約は、それが効くフォームと同じページにあります。件数の行はスイッチがオンのときだけ現れます。" title="複数予約は、それが効くフォームと同じページにあります。件数の行はスイッチがオンのときだけ現れます。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5715000" cy="2857500"/>
+                      <a:ext cx="5715000" cy="2876550"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">リソース種別ごとに1つのラベル表示モード。</w:t>
+        <w:t xml:space="preserve">複数予約は、それが効くフォームと同じページにあります。件数の行はスイッチがオンのときだけ現れます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">ルーム</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">、</w:t>
+        <w:t xml:space="preserve">2つのフォームは別々に上限を持ちます:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">
+この 2 つが効くのは、ポータルとモバイルアプリで人が予約に使うフォームです。
+管理コンソール自身のフォームには別の 2 つがあり、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">デスク</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">管理カレンダー</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> にあります。
+コンソールだけポータルより長いシリーズを許したい、は設定でできるということです。
+どちらもサーバーが 1 場ずつ予約されるたびに再確認します。シリーズは 1 件ではなく
+複数の予約だからです。上限に達した人に何が見えるかは
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdijnbz3qh8rg9lo3wmiyai">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">繰り返しの会議を予約する</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> にあります。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">設備</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">、
+        <w:t xml:space="preserve">注意事項として表示</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> は同じ文章を琥珀色の通知として描きます。どちらも案内であって、
+予約を止めることはありません。
 </w:t>
       </w:r>
-      <w:r>
-[...37 lines deleted...]
-        <w:t xml:space="preserve">を選びます。</w:t>
+      <w:hyperlink w:history="1" r:id="rIdjxehe1lfwnezrt9uwziux">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">ルームの説明を予約フォームに出す</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">で扱っています。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">これらは</w:t>
-[...10 lines deleted...]
-表示できます。地図を開いた直後にどう見えるべきかを設定してください。</w:t>
+        <w:t xml:space="preserve">説明を持つリソースだけが対象なので、何も書かれていないフォームにこのブロックは出ません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">その他</w:t>
+        <w:t xml:space="preserve">平面図</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="2857500"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="ui-customization-others-ja" descr="受け皿となるページ。週の開始日、既定の並び順、オートコンプリートに出す言語。" title="受け皿となるページ。週の開始日、既定の並び順、オートコンプリートに出す言語。"/>
+            <wp:docPr id="1" name="ui-customization-floor-plan-ja" descr="リソース種別ごとに1つのラベル表示モード。" title="リソース種別ごとに1つのラベル表示モード。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5715000" cy="2857500"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">受け皿となるページ。週の開始日、既定の並び順、オートコンプリートに出す言語。</w:t>
+        <w:t xml:space="preserve">リソース種別ごとに1つのラベル表示モード。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">リソース種別ごとに1項目 — </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ルーム</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">デスク</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">設備</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">駐車スペース</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">、
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">その他のリソース</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — で、それぞれ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">常に表示</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ホバー時に表示</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">非表示</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">を選びます。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">これらは</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">既定値</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">であって固定ではありません。ここで非表示にした地図でも、読み手はラベルを
+表示できます。地図を開いた直後にどう見えるべきかを設定してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">その他</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="3457575"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="ui-customization-others-ja" descr="受け皿となるページ。週の開始日、既定の並び順、そして予約フォームのオートコンプリート欄に出す言語。" title="受け皿となるページ。週の開始日、既定の並び順、そして予約フォームのオートコンプリート欄に出す言語。"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId9" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5715000" cy="3457575"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">受け皿となるページ。週の開始日、既定の並び順、そして予約フォームのオートコンプリート欄に出す言語。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">カレンダー</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> はページの先頭、既定値のグループより上にあります。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
@@ -2233,226 +2585,233 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ページの残りは次のとおりです。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
           <w:left w:type="dxa" w:w="120"/>
           <w:bottom w:type="dxa" w:w="80"/>
           <w:right w:type="dxa" w:w="120"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1582"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="4219"/>
+        <w:gridCol w:w="1337"/>
+        <w:gridCol w:w="4457"/>
+        <w:gridCol w:w="3566"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1582"/>
+            <w:tcW w:type="dxa" w:w="1337"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">項目</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3559"/>
+            <w:tcW w:type="dxa" w:w="4457"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">何をするか</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4219"/>
+            <w:tcW w:type="dxa" w:w="3566"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">選択肢</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1582"/>
+            <w:tcW w:type="dxa" w:w="1337"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">並び順</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3559"/>
+            <w:tcW w:type="dxa" w:w="4457"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">ユーザーポータルのカレンダーでのリソースの既定の並び順</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4219"/>
+            <w:tcW w:type="dxa" w:w="3566"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">推奨度／お気に入り／最終予約時刻／場所／名前／収容人数／空き状況</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1582"/>
+            <w:tcW w:type="dxa" w:w="1337"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">オートコンプリートの言語</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3559"/>
-[...12 lines deleted...]
-            <w:tcW w:type="dxa" w:w="4219"/>
+            <w:tcW w:type="dxa" w:w="4457"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">予約フォーム</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> の下。予約フォームのオートコンプリート欄に1行で並べる言語</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3566"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">テナントで有効な言語のいずれか</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">オートコンプリートの言語は単一スイッチの置き換えです:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 4.5.11より前は1つのオン／オフでした。現在は言語の選択になっているため、2言語で運用する
 オフィスは、すべてを並べずにその2つだけを表示できます。対象の欄については
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdf4ptnemfqy1hn1u45md0o">
+      <w:hyperlink w:history="1" r:id="rIdlpn9a1l1mekqw6eelqiie">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約フォーム設定</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">週の開始日はテナント全体で 1 つの設定です:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 個人ごとの設定ではなく、ブラウザーのロケールから読み取るものでもありません。1 つの答えが
@@ -2475,425 +2834,537 @@
       <w:r>
         <w:t xml:space="preserve">区切り線の下にあるコンソール自身のカレンダーで、このモジュールで唯一、管理者が作業する
 画面の見た目を変えるページです。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
           <w:left w:type="dxa" w:w="120"/>
           <w:bottom w:type="dxa" w:w="80"/>
           <w:right w:type="dxa" w:w="120"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1399"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3228"/>
+        <w:gridCol w:w="1702"/>
+        <w:gridCol w:w="5105"/>
+        <w:gridCol w:w="2553"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1399"/>
+            <w:tcW w:type="dxa" w:w="1702"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">項目</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4734"/>
+            <w:tcW w:type="dxa" w:w="5105"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">何をするか</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3228"/>
+            <w:tcW w:type="dxa" w:w="2553"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">選択肢</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1399"/>
+            <w:tcW w:type="dxa" w:w="1702"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">列幅</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4734"/>
+            <w:tcW w:type="dxa" w:w="5105"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">1ページに何リソース分並ぶか</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3228"/>
+            <w:tcW w:type="dxa" w:w="2553"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">狭い／標準／広い</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1399"/>
+            <w:tcW w:type="dxa" w:w="1702"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">行の高さ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4734"/>
+            <w:tcW w:type="dxa" w:w="5105"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">スクロールせずに1日のどれだけが見えるか</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3228"/>
+            <w:tcW w:type="dxa" w:w="2553"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">コンパクト／標準／ゆったり</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1399"/>
+            <w:tcW w:type="dxa" w:w="1702"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">色</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4734"/>
+            <w:tcW w:type="dxa" w:w="5105"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">目的のない予約ブロックの色</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3228"/>
-[...14 lines deleted...]
-            <w:tcW w:type="dxa" w:w="1399"/>
+            <w:tcW w:type="dxa" w:w="2553"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1702"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">表示項目</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4734"/>
+            <w:tcW w:type="dxa" w:w="5105"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">予約ブロックが印字する行</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3228"/>
+            <w:tcW w:type="dxa" w:w="2553"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">ドラッグで並べ替え</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1399"/>
+            <w:tcW w:type="dxa" w:w="1702"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">会議室の予約のみキャンセル</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4734"/>
+            <w:tcW w:type="dxa" w:w="5105"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">コンソールのステッカーに会議室のみのキャンセルを出す</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3228"/>
+            <w:tcW w:type="dxa" w:w="2553"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">コンソールに</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">オンラインミーティングに変更</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">は元からない</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1399"/>
+            <w:tcW w:type="dxa" w:w="1702"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">予約目的カード</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4734"/>
+            <w:tcW w:type="dxa" w:w="5105"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">目的ごとの上書き</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3228"/>
+            <w:tcW w:type="dxa" w:w="2553"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">リソースカレンダーと同じ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1399"/>
+            <w:tcW w:type="dxa" w:w="1702"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">リソースの説明</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4734"/>
+            <w:tcW w:type="dxa" w:w="5105"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">同じ 3 つの値を、コンソール自身の予約フォームに。利用者予約フォームとは別に設定します</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3228"/>
+            <w:tcW w:type="dxa" w:w="2553"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">非表示／説明を表示／注意事項として表示</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1702"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">複数の予約を1つのシリーズとして作成可能</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="5105"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">複数予約</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> の下。コンソールの予約フォームで </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">シリーズ</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> を提供するかどうか。利用者予約フォームとは別に設定します</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2553"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">オフにしていなければオン</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1702"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">シリーズごとの予約数の上限</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="5105"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">複数予約</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> の下。上のスイッチがオンのときだけ表示されます。コンソールで 1 つのシリーズが持てる場数</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2553"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">1 〜 200。誰かが設定するまでは 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ブロックの</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">左端は常に予約の状態を示します</w:t>
       </w:r>
       <w:r>
@@ -3336,51 +3807,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIda4tq7qup9udwo6in-7ydu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/system/ui-customization-settings-reference/" TargetMode="External"/><Relationship Id="rIdn-vcd3yaz4bf7wl_vdju7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../restyle-the-resource-calendar/" TargetMode="External"/><Relationship Id="rIdr8cx-mmunknsengcqcemw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-what-the-cancel-menu-offers/" TargetMode="External"/><Relationship Id="rIdc8kqycpycb-4mimqgnygm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/show-a-rooms-description-on-the-booking-form/" TargetMode="External"/><Relationship Id="rIdf4ptnemfqy1hn1u45md0o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/booking-form-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1df97d430500c346fb4003b78cca3388db13246d.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/37a2ba5ec39d27c33b7124407e5e5a1bc0eda744.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdaytendecogi1csiodclej" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/system/ui-customization-settings-reference/" TargetMode="External"/><Relationship Id="rIdh-pvgrjzzmlbikndlq5zg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../restyle-the-resource-calendar/" TargetMode="External"/><Relationship Id="rIdzlabeilggqgqrri4eyslx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-what-the-cancel-menu-offers/" TargetMode="External"/><Relationship Id="rIdfwzwrr7fdlsknzqurtdhf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/import-bookings-from-a-spreadsheet/" TargetMode="External"/><Relationship Id="rIdijnbz3qh8rg9lo3wmiyai" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/user-guide/book-a-repeating-meeting/" TargetMode="External"/><Relationship Id="rIdjxehe1lfwnezrt9uwziux" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/show-a-rooms-description-on-the-booking-form/" TargetMode="External"/><Relationship Id="rIdlpn9a1l1mekqw6eelqiie" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/booking-form-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/59cbf1f28f1845fbd04fd882182f9cb1dae05a7e.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1df97d430500c346fb4003b78cca3388db13246d.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9fbbba9b391f80fb5738afdb09e806954dbcc826.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>UIカスタマイズ設定リファレンス</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>