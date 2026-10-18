--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -26,108 +26,135 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">UIカスタマイズ設定リファレンス</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Offision の見た目を変更する — UIカスタマイズの7ページにあるすべての項目、2つのロゴページ、2つのカレンダー、ステッカーのメニュー、平面図のラベル、そして受け皿となるページ。</w:t>
+        <w:t xml:space="preserve">[Map family: shared] Offision の見た目を変更する — UIカスタマイズの7ページにあるすべての項目、2つのロゴページ、2つのカレンダー、ステッカーのメニュー、平面図のラベル、そして受け皿となるページ。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-25</w:t>
+        <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdaytendecogi1csiodclej">
+      <w:hyperlink w:history="1" r:id="rIdx7rqq3nfgspdgh6upre2e">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/system/ui-customization-settings-reference/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">Map family: shared</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">8ページを一覧の順に並べます。どのページも同じ保存バーから保存し、何かを変更すると
 そのバーが現れます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → ui-customization (UIカスタマイズ)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">フロア図のラベル既定値と作図は別です。Map 2.0 のグリッド、影、スナップはエディターの</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdz7jidebkbfibu-bzlj_b7">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">表示操作</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">で編集し、Classic の 3D プレビュー設定は使いません。ラベル既定値の変更は作図を移行しません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ホームページ</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
           <w:left w:type="dxa" w:w="120"/>
@@ -1051,51 +1078,51 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">リソースカレンダー</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ユーザーポータルの予約グリッドです。詳しくは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdh-pvgrjzzmlbikndlq5zg">
+      <w:hyperlink w:history="1" r:id="rIdxqle5akd9x3xfsbwifove">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">利用者が見る予約カレンダーの見た目を変える</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
@@ -1662,51 +1689,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">「ミーティングと参加者はそのまま、会議室だけを解除」を出す</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">どちらも
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzlabeilggqgqrri4eyslx">
+      <w:hyperlink w:history="1" r:id="rIdx5ntj0go7fpengfnbgrzq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">キャンセルメニューに何を出すか決める</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">で扱っています。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">利用者予約フォーム</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
@@ -1987,51 +2014,51 @@
               <w:t xml:space="preserve">インポート</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> を出すかどうか——</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">スケジュール</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> のヘッダー、ホームのクイックアクション、フッターの </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">ルーム</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> の下。シートにシリーズID 列が付くのは、上のシリーズのスイッチがオンのときだけです。</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdfwzwrr7fdlsknzqurtdhf">
+            <w:hyperlink w:history="1" r:id="rId1v_mwxxqu0ial1n5xt4a1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">スプレッドシートから予約をインポートする</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">を参照してください</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1946"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">オンにしていなければオフ</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -2112,79 +2139,79 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">2つのフォームは別々に上限を持ちます:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 この 2 つが効くのは、ポータルとモバイルアプリで人が予約に使うフォームです。
 管理コンソール自身のフォームには別の 2 つがあり、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">管理カレンダー</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> にあります。
 コンソールだけポータルより長いシリーズを許したい、は設定でできるということです。
 どちらもサーバーが 1 場ずつ予約されるたびに再確認します。シリーズは 1 件ではなく
 複数の予約だからです。上限に達した人に何が見えるかは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdijnbz3qh8rg9lo3wmiyai">
+      <w:hyperlink w:history="1" r:id="rIdngi0xs8dfygulw8xg7mvx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">繰り返しの会議を予約する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">注意事項として表示</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> は同じ文章を琥珀色の通知として描きます。どちらも案内であって、
 予約を止めることはありません。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjxehe1lfwnezrt9uwziux">
+      <w:hyperlink w:history="1" r:id="rId_a7dg-myueavrk2dh2om6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルームの説明を予約フォームに出す</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">で扱っています。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">説明を持つリソースだけが対象なので、何も書かれていないフォームにこのブロックは出ません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">平面図</w:t>
@@ -2767,51 +2794,51 @@
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">オートコンプリートの言語は単一スイッチの置き換えです:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 4.5.11より前は1つのオン／オフでした。現在は言語の選択になっているため、2言語で運用する
 オフィスは、すべてを並べずにその2つだけを表示できます。対象の欄については
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlpn9a1l1mekqw6eelqiie">
+      <w:hyperlink w:history="1" r:id="rIdsni9haiqlzycl_x9qckty">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約フォーム設定</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">週の開始日はテナント全体で 1 つの設定です:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 個人ごとの設定ではなく、ブラウザーのロケールから読み取るものでもありません。1 つの答えが
@@ -3807,51 +3834,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdaytendecogi1csiodclej" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/system/ui-customization-settings-reference/" TargetMode="External"/><Relationship Id="rIdh-pvgrjzzmlbikndlq5zg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../restyle-the-resource-calendar/" TargetMode="External"/><Relationship Id="rIdzlabeilggqgqrri4eyslx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-what-the-cancel-menu-offers/" TargetMode="External"/><Relationship Id="rIdfwzwrr7fdlsknzqurtdhf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/import-bookings-from-a-spreadsheet/" TargetMode="External"/><Relationship Id="rIdijnbz3qh8rg9lo3wmiyai" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/user-guide/book-a-repeating-meeting/" TargetMode="External"/><Relationship Id="rIdjxehe1lfwnezrt9uwziux" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/show-a-rooms-description-on-the-booking-form/" TargetMode="External"/><Relationship Id="rIdlpn9a1l1mekqw6eelqiie" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/booking-form-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/59cbf1f28f1845fbd04fd882182f9cb1dae05a7e.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1df97d430500c346fb4003b78cca3388db13246d.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9fbbba9b391f80fb5738afdb09e806954dbcc826.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdx7rqq3nfgspdgh6upre2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/system/ui-customization-settings-reference/" TargetMode="External"/><Relationship Id="rIdz7jidebkbfibu-bzlj_b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/map/edit-a-map-2/" TargetMode="External"/><Relationship Id="rIdxqle5akd9x3xfsbwifove" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../restyle-the-resource-calendar/" TargetMode="External"/><Relationship Id="rIdx5ntj0go7fpengfnbgrzq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-what-the-cancel-menu-offers/" TargetMode="External"/><Relationship Id="rId1v_mwxxqu0ial1n5xt4a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/import-bookings-from-a-spreadsheet/" TargetMode="External"/><Relationship Id="rIdngi0xs8dfygulw8xg7mvx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/user-guide/book-a-repeating-meeting/" TargetMode="External"/><Relationship Id="rId_a7dg-myueavrk2dh2om6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/show-a-rooms-description-on-the-booking-form/" TargetMode="External"/><Relationship Id="rIdsni9haiqlzycl_x9qckty" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/booking-form-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d82f3ced5120ac92ab1e843db494c6f11b55d568.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2209c9d82a64ac667f0fad93837bac5d3b35d52b.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0c84dd88f12280b8a6228a3fb813ef91a6779b55.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>UIカスタマイズ設定リファレンス</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>