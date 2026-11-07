--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -42,110 +42,110 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">[Map family: shared] Offision の見た目を変更する — UIカスタマイズの7ページにあるすべての項目、2つのロゴページ、2つのカレンダー、ステッカーのメニュー、平面図のラベル、そして受け皿となるページ。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-10-03</w:t>
+        <w:t xml:space="preserve">2026-10-21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdx7rqq3nfgspdgh6upre2e">
+      <w:hyperlink w:history="1" r:id="rId3ejj4d0hey9vg1gmfrdpe">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/system/ui-customization-settings-reference/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Map family: shared</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="160"/>
-[...7 lines deleted...]
-      <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → ui-customization (UIカスタマイズ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">8ページを一覧の順に並べます。どのページも同じ保存バーから保存し、何かを変更すると
+そのバーが現れます。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">フロア図のラベル既定値と作図は別です。Map 2.0 のグリッド、影、スナップはエディターの</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdz7jidebkbfibu-bzlj_b7">
+      <w:hyperlink w:history="1" r:id="rIdaojrukmboa8sbnglulhmr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">表示操作</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">で編集し、Classic の 3D プレビュー設定は使いません。ラベル既定値の変更は作図を移行しません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ホームページ</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
@@ -1078,51 +1078,51 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">リソースカレンダー</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ユーザーポータルの予約グリッドです。詳しくは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxqle5akd9x3xfsbwifove">
+      <w:hyperlink w:history="1" r:id="rIdh1li-bkv72oqsxv3bo7gv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">利用者が見る予約カレンダーの見た目を変える</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
@@ -1689,51 +1689,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">「ミーティングと参加者はそのまま、会議室だけを解除」を出す</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">どちらも
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdx5ntj0go7fpengfnbgrzq">
+      <w:hyperlink w:history="1" r:id="rIdrtwynhwfxtvk2o7p2tklq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">キャンセルメニューに何を出すか決める</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">で扱っています。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">利用者予約フォーム</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
@@ -2014,51 +2014,51 @@
               <w:t xml:space="preserve">インポート</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> を出すかどうか——</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">スケジュール</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> のヘッダー、ホームのクイックアクション、フッターの </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">ルーム</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> の下。シートにシリーズID 列が付くのは、上のシリーズのスイッチがオンのときだけです。</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId1v_mwxxqu0ial1n5xt4a1">
+            <w:hyperlink w:history="1" r:id="rIdj0ajgxm8dbpfqbvcxfzyo">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">スプレッドシートから予約をインポートする</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">を参照してください</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1946"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">オンにしていなければオフ</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -2139,79 +2139,79 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">2つのフォームは別々に上限を持ちます:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 この 2 つが効くのは、ポータルとモバイルアプリで人が予約に使うフォームです。
 管理コンソール自身のフォームには別の 2 つがあり、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">管理カレンダー</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> にあります。
 コンソールだけポータルより長いシリーズを許したい、は設定でできるということです。
 どちらもサーバーが 1 場ずつ予約されるたびに再確認します。シリーズは 1 件ではなく
 複数の予約だからです。上限に達した人に何が見えるかは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdngi0xs8dfygulw8xg7mvx">
+      <w:hyperlink w:history="1" r:id="rIdlv1k6t1as7hhpyxi9gcof">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">繰り返しの会議を予約する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">注意事項として表示</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> は同じ文章を琥珀色の通知として描きます。どちらも案内であって、
 予約を止めることはありません。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_a7dg-myueavrk2dh2om6">
+      <w:hyperlink w:history="1" r:id="rIdbiotwvmqvtxyj9mvh_bvl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルームの説明を予約フォームに出す</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">で扱っています。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">説明を持つリソースだけが対象なので、何も書かれていないフォームにこのブロックは出ません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">平面図</w:t>
@@ -2794,51 +2794,51 @@
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">オートコンプリートの言語は単一スイッチの置き換えです:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 4.5.11より前は1つのオン／オフでした。現在は言語の選択になっているため、2言語で運用する
 オフィスは、すべてを並べずにその2つだけを表示できます。対象の欄については
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsni9haiqlzycl_x9qckty">
+      <w:hyperlink w:history="1" r:id="rId6caqn7oivmb4p0n6przuw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約フォーム設定</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">週の開始日はテナント全体で 1 つの設定です:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 個人ごとの設定ではなく、ブラウザーのロケールから読み取るものでもありません。1 つの答えが
@@ -2861,530 +2861,585 @@
       <w:r>
         <w:t xml:space="preserve">区切り線の下にあるコンソール自身のカレンダーで、このモジュールで唯一、管理者が作業する
 画面の見た目を変えるページです。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
           <w:left w:type="dxa" w:w="120"/>
           <w:bottom w:type="dxa" w:w="80"/>
           <w:right w:type="dxa" w:w="120"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1702"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2553"/>
+        <w:gridCol w:w="1586"/>
+        <w:gridCol w:w="4759"/>
+        <w:gridCol w:w="3014"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1702"/>
+            <w:tcW w:type="dxa" w:w="1586"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">項目</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5105"/>
+            <w:tcW w:type="dxa" w:w="4759"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">何をするか</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2553"/>
+            <w:tcW w:type="dxa" w:w="3014"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">選択肢</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1702"/>
+            <w:tcW w:type="dxa" w:w="1586"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">デフォルトの並び順</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4759"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">管理カレンダーの初期順序。ユーザー画面と独立し、個人の選択が優先。</w:t>
+            </w:r>
+            <w:hyperlink w:history="1" r:id="rIdnbe2kdtpg0ha4glpwgl8o">
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ルームの順番</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t xml:space="preserve">を参照</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3014"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">おすすめ優先度／場所／名前／容量／結合ルームを先に表示／単独ルームを先に表示</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1586"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">列幅</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5105"/>
+            <w:tcW w:type="dxa" w:w="4759"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">1ページに何リソース分並ぶか</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2553"/>
+            <w:tcW w:type="dxa" w:w="3014"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">狭い／標準／広い</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1702"/>
+            <w:tcW w:type="dxa" w:w="1586"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">行の高さ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5105"/>
+            <w:tcW w:type="dxa" w:w="4759"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">スクロールせずに1日のどれだけが見えるか</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2553"/>
+            <w:tcW w:type="dxa" w:w="3014"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">コンパクト／標準／ゆったり</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1702"/>
+            <w:tcW w:type="dxa" w:w="1586"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">色</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5105"/>
+            <w:tcW w:type="dxa" w:w="4759"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">目的のない予約ブロックの色</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2553"/>
-[...14 lines deleted...]
-            <w:tcW w:type="dxa" w:w="1702"/>
+            <w:tcW w:type="dxa" w:w="3014"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1586"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">表示項目</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5105"/>
+            <w:tcW w:type="dxa" w:w="4759"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">予約ブロックが印字する行</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2553"/>
+            <w:tcW w:type="dxa" w:w="3014"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">ドラッグで並べ替え</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1702"/>
+            <w:tcW w:type="dxa" w:w="1586"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">会議室の予約のみキャンセル</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5105"/>
+            <w:tcW w:type="dxa" w:w="4759"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">コンソールのステッカーに会議室のみのキャンセルを出す</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2553"/>
+            <w:tcW w:type="dxa" w:w="3014"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">コンソールに</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">オンラインミーティングに変更</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">は元からない</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1702"/>
+            <w:tcW w:type="dxa" w:w="1586"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">予約目的カード</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5105"/>
+            <w:tcW w:type="dxa" w:w="4759"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">目的ごとの上書き</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2553"/>
+            <w:tcW w:type="dxa" w:w="3014"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">リソースカレンダーと同じ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1702"/>
+            <w:tcW w:type="dxa" w:w="1586"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">リソースの説明</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5105"/>
+            <w:tcW w:type="dxa" w:w="4759"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">同じ 3 つの値を、コンソール自身の予約フォームに。利用者予約フォームとは別に設定します</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2553"/>
+            <w:tcW w:type="dxa" w:w="3014"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">非表示／説明を表示／注意事項として表示</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1702"/>
+            <w:tcW w:type="dxa" w:w="1586"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">複数の予約を1つのシリーズとして作成可能</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5105"/>
+            <w:tcW w:type="dxa" w:w="4759"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">複数予約</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> の下。コンソールの予約フォームで </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">シリーズ</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> を提供するかどうか。利用者予約フォームとは別に設定します</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2553"/>
+            <w:tcW w:type="dxa" w:w="3014"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">オフにしていなければオン</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1702"/>
+            <w:tcW w:type="dxa" w:w="1586"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">シリーズごとの予約数の上限</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5105"/>
+            <w:tcW w:type="dxa" w:w="4759"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">複数予約</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> の下。上のスイッチがオンのときだけ表示されます。コンソールで 1 つのシリーズが持てる場数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2553"/>
+            <w:tcW w:type="dxa" w:w="3014"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">1 〜 200。誰かが設定するまでは 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ブロックの</w:t>
       </w:r>
       <w:r>
@@ -3834,51 +3889,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdx7rqq3nfgspdgh6upre2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/system/ui-customization-settings-reference/" TargetMode="External"/><Relationship Id="rIdz7jidebkbfibu-bzlj_b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/map/edit-a-map-2/" TargetMode="External"/><Relationship Id="rIdxqle5akd9x3xfsbwifove" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../restyle-the-resource-calendar/" TargetMode="External"/><Relationship Id="rIdx5ntj0go7fpengfnbgrzq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-what-the-cancel-menu-offers/" TargetMode="External"/><Relationship Id="rId1v_mwxxqu0ial1n5xt4a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/import-bookings-from-a-spreadsheet/" TargetMode="External"/><Relationship Id="rIdngi0xs8dfygulw8xg7mvx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/user-guide/book-a-repeating-meeting/" TargetMode="External"/><Relationship Id="rId_a7dg-myueavrk2dh2om6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/show-a-rooms-description-on-the-booking-form/" TargetMode="External"/><Relationship Id="rIdsni9haiqlzycl_x9qckty" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/booking-form-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d82f3ced5120ac92ab1e843db494c6f11b55d568.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2209c9d82a64ac667f0fad93837bac5d3b35d52b.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0c84dd88f12280b8a6228a3fb813ef91a6779b55.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId3ejj4d0hey9vg1gmfrdpe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/system/ui-customization-settings-reference/" TargetMode="External"/><Relationship Id="rIdaojrukmboa8sbnglulhmr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/map/edit-a-map-2/" TargetMode="External"/><Relationship Id="rIdh1li-bkv72oqsxv3bo7gv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../restyle-the-resource-calendar/" TargetMode="External"/><Relationship Id="rIdrtwynhwfxtvk2o7p2tklq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-what-the-cancel-menu-offers/" TargetMode="External"/><Relationship Id="rIdj0ajgxm8dbpfqbvcxfzyo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/import-bookings-from-a-spreadsheet/" TargetMode="External"/><Relationship Id="rIdlv1k6t1as7hhpyxi9gcof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/user-guide/book-a-repeating-meeting/" TargetMode="External"/><Relationship Id="rIdbiotwvmqvtxyj9mvh_bvl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/show-a-rooms-description-on-the-booking-form/" TargetMode="External"/><Relationship Id="rId6caqn7oivmb4p0n6przuw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/booking-form-reference/" TargetMode="External"/><Relationship Id="rIdnbe2kdtpg0ha4glpwgl8o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/change-the-order-rooms-appear-in/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d82f3ced5120ac92ab1e843db494c6f11b55d568.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2209c9d82a64ac667f0fad93837bac5d3b35d52b.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0c84dd88f12280b8a6228a3fb813ef91a6779b55.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>UIカスタマイズ設定リファレンス</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>