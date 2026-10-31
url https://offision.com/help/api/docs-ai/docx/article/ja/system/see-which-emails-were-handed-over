--- v0 (2026-10-10)
+++ v1 (2026-10-31)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-10-06</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgtite37zta3yk1sjqsk6v">
+      <w:hyperlink w:history="1" r:id="rIdvtuwgxgajzkxn9yvibgn5">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/system/see-which-emails-were-handed-over/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → system-account/email-history (メール履歴)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -120,51 +120,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">メール履歴</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">を開ける管理者アカウントを使用してください。この画面では、Offision がメールサーバーに引き渡したか、保留したか、エラーを受け取ったかを確認できます。受信トレイへの到達は追跡しません。本文とプレビューは表示されなくなりました。代わりに</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">メールの詳細</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">で宛先と送信情報を確認します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Outlook または Google Workspace のユーザーカレンダーから送信されるメールはここに記録されません。送信元の設定は</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIds8nbghwsgc_yc3q5shi65">
+      <w:hyperlink w:history="1" r:id="rIdu2-pyq7e5777iqomwye27">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">自社のアドレスからメールを送る</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. メールを探す</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -520,51 +520,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">メールサーバーに引き渡し済み</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">には引き渡した日時が表示され、引き渡しが記録されていない場合はダッシュになります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">すべての記録に</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">メール本文は非表示</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">と表示されます。詳細欄には本文、招待リンク、パスワードリセットリンク、サインインコードは表示されません。編集可能なテンプレートの文面を確認するには、</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdiesoua2xemi6-mohhymdn">
+      <w:hyperlink w:history="1" r:id="rIdljoaelfont650iov4qca5">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Offision のメールの文面を変える</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3028950"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="system-email-history-details-ja" descr="引き渡し済みの予約通知にはテンプレート、送信日時と「メール本文は非表示」が表示されます。宛先はマスクしています。" title="引き渡し済みの予約通知にはテンプレート、送信日時と「メール本文は非表示」が表示されます。宛先はマスクしています。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -659,92 +659,92 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Offision が保留。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Offision がメールを止めました。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">保留理由</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">に該当する上限、または上限を確認できなかったことが表示されます。保留したメールは後から自動送信されません。元の操作を再度行う前に、</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8vl0f4jxgvwqzjlf-fbp_">
+      <w:hyperlink w:history="1" r:id="rIdbzahytq_wooslrdefvaii">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Offision の制限</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を確認してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">メールサーバーが拒否。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> サーバーがエラーを返したか、接続できませんでした。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">失敗理由</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">を読み、</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdka9mevd_nyy6ce9ere4nr">
+      <w:hyperlink w:history="1" r:id="rIdxst8ejull3vvjdouqdrer">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">メールサーバーの設定</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を確認してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2895600" cy="3581400"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="system-email-history-statuses-ja" descr="状態フィルターには「メールサーバーに引き渡し済み」「Offision が保留」「メールサーバーが拒否」の3種類があります。" title="状態フィルターには「メールサーバーに引き渡し済み」「Offision が保留」「メールサーバーが拒否」の3種類があります。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -891,51 +891,51 @@
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">拒否されたテストメールには、失敗理由「Connection refused」が表示され、引き渡し日時はありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">宛先、件名、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">記録日時</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、状態が調べたいメールと一致することを確認します。引き渡し済みの記録には引き渡し日時があり、保留または拒否された記録には停止理由があります。タイトル下には設定された保存期間が表示されます。古い記録は削除されるため、以前のメールが見つからない場合は</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhjmykg4iobyfinqzui3ys">
+      <w:hyperlink w:history="1" r:id="rId_-r72-j0qzrauzyo6tq1b">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">メール履歴の保存期間</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を確認してください。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1360,51 +1360,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdgtite37zta3yk1sjqsk6v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/system/see-which-emails-were-handed-over/" TargetMode="External"/><Relationship Id="rIds8nbghwsgc_yc3q5shi65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../send-email-from-your-own-address/" TargetMode="External"/><Relationship Id="rIdiesoua2xemi6-mohhymdn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-the-wording-of-an-offision-email/" TargetMode="External"/><Relationship Id="rId8vl0f4jxgvwqzjlf-fbp_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../limits-offision-applies/" TargetMode="External"/><Relationship Id="rIdka9mevd_nyy6ce9ere4nr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../send-email-from-your-own-address/" TargetMode="External"/><Relationship Id="rIdhjmykg4iobyfinqzui3ys" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../limits-offision-applies/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dd0f97ef8dd8caed4ff74804aaaf87bbc6556c2e.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/76cd37a6c175e89ba00acb9ef9fd1bd682e87101.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e71e04b04598a8a2345f9c11273206bb580ee4e3.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d522b2daf8daaf51c8eb0ef8f82434e07ebb4ce7.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4f527d21d2cdcb14b5d9add3974b33ef9ed671c5.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdvtuwgxgajzkxn9yvibgn5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/system/see-which-emails-were-handed-over/" TargetMode="External"/><Relationship Id="rIdu2-pyq7e5777iqomwye27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../send-email-from-your-own-address/" TargetMode="External"/><Relationship Id="rIdljoaelfont650iov4qca5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-the-wording-of-an-offision-email/" TargetMode="External"/><Relationship Id="rIdbzahytq_wooslrdefvaii" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../limits-offision-applies/" TargetMode="External"/><Relationship Id="rIdxst8ejull3vvjdouqdrer" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../send-email-from-your-own-address/" TargetMode="External"/><Relationship Id="rId_-r72-j0qzrauzyo6tq1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../limits-offision-applies/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dd0f97ef8dd8caed4ff74804aaaf87bbc6556c2e.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/76cd37a6c175e89ba00acb9ef9fd1bd682e87101.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e71e04b04598a8a2345f9c11273206bb580ee4e3.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d522b2daf8daaf51c8eb0ef8f82434e07ebb4ce7.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4f527d21d2cdcb14b5d9add3974b33ef9ed671c5.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>メールサーバーに引き渡したメールを確認する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>