--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision のメールにロゴを表示する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Offision が送信するすべての通知に、ロゴ・背景色・フッターを適用します。 所要時間は約10分。先に自分宛てにテスト送信して確認できます。</w:t>
+        <w:t xml:space="preserve">Offision が送信するすべての通知に、ロゴ・背景色・フッターを適用します。所要時間は約10分。先に自分宛てにテスト送信して確認できます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-16</w:t>
+        <w:t xml:space="preserve">2026-09-21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdi0adt5v6vo-n_hakd3ohm">
+      <w:hyperlink w:history="1" r:id="rIdtqu2vxjptwvfhfdnzjiqd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/system/put-your-logo-on-offision-emails/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">確認すること:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 </w:t>
@@ -300,65 +300,138 @@
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">メールスタイルと、ロゴのアップロード。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">正方形の切り抜き画面が開きますが、ルームパネルとは違い比率を変更できます。マークに
-合う形にドラッグしてください。透過は切り抜き後も保持されるため、背景が透過のロゴは
-白いタイルではなく指定した背景色の上に載ります。保存時は 256px の PNG になるため、
+合う形にドラッグしてください。</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">拡大</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">縮小</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">左に回転</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">右に回転</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">、
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">左右反転</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">リセット</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> も揃っています。透過は切り抜き後も保持されるため、背景が
+透過のロゴは白いタイルではなく指定した背景色の上に載ります。確定する前にそれを
+確かめる手がかりが、画像の後ろの市松模様と </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">透過を保持</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> の表示です。この画面を
+閉じても、すでにあった画像はそのまま残ります。保存時は 256px の PNG になるため、
 細い字のワードマークはアップロード前ではなく後に確認する価値があります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">これは会議室の外にあるパネルの画像とは別のものです。パネルのロゴは横長の 336×144 で、
 パネル構成ごとに設定します。詳しくは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdri_aht2gvz6tarbb305tr">
+      <w:hyperlink w:history="1" r:id="rIdwre9qlqxqux1omhg-0qkp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルームパネルに会社のロゴを表示する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を
 ご覧ください。そちらにアップロード済みのロゴがここに反映されることはありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. 背景色を選ぶ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -447,51 +520,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">すべての Offision メールに表示されるフッター。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">予約確認の本文など、特定の通知種別に属する文面は別の画面です。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8htijknkeaycy6t7yqpqg">
+      <w:hyperlink w:history="1" r:id="rIdhqvoygqtakq-bpetsgrys">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Offision のメール文面を変更する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">をご覧ください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. プレビューを確認し、自分宛てにテスト送信する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">右側の列で入力しながらプレビューできます。その見出し自体が但し書きになっています。
@@ -626,51 +699,51 @@
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">7. 反映を確認する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">通常の通知を発生させます。会議室を予約するか、来訪者を招待して、届いたメールを開いて
 ください。ロゴ、背景色、フッターがすべて反映されているはずです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">テストは正しく見えたのに実際のメールがそうでない場合、ここに原因はありません。メール自体は
 送信されているので、問題は誰が送っているかです。それは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3sybjzvqengpw2z0x_ydt">
+      <w:hyperlink w:history="1" r:id="rIdqxqkly5yyigjck5ef05vc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">自社のアドレスからメールを送信する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">をご覧ください。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1095,51 +1168,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdi0adt5v6vo-n_hakd3ohm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/system/put-your-logo-on-offision-emails/" TargetMode="External"/><Relationship Id="rIdri_aht2gvz6tarbb305tr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/show-your-logo-on-a-room-panel/" TargetMode="External"/><Relationship Id="rId8htijknkeaycy6t7yqpqg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-the-wording-of-an-offision-email/" TargetMode="External"/><Relationship Id="rId3sybjzvqengpw2z0x_ydt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../send-email-from-your-own-address/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2b567a5a891dddc32e17a7d01acbdb06a69e436f.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2209801fa51f0a9afc0da85e9f31ee1c9049d839.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a70779545d859fd1079aeda0923f23911c4d147b.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdtqu2vxjptwvfhfdnzjiqd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/system/put-your-logo-on-offision-emails/" TargetMode="External"/><Relationship Id="rIdwre9qlqxqux1omhg-0qkp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/show-your-logo-on-a-room-panel/" TargetMode="External"/><Relationship Id="rIdhqvoygqtakq-bpetsgrys" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-the-wording-of-an-offision-email/" TargetMode="External"/><Relationship Id="rIdqxqkly5yyigjck5ef05vc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../send-email-from-your-own-address/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2b567a5a891dddc32e17a7d01acbdb06a69e436f.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2209801fa51f0a9afc0da85e9f31ee1c9049d839.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a70779545d859fd1079aeda0923f23911c4d147b.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Offision のメールにロゴを表示する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>