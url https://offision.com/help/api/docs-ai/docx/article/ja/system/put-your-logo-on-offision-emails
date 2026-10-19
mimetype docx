--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtqu2vxjptwvfhfdnzjiqd">
+      <w:hyperlink w:history="1" r:id="rIducuna4ate9xo2zj-7dklt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/system/put-your-logo-on-offision-emails/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">確認すること:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 </w:t>
@@ -387,51 +387,51 @@
 透過のロゴは白いタイルではなく指定した背景色の上に載ります。確定する前にそれを
 確かめる手がかりが、画像の後ろの市松模様と </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">透過を保持</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> の表示です。この画面を
 閉じても、すでにあった画像はそのまま残ります。保存時は 256px の PNG になるため、
 細い字のワードマークはアップロード前ではなく後に確認する価値があります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">これは会議室の外にあるパネルの画像とは別のものです。パネルのロゴは横長の 336×144 で、
 パネル構成ごとに設定します。詳しくは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwre9qlqxqux1omhg-0qkp">
+      <w:hyperlink w:history="1" r:id="rIdfq6vd8lc2gjwlmq9gpkt5">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルームパネルに会社のロゴを表示する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を
 ご覧ください。そちらにアップロード済みのロゴがここに反映されることはありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. 背景色を選ぶ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -520,51 +520,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">すべての Offision メールに表示されるフッター。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">予約確認の本文など、特定の通知種別に属する文面は別の画面です。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhqvoygqtakq-bpetsgrys">
+      <w:hyperlink w:history="1" r:id="rIdka8n8u01qcoskqxajqol3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Offision のメール文面を変更する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">をご覧ください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. プレビューを確認し、自分宛てにテスト送信する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">右側の列で入力しながらプレビューできます。その見出し自体が但し書きになっています。
@@ -699,51 +699,51 @@
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">7. 反映を確認する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">通常の通知を発生させます。会議室を予約するか、来訪者を招待して、届いたメールを開いて
 ください。ロゴ、背景色、フッターがすべて反映されているはずです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">テストは正しく見えたのに実際のメールがそうでない場合、ここに原因はありません。メール自体は
 送信されているので、問題は誰が送っているかです。それは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqxqkly5yyigjck5ef05vc">
+      <w:hyperlink w:history="1" r:id="rId9es_ukzzgzagpuvnm4y7w">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">自社のアドレスからメールを送信する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">をご覧ください。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1168,51 +1168,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdtqu2vxjptwvfhfdnzjiqd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/system/put-your-logo-on-offision-emails/" TargetMode="External"/><Relationship Id="rIdwre9qlqxqux1omhg-0qkp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/show-your-logo-on-a-room-panel/" TargetMode="External"/><Relationship Id="rIdhqvoygqtakq-bpetsgrys" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-the-wording-of-an-offision-email/" TargetMode="External"/><Relationship Id="rIdqxqkly5yyigjck5ef05vc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../send-email-from-your-own-address/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2b567a5a891dddc32e17a7d01acbdb06a69e436f.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2209801fa51f0a9afc0da85e9f31ee1c9049d839.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a70779545d859fd1079aeda0923f23911c4d147b.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIducuna4ate9xo2zj-7dklt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/system/put-your-logo-on-offision-emails/" TargetMode="External"/><Relationship Id="rIdfq6vd8lc2gjwlmq9gpkt5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/show-your-logo-on-a-room-panel/" TargetMode="External"/><Relationship Id="rIdka8n8u01qcoskqxajqol3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-the-wording-of-an-offision-email/" TargetMode="External"/><Relationship Id="rId9es_ukzzgzagpuvnm4y7w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../send-email-from-your-own-address/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5946b8cebecb9af403b936377d23ff1e913d5e3f.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5bcfe134055b794df08f5555edbc998d3f804655.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/80bf62db9ea0f91512c71b720612cda5b934b33f.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Offision のメールにロゴを表示する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>