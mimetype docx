--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">他システムから Offision へ移行する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">既存のワークプレイスを持ち込む順番 — 建物、次にルームとデスク、次に ユーザー、最後に予約と来訪予約。各段階は旧システムから書き出した スプレッドシートをインポートし、この順番が固定である理由も説明します。</w:t>
+        <w:t xml:space="preserve">既存のワークプレイスを持ち込む順番 — 建物、次にルームとデスク、次にユーザー、最後に予約と来訪予約。各段階は旧システムから書き出したスプレッドシートをインポートし、この順番が固定である理由も説明します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzzbtwiowcwt0odyoxrj89">
+      <w:hyperlink w:history="1" r:id="rIdxpgsudce1ilcr1elooehf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/system/move-to-offision-from-another-system/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision のほとんどのものはスプレッドシートから作れます — リソース、
 ユーザー、予約、来訪予約。だから移行はデータ案件ではありません: 離れる
 システムから一覧を書き出し、Excel で列を整え、ここにインポートするだけ
 です。大事なのは</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -203,92 +203,92 @@
       <w:r>
         <w:t xml:space="preserve">出せるものを何でも — ルーム一覧、名簿、これからの予約、来訪予定。列は
 Offision のテンプレートと一致しませんが、それで構いません: 以下の各
 インポートでまず Offision 自身のテンプレートをダウンロードし、旧システム
 の列を Excel でコピーして移します。そのコピー＆ペーストこそが移行作業の
 実体で、スプレッドシートは誰にでもそれができる場所です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. 建物とフロア</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">他のすべては場所にぶら下がるので、まず建物です — これにはインポートが
 なく、必要もありません: 数件のレコードを一度作るだけです。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzhbbb38kelyeepdjobhij">
+      <w:hyperlink w:history="1" r:id="rIdpb2zyyg3br2pqkridannv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">建物とフロアを追加する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を
 参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. ルームとデスク</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">リソース一覧の</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">インポート</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">（追加の隣）は、テンプレートからその一覧の
 種類のリソースを一括で作成・更新します — 各言語の名前と、ルームなら
 定員も。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgibck102gydkium9h9vzk">
+      <w:hyperlink w:history="1" r:id="rIdttwdbkhc_aesdjz9cuxys">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルームを追加する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照
 してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">そのうえで各ルームに</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">アクセスID</w:t>
@@ -317,126 +317,126 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. ユーザー</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ユーザー一覧の</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">インポート</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">は、1枚のシートから名簿全体を作成・更新
 します —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbu60vmmwedyqwhrfund8z">
+      <w:hyperlink w:history="1" r:id="rIdebo-pamnc6potjkljx1ad">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Offision にユーザーを追加する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。この後のインポートは主催者と招待者をこのメール
 アドレスで指定するので、ユーザーは予約より先に入っていなければ
 なりません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">会社が Microsoft 365 や Google Workspace を使っているなら、インポート
 ではなくディレクトリを接続してください — アカウントは自動で届き、自動で
 更新されます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. 予約</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">旧システムのこれからの予約を書き出し、予約テンプレートに整えて —
 ルームはアクセスIDで、主催者はメールで — カレンダーでインポートします。
 予約ルールはすべてそのまま適用されるので、手作業でも予約できなかった
 ものが黙って入り込むことはありません。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkxjzb40b6o8njebgii3bs">
+      <w:hyperlink w:history="1" r:id="rIdmtrvl57ku8myciqjgstp8">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">スプレッドシートから予約をインポートする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6. 来訪予約</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">来訪予定を書き出し、来訪テンプレートに整えて — 1行に1名、場所は
 インポートIDで、招待者はメールで — 来訪者招待カレンダーでインポート
 します。招待状・承認・バッジは、1件ずつ入力した場合と同じに動きます。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdiguuhk0o-er6rvtatjshz">
+      <w:hyperlink w:history="1" r:id="rIdvm_uycm1_q9dblxro4xzd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">スプレッドシートから来訪予約をインポートする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">7. 確認する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -911,51 +911,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdzzbtwiowcwt0odyoxrj89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/system/move-to-offision-from-another-system/" TargetMode="External"/><Relationship Id="rIdzhbbb38kelyeepdjobhij" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/add-a-building-and-its-floors/" TargetMode="External"/><Relationship Id="rIdgibck102gydkium9h9vzk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/add-a-room/" TargetMode="External"/><Relationship Id="rIdbu60vmmwedyqwhrfund8z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/add-people-to-offision/" TargetMode="External"/><Relationship Id="rIdkxjzb40b6o8njebgii3bs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/import-bookings-from-a-spreadsheet/" TargetMode="External"/><Relationship Id="rIdiguuhk0o-er6rvtatjshz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/import-visits-from-a-spreadsheet/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/72d060b569509aef6fe04f805dfd36380caa2fdf.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdxpgsudce1ilcr1elooehf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/system/move-to-offision-from-another-system/" TargetMode="External"/><Relationship Id="rIdpb2zyyg3br2pqkridannv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/add-a-building-and-its-floors/" TargetMode="External"/><Relationship Id="rIdttwdbkhc_aesdjz9cuxys" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/add-a-room/" TargetMode="External"/><Relationship Id="rIdebo-pamnc6potjkljx1ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/add-people-to-offision/" TargetMode="External"/><Relationship Id="rIdmtrvl57ku8myciqjgstp8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/import-bookings-from-a-spreadsheet/" TargetMode="External"/><Relationship Id="rIdvm_uycm1_q9dblxro4xzd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/import-visits-from-a-spreadsheet/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/72d060b569509aef6fe04f805dfd36380caa2fdf.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>他システムから Offision へ移行する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>