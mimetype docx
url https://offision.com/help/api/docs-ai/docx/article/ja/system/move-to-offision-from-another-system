--- v1 (2026-10-03)
+++ v2 (2026-10-24)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxpgsudce1ilcr1elooehf">
+      <w:hyperlink w:history="1" r:id="rIdkwajcdbh7mcigq344sqgl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/system/move-to-offision-from-another-system/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision のほとんどのものはスプレッドシートから作れます — リソース、
 ユーザー、予約、来訪予約。だから移行はデータ案件ではありません: 離れる
 システムから一覧を書き出し、Excel で列を整え、ここにインポートするだけ
 です。大事なのは</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -203,92 +203,92 @@
       <w:r>
         <w:t xml:space="preserve">出せるものを何でも — ルーム一覧、名簿、これからの予約、来訪予定。列は
 Offision のテンプレートと一致しませんが、それで構いません: 以下の各
 インポートでまず Offision 自身のテンプレートをダウンロードし、旧システム
 の列を Excel でコピーして移します。そのコピー＆ペーストこそが移行作業の
 実体で、スプレッドシートは誰にでもそれができる場所です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. 建物とフロア</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">他のすべては場所にぶら下がるので、まず建物です — これにはインポートが
 なく、必要もありません: 数件のレコードを一度作るだけです。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpb2zyyg3br2pqkridannv">
+      <w:hyperlink w:history="1" r:id="rIdgmrjoo8r8a7gbv9pi21nv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">建物とフロアを追加する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を
 参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. ルームとデスク</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">リソース一覧の</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">インポート</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">（追加の隣）は、テンプレートからその一覧の
 種類のリソースを一括で作成・更新します — 各言語の名前と、ルームなら
 定員も。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdttwdbkhc_aesdjz9cuxys">
+      <w:hyperlink w:history="1" r:id="rIds7hb-gpcom73trqcckrfo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルームを追加する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照
 してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">そのうえで各ルームに</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">アクセスID</w:t>
@@ -317,126 +317,126 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. ユーザー</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ユーザー一覧の</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">インポート</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">は、1枚のシートから名簿全体を作成・更新
 します —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdebo-pamnc6potjkljx1ad">
+      <w:hyperlink w:history="1" r:id="rIdfgbhrye2uhf55xhp1uffd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Offision にユーザーを追加する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。この後のインポートは主催者と招待者をこのメール
 アドレスで指定するので、ユーザーは予約より先に入っていなければ
 なりません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">会社が Microsoft 365 や Google Workspace を使っているなら、インポート
 ではなくディレクトリを接続してください — アカウントは自動で届き、自動で
 更新されます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. 予約</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">旧システムのこれからの予約を書き出し、予約テンプレートに整えて —
 ルームはアクセスIDで、主催者はメールで — カレンダーでインポートします。
 予約ルールはすべてそのまま適用されるので、手作業でも予約できなかった
 ものが黙って入り込むことはありません。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmtrvl57ku8myciqjgstp8">
+      <w:hyperlink w:history="1" r:id="rId2hqoz_ckzchvb7q2nf9yq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">スプレッドシートから予約をインポートする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6. 来訪予約</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">来訪予定を書き出し、来訪テンプレートに整えて — 1行に1名、場所は
 インポートIDで、招待者はメールで — 来訪者招待カレンダーでインポート
 します。招待状・承認・バッジは、1件ずつ入力した場合と同じに動きます。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvm_uycm1_q9dblxro4xzd">
+      <w:hyperlink w:history="1" r:id="rIdtay4ruogh7mrzdlfgfdhx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">スプレッドシートから来訪予約をインポートする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">7. 確認する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -911,51 +911,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdxpgsudce1ilcr1elooehf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/system/move-to-offision-from-another-system/" TargetMode="External"/><Relationship Id="rIdpb2zyyg3br2pqkridannv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/add-a-building-and-its-floors/" TargetMode="External"/><Relationship Id="rIdttwdbkhc_aesdjz9cuxys" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/add-a-room/" TargetMode="External"/><Relationship Id="rIdebo-pamnc6potjkljx1ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/add-people-to-offision/" TargetMode="External"/><Relationship Id="rIdmtrvl57ku8myciqjgstp8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/import-bookings-from-a-spreadsheet/" TargetMode="External"/><Relationship Id="rIdvm_uycm1_q9dblxro4xzd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/import-visits-from-a-spreadsheet/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/72d060b569509aef6fe04f805dfd36380caa2fdf.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdkwajcdbh7mcigq344sqgl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/system/move-to-offision-from-another-system/" TargetMode="External"/><Relationship Id="rIdgmrjoo8r8a7gbv9pi21nv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/add-a-building-and-its-floors/" TargetMode="External"/><Relationship Id="rIds7hb-gpcom73trqcckrfo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/add-a-room/" TargetMode="External"/><Relationship Id="rIdfgbhrye2uhf55xhp1uffd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/add-people-to-offision/" TargetMode="External"/><Relationship Id="rId2hqoz_ckzchvb7q2nf9yq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/import-bookings-from-a-spreadsheet/" TargetMode="External"/><Relationship Id="rIdtay4ruogh7mrzdlfgfdhx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/import-visits-from-a-spreadsheet/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5b65d53a1ea7abb8069b75e93264fd81d5491e46.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>他システムから Offision へ移行する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>