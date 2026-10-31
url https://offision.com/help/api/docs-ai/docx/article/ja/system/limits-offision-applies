--- v0 (2026-10-10)
+++ v1 (2026-10-31)
@@ -26,131 +26,130 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision の制限と、それぞれに達したときの表示</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">管理者やユーザーが行き当たる可能性のあるすべての制限：テナントが送信できるメールの数、招待・パスワードリセット・サインインコードを再送できる頻度、ユーザーのメールアドレスを変更できる頻度、リクエストのレート制限、サインインのロック、無料プランの1日あたりの上限、ゲスト予約、来訪者コードの再送、エクスポートのサイズ。それぞれの表示メッセージも記載します。</w:t>
+        <w:t xml:space="preserve">管理者やユーザーが行き当たる可能性のあるすべての制限：テナントが送信できるメールの数、招待・パスワードリセット・サインインコードを再送できる頻度、ユーザーのメールアドレスを変更できる頻度、リクエストのレート制限、サインインのロック、無料プランの1日あたりの上限、ゲスト予約、来訪者コードの再送、エクスポートのサイズ、繰り返し予約ポリシーの上限。それぞれの表示メッセージも記載します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-10-06</w:t>
+        <w:t xml:space="preserve">2026-10-23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdedppxbmmj1gt-tfeojyof">
+      <w:hyperlink w:history="1" r:id="rIdafjopi-dwznvuo6gv3p1t">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/system/limits-offision-applies/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → system-account/email-settings (メール設定)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision は、速く繰り返されると誰かに害を与えうる操作に上限を設けています。他人の受信箱に
-届くメール、パスワードの総当たり、大量のリクエストなどです。以下の制限はすべて</w:t>
+届くメール、パスワードの総当たり、大量のリクエストなどです。メールとリクエストの制限は</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ローリング</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
-期間で数えます。「24時間」は午前0時からではなく、今から遡った24時間です。制限に達しても何かが
-削除されることはなく、次の操作を待たせるだけです。</w:t>
+期間で数えます。「24時間」は午前0時からではなく、今から遡った24時間です。これらは次の操作を待たせますが、以下の予約ポリシーの制限ではリクエストが拒否される場合があります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ライセンス数や、ルーム予約・来訪者の月間上限は別の種類の制限です。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-dvvuhhy4uvpct6wpy29h">
+      <w:hyperlink w:history="1" r:id="rIdn-rey3_5jbpwsbkxdqiue">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ライセンスが何をカバーし、どこで確認できるか</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">メール</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision が送るメールはすべて数に含まれます。招待、パスワードリセット、予約・来訪者・イベントの通知、
@@ -1064,51 +1063,51 @@
         <w:t xml:space="preserve">メールサーバーが拒否</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">の3種類です。サーバーでの受付は受信トレイへの到達を保証しません。保留した記録には</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">保留理由</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">が表示され、後から自動送信されません。拒否された記録には</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">失敗理由</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">が表示されます。フィルター、宛先、送信日時の確認は</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdaadsbnwld6f_i5c4_lg-o">
+      <w:hyperlink w:history="1" r:id="rId3kb4zfwot2izvcbi_nrhm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">メールサーバーに引き渡したメールを確認する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">リクエスト</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
@@ -1492,51 +1491,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1483"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">ロックまでのパスワード誤入力回数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5560"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">管理者が設定（未設定ならオフ）。</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdukgkfiviyooqmw12j6fnt">
+            <w:hyperlink w:history="1" r:id="rIddzhjq2fdzz6tnf3lmmay8">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">パスワードポリシー</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">を参照</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2317"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">ポリシーで決めた分数だけアカウントがロックされます</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -1662,346 +1661,712 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2317"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">新しいリセットメールを依頼します</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">その他の制限</w:t>
+        <w:t xml:space="preserve">繰り返し予約</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">4.6.4 から利用できる、管理者がリソースポリシーで指定する任意の制限です。設定するまでオフです。超過時は待機させず予約リクエストを拒否し、設定を変えても既存の予約は削除しません。</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdd4qgel2b8jabgrkum6ouu">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">繰り返し上限の設定</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
           <w:left w:type="dxa" w:w="120"/>
           <w:bottom w:type="dxa" w:w="80"/>
           <w:right w:type="dxa" w:w="120"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1530"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2430"/>
+        <w:gridCol w:w="1100"/>
+        <w:gridCol w:w="2011"/>
+        <w:gridCol w:w="2496"/>
+        <w:gridCol w:w="4160"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1530"/>
+            <w:tcW w:type="dxa" w:w="1100"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">分野</w:t>
-[...5 lines deleted...]
-            <w:tcW w:type="dxa" w:w="5400"/>
+              <w:t xml:space="preserve">制限</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2011"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">制限</w:t>
-[...5 lines deleted...]
-            <w:tcW w:type="dxa" w:w="2430"/>
+              <w:t xml:space="preserve">値</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2496"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">表示</w:t>
+              <w:t xml:space="preserve">数える単位</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4160"/>
+            <w:shd w:fill="F5F5F7" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">表示される内容</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1530"/>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">24時間の期間に空きができるまで操作が拒否されます</w:t>
+            <w:tcW w:type="dxa" w:w="1100"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">繰り返し期間</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2011"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">適用ポリシーで指定した正の整数の暦日数。有効にするまでオフ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2496"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">現在のシリーズの開始から実際の最終回の終了まで。予約のタイムゾーンを使用</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4160"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">[リソース]：繰り返し予約の期間は [日数] 日以内にしてください。</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> 終了指定がない場合は </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">[リソース]：繰り返し予約の終了日または回数を指定してください。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1530"/>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">リクエストが多すぎます</w:t>
+            <w:tcW w:type="dxa" w:w="1100"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">各繰り返し予約の長さ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2011"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">適用ポリシーで指定した正の整数の分数。有効にするまでオフ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2496"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">個別編集した回を含む各回。通常の時間制限も適用</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4160"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">[リソース]：各繰り返し予約は [分数] 分以内にしてください。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">その他の制限</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="dxa" w:w="9360"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:type="dxa" w:w="80"/>
+          <w:left w:type="dxa" w:w="120"/>
+          <w:bottom w:type="dxa" w:w="80"/>
+          <w:right w:type="dxa" w:w="120"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1279"/>
+        <w:gridCol w:w="4040"/>
+        <w:gridCol w:w="4040"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1279"/>
+            <w:shd w:fill="F5F5F7" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">分野</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4040"/>
+            <w:shd w:fill="F5F5F7" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">制限</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4040"/>
+            <w:shd w:fill="F5F5F7" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">表示</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1530"/>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">新しいコードは送られず、最後のコードが引き続き使えます</w:t>
+            <w:tcW w:type="dxa" w:w="1279"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">管理者が提供する公開予約の添付ファイル</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4040"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">PDF・JPEG・PNG。1ファイル10 MB、各ページの各リソースに10件まで</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4040"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">件数上限で追加が無効になります。不対応または大きすぎるファイルには**アップロードできません。10 MB以下のPDF、JPEG、PNGをご使用ください。**と表示します。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1530"/>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">新しいコードは送られません</w:t>
+            <w:tcW w:type="dxa" w:w="1279"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">ページエディターの公開予約タイプ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4040"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">1ページに100タイプ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4040"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">上限では</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">公開予約タイプを追加</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">が無効になります。既存のタイプは編集できます</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1530"/>
+            <w:tcW w:type="dxa" w:w="1279"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">無料サブスクリプションの1日の操作</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4040"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">予約、来訪、サービスリクエスト、チケット、荷物、イベント、お知らせ、投票、ワークフロー、新規ユーザーにそれぞれ、サブスクリプションで決まる1日の上限があります</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4040"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">24時間の期間に空きができるまで操作が拒否されます</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1279"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">ゲスト予約ページ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4040"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">ネットワークアドレスごとに1時間60件、ページごとに1日2,000件。ゲストが提出する支払い証明は1件5 MBまで</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4040"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">リクエストが多すぎます</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1279"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">ゲスト予約のメールコード</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4040"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">アドレスごとに1分1件、1時間5件</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4040"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">新しいコードは送られず、最後のコードが引き続き使えます</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1279"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">来訪者チェックインコードの再送</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4040"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">来訪者パスごとに24時間3件、1分に1件まで</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4040"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">新しいコードは送られません</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1279"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">ログや一覧のエクスポート</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5400"/>
+            <w:tcW w:type="dxa" w:w="4040"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">1回のエクスポートで50,000行</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2430"/>
+            <w:tcW w:type="dxa" w:w="4040"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">期間や絞り込みを狭めて再度エクスポートします</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -2449,51 +2814,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdedppxbmmj1gt-tfeojyof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/system/limits-offision-applies/" TargetMode="External"/><Relationship Id="rId-dvvuhhy4uvpct6wpy29h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-your-licence-covers/" TargetMode="External"/><Relationship Id="rIdaadsbnwld6f_i5c4_lg-o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-which-emails-were-handed-over/" TargetMode="External"/><Relationship Id="rIdukgkfiviyooqmw12j6fnt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/password-policy-reference/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdafjopi-dwznvuo6gv3p1t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/system/limits-offision-applies/" TargetMode="External"/><Relationship Id="rIdn-rey3_5jbpwsbkxdqiue" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-your-licence-covers/" TargetMode="External"/><Relationship Id="rId3kb4zfwot2izvcbi_nrhm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-which-emails-were-handed-over/" TargetMode="External"/><Relationship Id="rIddzhjq2fdzz6tnf3lmmay8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/password-policy-reference/" TargetMode="External"/><Relationship Id="rIdd4qgel2b8jabgrkum6ouu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/allow-all-day-recurring-and-cross-day-bookings/#recurring-limits" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Offision の制限と、それぞれに達したときの表示</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>