--- v0 (2026-09-24)
+++ v1 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbxl0zmosna9xhl_9e9qmi">
+      <w:hyperlink w:history="1" r:id="rId4pehibdmahr70eptrhihx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/system/give-your-staff-a-manual/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">いま読んでいるこのマニュアルが、社員向けのマニュアルです。ルームを予約する、チェックイン
 する、来訪者を招待する、出退勤を打刻する — 社員が Offision で行うことは、英語・日本語・
 繁体字ですでに書かれており、誰も保守しなくても製品に追従します。つまり作業はマニュアルを
 書くことではなく、どう渡すかを選ぶことです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
@@ -201,105 +201,105 @@
         <w:t xml:space="preserve">offision.com/help</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> にあります。アカウントは不要で、スマートフォンでも開け、
 そして常に最新です — 自分で書いた文書には決してできないことです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">サイト全体ではなく、社員が実際に使う 3〜4 ページを送ってください。リンクが 4 本入った
 案内メールのほうが、誰も開かない 60 ページの添付より届きます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdj-bfxvo0qvdicqtvjwpvw">
+      <w:hyperlink w:history="1" r:id="rIds8rsw5zfmj0ipmn4vxe3r">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルームを予約する</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdgaf4d3cwzfjxf7ef5jx1e">
+      <w:hyperlink w:history="1" r:id="rIdqc_anlgqvjg-lpgir8chz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Outlook に Offision を追加する</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdcbm4gequnek05duw52yo2">
+      <w:hyperlink w:history="1" r:id="rIdo95abyr2ot4eyvvt81zcs">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ステッカーを読み取ってチェックイン・チェックアウトする</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rId2fxpbghl-jyifjga2sy7r">
+      <w:hyperlink w:history="1" r:id="rIdfjirpwcmjj2sbvowbvkrd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">出勤・退勤を打刻する</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">リンクは 1 本で全員に使えます。サイトヘッダーの言語切り替えは、いま読んでいるページに
 とどまったまま言語だけを変えるので、日本語で読みたい人は一度切り替えればそのままです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. 質問してマニュアルをつくる</w:t>
       </w:r>
     </w:p>
@@ -1148,51 +1148,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdbxl0zmosna9xhl_9e9qmi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/system/give-your-staff-a-manual/" TargetMode="External"/><Relationship Id="rIdj-bfxvo0qvdicqtvjwpvw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/make-a-booking/" TargetMode="External"/><Relationship Id="rIdgaf4d3cwzfjxf7ef5jx1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/add-offision-to-outlook/" TargetMode="External"/><Relationship Id="rIdcbm4gequnek05duw52yo2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/check-in-and-out-by-scanning-a-sticker/" TargetMode="External"/><Relationship Id="rId2fxpbghl-jyifjga2sy7r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/clock-in-and-out/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fd3dfb8ed107ba5d47e9d758687e25c1e4b2f33c.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/37f6455390dc404c4d162a9a7a9b9f036e859cfb.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId4pehibdmahr70eptrhihx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/system/give-your-staff-a-manual/" TargetMode="External"/><Relationship Id="rIds8rsw5zfmj0ipmn4vxe3r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/make-a-booking/" TargetMode="External"/><Relationship Id="rIdqc_anlgqvjg-lpgir8chz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/add-offision-to-outlook/" TargetMode="External"/><Relationship Id="rIdo95abyr2ot4eyvvt81zcs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/check-in-and-out-by-scanning-a-sticker/" TargetMode="External"/><Relationship Id="rIdfjirpwcmjj2sbvowbvkrd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/clock-in-and-out/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8977d301538fb45a88fe78f1fcb31ec2944037f0.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/335050cabf8153b4d19728b421820c64d3ede296.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>マニュアルを書かずに社員へ渡す</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>