--- v1 (2026-10-18)
+++ v2 (2026-11-08)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4pehibdmahr70eptrhihx">
+      <w:hyperlink w:history="1" r:id="rId9-yevupdj7jti3pcrpmbq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/system/give-your-staff-a-manual/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">いま読んでいるこのマニュアルが、社員向けのマニュアルです。ルームを予約する、チェックイン
 する、来訪者を招待する、出退勤を打刻する — 社員が Offision で行うことは、英語・日本語・
 繁体字ですでに書かれており、誰も保守しなくても製品に追従します。つまり作業はマニュアルを
 書くことではなく、どう渡すかを選ぶことです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
@@ -201,105 +201,105 @@
         <w:t xml:space="preserve">offision.com/help</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> にあります。アカウントは不要で、スマートフォンでも開け、
 そして常に最新です — 自分で書いた文書には決してできないことです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">サイト全体ではなく、社員が実際に使う 3〜4 ページを送ってください。リンクが 4 本入った
 案内メールのほうが、誰も開かない 60 ページの添付より届きます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIds8rsw5zfmj0ipmn4vxe3r">
+      <w:hyperlink w:history="1" r:id="rIdiufl_yyvoaogjz8qh_ruf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルームを予約する</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdqc_anlgqvjg-lpgir8chz">
+      <w:hyperlink w:history="1" r:id="rIds6ikalff4u6xavgccx3a6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Outlook に Offision を追加する</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdo95abyr2ot4eyvvt81zcs">
+      <w:hyperlink w:history="1" r:id="rIdegbke2ln7iqwrnvtgmzzv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ステッカーを読み取ってチェックイン・チェックアウトする</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdfjirpwcmjj2sbvowbvkrd">
+      <w:hyperlink w:history="1" r:id="rIdj21inyi6ot_vfglhzvr5j">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">出勤・退勤を打刻する</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">リンクは 1 本で全員に使えます。サイトヘッダーの言語切り替えは、いま読んでいるページに
 とどまったまま言語だけを変えるので、日本語で読みたい人は一度切り替えればそのままです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. 質問してマニュアルをつくる</w:t>
       </w:r>
     </w:p>
@@ -1148,51 +1148,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId4pehibdmahr70eptrhihx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/system/give-your-staff-a-manual/" TargetMode="External"/><Relationship Id="rIds8rsw5zfmj0ipmn4vxe3r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/make-a-booking/" TargetMode="External"/><Relationship Id="rIdqc_anlgqvjg-lpgir8chz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/add-offision-to-outlook/" TargetMode="External"/><Relationship Id="rIdo95abyr2ot4eyvvt81zcs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/check-in-and-out-by-scanning-a-sticker/" TargetMode="External"/><Relationship Id="rIdfjirpwcmjj2sbvowbvkrd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/clock-in-and-out/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8977d301538fb45a88fe78f1fcb31ec2944037f0.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/335050cabf8153b4d19728b421820c64d3ede296.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId9-yevupdj7jti3pcrpmbq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/system/give-your-staff-a-manual/" TargetMode="External"/><Relationship Id="rIdiufl_yyvoaogjz8qh_ruf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/make-a-booking/" TargetMode="External"/><Relationship Id="rIds6ikalff4u6xavgccx3a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/add-offision-to-outlook/" TargetMode="External"/><Relationship Id="rIdegbke2ln7iqwrnvtgmzzv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/check-in-and-out-by-scanning-a-sticker/" TargetMode="External"/><Relationship Id="rIdj21inyi6ot_vfglhzvr5j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/clock-in-and-out/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8977d301538fb45a88fe78f1fcb31ec2944037f0.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/335050cabf8153b4d19728b421820c64d3ede296.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>マニュアルを書かずに社員へ渡す</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>