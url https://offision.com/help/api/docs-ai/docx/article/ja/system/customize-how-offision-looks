--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offisionの見た目を決める場所</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">UIカスタマイズは、動作ではなく見た目を変える唯一のモジュールです。 これまで各所に散らばっていたロゴ、カレンダーの形、平面図のラベルを一箇所にまとめています。</w:t>
+        <w:t xml:space="preserve">UIカスタマイズは、動作ではなく見た目を変える唯一のモジュールです。これまで各所に散らばっていたロゴ、カレンダーの形、平面図のラベルを一箇所にまとめています。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-01</w:t>
+        <w:t xml:space="preserve">2026-09-21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrhg7eeh8bgj4a-y9eynlp">
+      <w:hyperlink w:history="1" r:id="rIdmv1kq_dyqllzsmk-2pveu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/system/customize-how-offision-looks/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">UIカスタマイズ</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">が答えるのは一つの問いだけです。「これはどう見えるべきか」。
 Offisionがどう動くか — 誰が予約できるか、訪問がどれだけ続くか、メールに何が書かれるか
@@ -221,52 +221,52 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">一覧は7ページの並びで、その下に区切り線、さらにもう1ページが続きます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ホームページ</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> — サインイン後に最初に目に入るロゴと、利用者が自分のホーム画面を
-どこまで並べ替えてよいか。</w:t>
+        <w:t xml:space="preserve"> — サインイン後に最初に目に入るロゴ、利用者が自分のホーム画面を
+どこまで並べ替えてよいか、そしてフロア図をそもそも載せるかどうか。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ログインページ</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — サインイン前のロゴ、パスワード欄を出すかどうか、案内文。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
@@ -393,472 +393,472 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">各ページの役割</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
           <w:left w:type="dxa" w:w="120"/>
           <w:bottom w:type="dxa" w:w="80"/>
           <w:right w:type="dxa" w:w="120"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1186"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="1450"/>
+        <w:gridCol w:w="1100"/>
+        <w:gridCol w:w="7020"/>
+        <w:gridCol w:w="1287"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1186"/>
+            <w:tcW w:type="dxa" w:w="1100"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">ページ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="6723"/>
+            <w:tcW w:type="dxa" w:w="7020"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">変えるもの</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1450"/>
+            <w:tcW w:type="dxa" w:w="1287"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">気づく人</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1186"/>
+            <w:tcW w:type="dxa" w:w="1100"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">ホームページ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="6723"/>
-[...12 lines deleted...]
-            <w:tcW w:type="dxa" w:w="1450"/>
+            <w:tcW w:type="dxa" w:w="7020"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">ホームのロゴ（ライト／ダーク）、レイアウトを自分で変えてよいかの3つのスイッチ、そしてタイムラインの横にフロア図を出すかどうか</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1287"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">サインイン後の全員</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1186"/>
+            <w:tcW w:type="dxa" w:w="1100"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">ログインページ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="6723"/>
+            <w:tcW w:type="dxa" w:w="7020"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">ログインのロゴ（ライト／ダーク）、ローカルログインの非表示、案内文</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1450"/>
+            <w:tcW w:type="dxa" w:w="1287"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">サインイン前の全員</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1186"/>
+            <w:tcW w:type="dxa" w:w="1100"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">リソースカレンダー</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="6723"/>
+            <w:tcW w:type="dxa" w:w="7020"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">列幅、行の高さ、予約カードの色と表示項目、目的ごとの上書き</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1450"/>
+            <w:tcW w:type="dxa" w:w="1287"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">ポータルから予約する人</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1186"/>
+            <w:tcW w:type="dxa" w:w="1100"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">日程表</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="6723"/>
+            <w:tcW w:type="dxa" w:w="7020"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">ステッカーの</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">オンラインミーティングに変更</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">と</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">会議室の予約のみキャンセル</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1450"/>
+            <w:tcW w:type="dxa" w:w="1287"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">予約を取り消す人</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1186"/>
+            <w:tcW w:type="dxa" w:w="1100"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">利用者予約フォーム</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="6723"/>
-[...12 lines deleted...]
-            <w:tcW w:type="dxa" w:w="1450"/>
+            <w:tcW w:type="dxa" w:w="7020"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">リソースの説明を選択欄の下に出すか、控えめに出すか、注意事項として出すか。予約をシリーズにできるかどうかも</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1287"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">ポータルから予約する人</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1186"/>
+            <w:tcW w:type="dxa" w:w="1100"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">平面図</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="6723"/>
+            <w:tcW w:type="dxa" w:w="7020"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">リソース種別ごとのラベル表示モード</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1450"/>
+            <w:tcW w:type="dxa" w:w="1287"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">地図を開く人</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1186"/>
+            <w:tcW w:type="dxa" w:w="1100"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">その他</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="6723"/>
+            <w:tcW w:type="dxa" w:w="7020"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">リソースの既定の並び順、予約フォームのオートコンプリートの言語</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1450"/>
+            <w:tcW w:type="dxa" w:w="1287"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">予約する人</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1186"/>
+            <w:tcW w:type="dxa" w:w="1100"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">管理カレンダー</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="6723"/>
-[...12 lines deleted...]
-            <w:tcW w:type="dxa" w:w="1450"/>
+            <w:tcW w:type="dxa" w:w="7020"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">列幅、行の高さ、ブロックの色と表示項目、コンソール側のキャンセル項目、その予約フォームのリソースの説明とシリーズの上限</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1287"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">管理者</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ここで決まらないこと2つ</w:t>
       </w:r>
     </w:p>
@@ -883,51 +883,51 @@
 モジュールの仕事です。UIカスタマイズは、すでにあるものをどう描くかだけを決めます。
 上書きのない目的は既定のカードをそのまま使います。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">利用者自身の選択を上書きしません。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ライト／ダーク、言語、時刻表示は読み手のもの
 です —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddokluwzsb-rvs9huxxnnk">
+      <w:hyperlink w:history="1" r:id="rIdcjpy7z_wnfdtwzz5emgam">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">言語・テーマ・時刻表示を変更する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を
 参照してください。ライトとダークの両方のロゴを用意することが、その選択に逆らわずに
 従う方法です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ルート権限が必要なモジュールです:</w:t>
       </w:r>
       <w:r>
@@ -1371,51 +1371,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdrhg7eeh8bgj4a-y9eynlp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/system/customize-how-offision-looks/" TargetMode="External"/><Relationship Id="rIddokluwzsb-rvs9huxxnnk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/user-guide/change-your-language-theme-and-time-format/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6c26cf5f4e277f0a1b3715192538f5a950368824.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdmv1kq_dyqllzsmk-2pveu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/system/customize-how-offision-looks/" TargetMode="External"/><Relationship Id="rIdcjpy7z_wnfdtwzz5emgam" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/user-guide/change-your-language-theme-and-time-format/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6c26cf5f4e277f0a1b3715192538f5a950368824.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Offisionの見た目を決める場所</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>