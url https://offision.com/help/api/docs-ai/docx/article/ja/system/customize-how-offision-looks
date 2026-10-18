--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -26,87 +26,95 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offisionの見た目を決める場所</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">UIカスタマイズは、動作ではなく見た目を変える唯一のモジュールです。これまで各所に散らばっていたロゴ、カレンダーの形、平面図のラベルを一箇所にまとめています。</w:t>
+        <w:t xml:space="preserve">[Map family: shared] UIカスタマイズは、動作ではなく見た目を変える唯一のモジュールです。これまで各所に散らばっていたロゴ、カレンダーの形、平面図のラベルを一箇所にまとめています。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-21</w:t>
+        <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmv1kq_dyqllzsmk-2pveu">
+      <w:hyperlink w:history="1" r:id="rIdbpr9xhe8yc8f_yi26u2lc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/system/customize-how-offision-looks/</w:t>
         </w:r>
       </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Map family: shared</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">UIカスタマイズ</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">が答えるのは一つの問いだけです。「これはどう見えるべきか」。
 Offisionがどう動くか — 誰が予約できるか、訪問がどれだけ続くか、メールに何が書かれるか
 — は各モジュールの設定ページに残り、特定のルームや目的だけの例外はそのルームや目的の側に
 残ります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">この線引きは覚えておく価値があります。ある設定が以前と違う場所にあるのは、これが理由
@@ -883,51 +891,51 @@
 モジュールの仕事です。UIカスタマイズは、すでにあるものをどう描くかだけを決めます。
 上書きのない目的は既定のカードをそのまま使います。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">利用者自身の選択を上書きしません。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ライト／ダーク、言語、時刻表示は読み手のもの
 です —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcjpy7z_wnfdtwzz5emgam">
+      <w:hyperlink w:history="1" r:id="rIdy49dhtwf1mp9zwx-tc3gs">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">言語・テーマ・時刻表示を変更する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を
 参照してください。ライトとダークの両方のロゴを用意することが、その選択に逆らわずに
 従う方法です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ルート権限が必要なモジュールです:</w:t>
       </w:r>
       <w:r>
@@ -1371,51 +1379,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdmv1kq_dyqllzsmk-2pveu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/system/customize-how-offision-looks/" TargetMode="External"/><Relationship Id="rIdcjpy7z_wnfdtwzz5emgam" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/user-guide/change-your-language-theme-and-time-format/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6c26cf5f4e277f0a1b3715192538f5a950368824.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdbpr9xhe8yc8f_yi26u2lc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/system/customize-how-offision-looks/" TargetMode="External"/><Relationship Id="rIdy49dhtwf1mp9zwx-tc3gs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/user-guide/change-your-language-theme-and-time-format/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dfc986ed0684c4ec17db586f59bb473b9d6118fa.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Offisionの見た目を決める場所</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>