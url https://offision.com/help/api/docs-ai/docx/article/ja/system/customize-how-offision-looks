--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbpr9xhe8yc8f_yi26u2lc">
+      <w:hyperlink w:history="1" r:id="rIdr2t8kxvqb-yrs9iu4lfxa">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/system/customize-how-offision-looks/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Map family: shared</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -891,51 +891,51 @@
 モジュールの仕事です。UIカスタマイズは、すでにあるものをどう描くかだけを決めます。
 上書きのない目的は既定のカードをそのまま使います。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">利用者自身の選択を上書きしません。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ライト／ダーク、言語、時刻表示は読み手のもの
 です —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdy49dhtwf1mp9zwx-tc3gs">
+      <w:hyperlink w:history="1" r:id="rIdukzuwrjizn1pki4gf_uwq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">言語・テーマ・時刻表示を変更する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を
 参照してください。ライトとダークの両方のロゴを用意することが、その選択に逆らわずに
 従う方法です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ルート権限が必要なモジュールです:</w:t>
       </w:r>
       <w:r>
@@ -1379,51 +1379,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdbpr9xhe8yc8f_yi26u2lc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/system/customize-how-offision-looks/" TargetMode="External"/><Relationship Id="rIdy49dhtwf1mp9zwx-tc3gs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/user-guide/change-your-language-theme-and-time-format/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dfc986ed0684c4ec17db586f59bb473b9d6118fa.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdr2t8kxvqb-yrs9iu4lfxa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/system/customize-how-offision-looks/" TargetMode="External"/><Relationship Id="rIdukzuwrjizn1pki4gf_uwq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/user-guide/change-your-language-theme-and-time-format/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dfc986ed0684c4ec17db586f59bb473b9d6118fa.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Offisionの見た目を決める場所</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>