--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">会社で使う言語を選ぶ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Offision を表示できる言語にチェックを入れ、正しい順に並べます。先頭の言語が全員の フォールバックです。所要 5 分ほどで、コンソール、アプリ、パネル、送信メールに一度に 反映されます。</w:t>
+        <w:t xml:space="preserve">Offision を表示できる言語にチェックを入れ、正しい順に並べます。先頭の言語が全員のフォールバックです。所要 5 分ほどで、コンソール、アプリ、パネル、送信メールに一度に反映されます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwskl2iijotoasnpu-6kp6">
+      <w:hyperlink w:history="1" r:id="rIdkoofgru_bt7hl4kaxunyy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/system/choose-the-languages-your-company-offers/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">はじめる前に:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 システム設定を開けるアカウントが必要です。この一覧にない言語は誰も選べません。ひとりで
@@ -531,52 +531,63 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">設定</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> の中の </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">言語</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> の行に、チェックを入れた
 言語だけが並んでいるはずです。3 つ以下ならメニューではなくボタンで並びます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">パネルやボードは即座にではなく次の更新時に反映されるので、メニューが古いままでも 1 分
-ほど待ってから不具合と判断してください。</w:t>
+        <w:t xml:space="preserve">パネルやボードには約 1 秒で反映されます。</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdnz9smweaemxpkyygi7sak">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">変更があった瞬間にパネルや画面は更新される</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">
+を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">利用者に表示される言語</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision はまずアカウントを見て、誰もサインインしていないときだけブラウザーを見ます。
 そしてどちらの答えも、有効にした言語でなければ一覧の先頭に落ちます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
@@ -717,51 +728,51 @@
         <w:t xml:space="preserve">自社で入力した言葉は翻訳されません。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 会議室、フロア、建物、来訪目的の名称は有効な言語
 ごとに 1 つずつ持ち、空欄なら英語に落ちます。日本語の名称を入れずに日本語だけ有効にすると、
 画面は日本語なのに部屋名だけ英語という状態になります。言語を有効にするとは、その言語で
 自社のコンテンツを書くという約束です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">管理者が個人の言語を決めることはできません。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ユーザーのフォームに言語の項目はなく、
 各自が
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5z4vwibbgsyb8aafcfifs">
+      <w:hyperlink w:history="1" r:id="rIdujdbxsyvjmdaj1eybkbip">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">自分の設定パネル</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 で選びます。誰かが違う言語のまま困っているときも、変えるのは本人です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">パネルやボードはさらに絞り込めます。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> パネル設定には </w:t>
@@ -1251,51 +1262,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdwskl2iijotoasnpu-6kp6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/system/choose-the-languages-your-company-offers/" TargetMode="External"/><Relationship Id="rId5z4vwibbgsyb8aafcfifs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/user-guide/change-your-language-theme-and-time-format/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b65576659a7b82b63966b1469b949490f928630b.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3818514fb7b182f3593c136fc6081078e1775ae5.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3773a62c1179d6457ef36fac94de915a7d865c1f.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdkoofgru_bt7hl4kaxunyy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/system/choose-the-languages-your-company-offers/" TargetMode="External"/><Relationship Id="rIdnz9smweaemxpkyygi7sak" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/how-updates-reach-a-screen/" TargetMode="External"/><Relationship Id="rIdujdbxsyvjmdaj1eybkbip" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/user-guide/change-your-language-theme-and-time-format/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b65576659a7b82b63966b1469b949490f928630b.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3818514fb7b182f3593c136fc6081078e1775ae5.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3773a62c1179d6457ef36fac94de915a7d865c1f.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>会社で使う言語を選ぶ</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>