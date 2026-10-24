--- v1 (2026-10-03)
+++ v2 (2026-10-24)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkoofgru_bt7hl4kaxunyy">
+      <w:hyperlink w:history="1" r:id="rIdkv-_oz6d8ohtoffnpsbrz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/system/choose-the-languages-your-company-offers/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">はじめる前に:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 システム設定を開けるアカウントが必要です。この一覧にない言語は誰も選べません。ひとりで
@@ -533,51 +533,51 @@
         </w:rPr>
         <w:t xml:space="preserve">設定</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> の中の </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">言語</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> の行に、チェックを入れた
 言語だけが並んでいるはずです。3 つ以下ならメニューではなくボタンで並びます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">パネルやボードには約 1 秒で反映されます。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnz9smweaemxpkyygi7sak">
+      <w:hyperlink w:history="1" r:id="rIdkmmkqv4ibqzbvqj8p8fw5">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">変更があった瞬間にパネルや画面は更新される</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">利用者に表示される言語</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -728,51 +728,51 @@
         <w:t xml:space="preserve">自社で入力した言葉は翻訳されません。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 会議室、フロア、建物、来訪目的の名称は有効な言語
 ごとに 1 つずつ持ち、空欄なら英語に落ちます。日本語の名称を入れずに日本語だけ有効にすると、
 画面は日本語なのに部屋名だけ英語という状態になります。言語を有効にするとは、その言語で
 自社のコンテンツを書くという約束です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">管理者が個人の言語を決めることはできません。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ユーザーのフォームに言語の項目はなく、
 各自が
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdujdbxsyvjmdaj1eybkbip">
+      <w:hyperlink w:history="1" r:id="rIduuzz2hrl7edbchcdp1frt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">自分の設定パネル</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 で選びます。誰かが違う言語のまま困っているときも、変えるのは本人です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">パネルやボードはさらに絞り込めます。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> パネル設定には </w:t>
@@ -1262,51 +1262,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdkoofgru_bt7hl4kaxunyy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/system/choose-the-languages-your-company-offers/" TargetMode="External"/><Relationship Id="rIdnz9smweaemxpkyygi7sak" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/how-updates-reach-a-screen/" TargetMode="External"/><Relationship Id="rIdujdbxsyvjmdaj1eybkbip" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/user-guide/change-your-language-theme-and-time-format/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b65576659a7b82b63966b1469b949490f928630b.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3818514fb7b182f3593c136fc6081078e1775ae5.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3773a62c1179d6457ef36fac94de915a7d865c1f.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdkv-_oz6d8ohtoffnpsbrz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/system/choose-the-languages-your-company-offers/" TargetMode="External"/><Relationship Id="rIdkmmkqv4ibqzbvqj8p8fw5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/how-updates-reach-a-screen/" TargetMode="External"/><Relationship Id="rIduuzz2hrl7edbchcdp1frt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/user-guide/change-your-language-theme-and-time-format/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cdc10056e9172f7759ad1a95f5a347ff67ccb467.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/eb8febd3b2c963a4b8802216ec8d55fa50049d17.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e195719d3ab5ae8d9def2a05073463330e009558.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>会社で使う言語を選ぶ</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>