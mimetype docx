--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision のメール文面を変更する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Offision が送信する通知の件名と本文を、送信するそれぞれの言語で自社の言葉に 置き換えます。保存する前にプレビューで確認できます。</w:t>
+        <w:t xml:space="preserve">Offision が送信する通知の件名と本文を、送信するそれぞれの言語で自社の言葉に置き換えます。保存する前にプレビューで確認できます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduwhfpc9han1kiowyfnjt-">
+      <w:hyperlink w:history="1" r:id="rIdzcraw0upxsykqja6g-7_c">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/system/change-the-wording-of-an-offision-email/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">はじめる前に:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 システム設定を開ける権限をもつアカウントが必要です。この画面はルート組織を表示して
@@ -818,51 +818,51 @@
         </w:rPr>
         <w:t xml:space="preserve">基本的なHTMLのみ
 サポートされています。太字、斜体、リンク、改行などの簡単な書式をご使用ください。高度な
 スタイルやスクリプトはメールクライアントで正しく表示されない場合があります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">これはメールの種類ごとの設定です。予約確認に予約ポリシーへのリンクを添えるなど、特定の
 メールに属する内容に適しています。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">すべての</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">メールに載せたい内容は、
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqywimceftx2boxxzgnabh">
+      <w:hyperlink w:history="1" r:id="rIdvt_khskqvodqrzmhgae_o">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">メール設定</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">のフッターを使ってください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6. プレビューを確認して保存する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">入力の手が止まると、少し遅れてプレビューが描き直されます。メール全体を読みながら
@@ -951,124 +951,124 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">メールが送信される言語:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 メールは受信者の言語ではなく、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">会社</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">が設定した言語で送信されます。第2のメール言語も
 設定している場合は、1通のメールに両方の言語が上下に並びます。入力しなかった言語が
 メールから静かに消えるのはこのためです。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4f7kuissbzww9jrn3hpxj">
+      <w:hyperlink w:history="1" r:id="rIdnhbwkj07u2-ef4lcdtv8u">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">会社で使用する言語を選ぶ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">をご覧ください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">この画面で決められないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">メールの見た目</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — ロゴ、背景色、フッターは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmwozxbtuhxlowldohgjzh">
+      <w:hyperlink w:history="1" r:id="rIdput7938f6zv79puaggfy4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">メール設定</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">にあり、すべてのメールに一括で
 適用されます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">送信元</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_ts_r9dud4jom4rrsdqnl">
+      <w:hyperlink w:history="1" r:id="rIdabp3osk1x3lmaxefqembu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">自社のアドレスからメールを送信する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">をご覧ください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1535,51 +1535,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIduwhfpc9han1kiowyfnjt-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/system/change-the-wording-of-an-offision-email/" TargetMode="External"/><Relationship Id="rIdqywimceftx2boxxzgnabh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../put-your-logo-on-offision-emails/" TargetMode="External"/><Relationship Id="rId4f7kuissbzww9jrn3hpxj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-the-languages-your-company-offers/" TargetMode="External"/><Relationship Id="rIdmwozxbtuhxlowldohgjzh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../put-your-logo-on-offision-emails/" TargetMode="External"/><Relationship Id="rId_ts_r9dud4jom4rrsdqnl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../send-email-from-your-own-address/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cc04e0b7d5566d10f33e5d6836dde0353fe4357f.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/755c67fe84908f5377c1ba95c6823beb92f9e477.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0b07304b638776259440e8c73085f1c34c5fcc1d.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2bcc962eed01f97987b39b9f62124112fd200a9a.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdzcraw0upxsykqja6g-7_c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/system/change-the-wording-of-an-offision-email/" TargetMode="External"/><Relationship Id="rIdvt_khskqvodqrzmhgae_o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../put-your-logo-on-offision-emails/" TargetMode="External"/><Relationship Id="rIdnhbwkj07u2-ef4lcdtv8u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-the-languages-your-company-offers/" TargetMode="External"/><Relationship Id="rIdput7938f6zv79puaggfy4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../put-your-logo-on-offision-emails/" TargetMode="External"/><Relationship Id="rIdabp3osk1x3lmaxefqembu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../send-email-from-your-own-address/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cc04e0b7d5566d10f33e5d6836dde0353fe4357f.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/755c67fe84908f5377c1ba95c6823beb92f9e477.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0b07304b638776259440e8c73085f1c34c5fcc1d.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2bcc962eed01f97987b39b9f62124112fd200a9a.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Offision のメール文面を変更する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>