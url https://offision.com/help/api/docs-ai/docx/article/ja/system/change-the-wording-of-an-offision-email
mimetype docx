--- v1 (2026-10-03)
+++ v2 (2026-10-24)
@@ -26,1100 +26,876 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision のメール文面を変更する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Offision が送信する通知の件名と本文を、送信するそれぞれの言語で自社の言葉に置き換えます。保存する前にプレビューで確認できます。</w:t>
+        <w:t xml:space="preserve">同じ編集欄でメールテンプレートを選び、言語とスマートフォン表示を確認します。チェックインとノーショーのリマインダーには予約フィールドと操作ボタンを設定できます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-20</w:t>
+        <w:t xml:space="preserve">2026-10-17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzcraw0upxsykqja6g-7_c">
+      <w:hyperlink w:history="1" r:id="rIdph1rdfik0p9lffswbp7qr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/system/change-the-wording-of-an-offision-email/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="160"/>
-[...68 lines deleted...]
-      <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → system-account/email-template (メールテンプレート)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">画面は3列で構成され、左から右へ進めます。左がメールの一覧、中央がライブプレビュー、
-[...10 lines deleted...]
-        <w:t xml:space="preserve">です。</w:t>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">始める前に:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">
+メールテンプレートの編集権限があるアカウントで、最上位の組織を表示します。送信言語は会社の設定に従います。プレビューの言語を変えても送信言語は変わりません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">2. 変更したいメールを選ぶ</w:t>
+        <w:t xml:space="preserve">1. メールを選んで確認する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">一覧はメールの内容ごとに、</w:t>
-[...92 lines deleted...]
-選択されています。</w:t>
+        <w:t xml:space="preserve">システム設定からメールテンプレートを開きます。</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">テンプレート</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">を検索するかカテゴリから選ぶと、一覧の横にプレビューが表示されます。</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">編集</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">を選ぶと同じ左欄が設定に切り替わり、プレビューはそのまま残ります。戻る矢印で一覧に戻ります。狭い画面では</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">編集</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">または</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">テンプレート</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">と</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">プレビュー</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">を切り替えます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5715000" cy="3476625"/>
+            <wp:extent cx="5715000" cy="4210050"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="email-template-list-ja" descr="内容ごとにグループ分けされたメール一覧と、その右のプレビュー・編集パネル。" title="内容ごとにグループ分けされたメール一覧と、その右のプレビュー・編集パネル。"/>
+            <wp:docPr id="1" name="email-template-list-ja" descr="左欄で検索してメールを選び、横のプレビューで確認します。" title="左欄で検索してメールを選び、横のプレビューで確認します。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5715000" cy="3476625"/>
+                      <a:ext cx="5715000" cy="4210050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">内容ごとにグループ分けされたメール一覧と、その右のプレビュー・編集パネル。</w:t>
+        <w:t xml:space="preserve">左欄で検索してメールを選び、横のプレビューで確認します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">名前の横のドットは、そのテンプレートが変更済みであることを示します（ポインタを
-[...2 lines deleted...]
-変更できません。</w:t>
+        <w:t xml:space="preserve">ようこそ、招待、パスワード再設定、メール認証、サインインコードなどは</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">システムテンプレート</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">です。文言は固定で、確認のみ可能です。以前保存した独自の文言も使われません。</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdbspsg8ssajaajukkmvri3">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">システムの制限</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">を参照してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">2. 件名とメッセージを編集する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">カテゴリ見出しの矢印はこの画面を離れます。そのメールを</w:t>
-[...57 lines deleted...]
-        <w:t xml:space="preserve">中央の列は件名を見出しとして表示するので、送信しなくても編集中の行を確認できます。</w:t>
+        <w:t xml:space="preserve">通常のテンプレートは</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">タイトルプリセット</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">から選ぶか、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">カスタマイズ</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">で</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">カスタムタイトル</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">を入力します。</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">メッセージ</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">の各行もプリセットか</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">カスタムメッセージ</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">を使います。プレビュー上部で編集する言語を選び、会社が送信する各言語を入力してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5715000" cy="4657725"/>
+            <wp:extent cx="5715000" cy="4210050"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="email-template-preview-ja" descr="件名、送信されるタイミングの説明、その下のライブプレビュー。" title="件名、送信されるタイミングの説明、その下のライブプレビュー。"/>
+            <wp:docPr id="1" name="email-template-custom-title-ja" descr="左欄でカスタムタイトルを編集し、横に同じメールを表示します。" title="左欄でカスタムタイトルを編集し、横に同じメールを表示します。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5715000" cy="4657725"/>
+                      <a:ext cx="5715000" cy="4210050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">件名、送信されるタイミングの説明、その下のライブプレビュー。</w:t>
+        <w:t xml:space="preserve">左欄でカスタムタイトルを編集し、横に同じメールを表示します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">タイトルプリセット</w:t>
-[...52 lines deleted...]
-会社で有効にしている言語の入力欄がすべて開きます。</w:t>
+        <w:t xml:space="preserve">追加HTML</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">を開くと、このメールの末尾に内容を追加できます。基本的な書式を使い、スクリプトや高度なスタイルに依存しないでください。全メール共通のフッターは</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIddp3bkccgaau6mca-o7cb0">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">メール設定</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">で設定します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5715000" cy="3924300"/>
+            <wp:extent cx="5715000" cy="4210050"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="email-template-custom-title-ja" descr="プリセットに代わって表示されたカスタムタイトル。" title="プリセットに代わって表示されたカスタムタイトル。"/>
+            <wp:docPr id="1" name="email-template-edit-panel-ja" descr="文言と追加HTMLを同じ編集欄で設定します。" title="文言と追加HTMLを同じ編集欄で設定します。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5715000" cy="3924300"/>
+                      <a:ext cx="5715000" cy="4210050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">プリセットに代わって表示されたカスタムタイトル。</w:t>
+        <w:t xml:space="preserve">文言と追加HTMLを同じ編集欄で設定します。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">通常の文言を元に戻すには最初のプリセットを選びます。</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">破棄</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">は最後の保存後の変更だけを取り消します。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">カスタム文言の言語欄を空にすると、その言語の文言は元に戻らず表示されなくなります。メールは受信者の画面言語ではなく会社のメール言語を使い、第2のメール言語を設定すると両方が1通に入ります。</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdvxuxwynyoemj5601vsson">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">会社の言語設定</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">を確認してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">4. 本文を変更する</w:t>
+        <w:t xml:space="preserve">3. チェックインとノーショーの文面を書く</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">メッセージ</w:t>
-[...24 lines deleted...]
-行数はメールによって異なり、1行のもの、複数行のもの、1行もないものがあります。</w:t>
+        <w:t xml:space="preserve">チェックインリマインダー</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">または</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ノーショーリマインダー</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">の</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">編集</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">を選び、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">自分で書く</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">を有効にします。この2種類では言語別の</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">件名</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">と書式付きの</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">本文</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">を編集できます。</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">フィールド</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">から主催者名、メールアドレス、予約の件名、リソース、予約日時、自動解放までの分数、予約リンクを挿入します。送信時に実際の予約の値が入ります。利用できないフィールドは保存前に削除してください。キャンセルリンクはチェックインリマインダーだけで使えます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">操作はタイトルと同じです。用意された言い回しを使うなら</w:t>
-[...31 lines deleted...]
-自由です。残さなければならない語句はなく、文字数の制限もありません。</w:t>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">予約の概要</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">と</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">予約詳細ボタン</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">の表示を選びます。チェックインリマインダーには</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">予約キャンセルボタン</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">もあります。</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">署名</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">は既定、自分で書く内容、なしから選べます。</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">デフォルトに戻す</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">でリマインダーの内容と構成を戻し、保存して適用します。</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">サンプル予約</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ではルームとデスクの例を切り替えられます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5715000" cy="3924300"/>
+            <wp:extent cx="5715000" cy="4210050"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="email-template-edit-panel-ja" descr="編集できる3つの項目——タイトル、メッセージ、追加HTML。" title="編集できる3つの項目——タイトル、メッセージ、追加HTML。"/>
+            <wp:docPr id="1" name="email-template-reminder-ja" descr="予約フィールド、概要、操作ボタンを選び、リマインダーのサンプルを横で確認します。" title="予約フィールド、概要、操作ボタンを選び、リマインダーのサンプルを横で確認します。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5715000" cy="3924300"/>
+                      <a:ext cx="5715000" cy="4210050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">編集できる3つの項目——タイトル、メッセージ、追加HTML。</w:t>
+        <w:t xml:space="preserve">予約フィールド、概要、操作ボタンを選び、リマインダーのサンプルを横で確認します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...62 lines deleted...]
-      <w:hyperlink w:history="1" r:id="rIdvt_khskqvodqrzmhgae_o">
+        <w:t xml:space="preserve">これは文面と構成の設定です。送信の有無は</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdweptjqgbvw2gifi-qfsyc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">メール設定</w:t>
+          <w:t xml:space="preserve">リマインダー</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve">のフッターを使ってください。</w:t>
+        <w:t xml:space="preserve">で、チェックイン期間と自動解放はリソースの予約ポリシーで設定します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">6. プレビューを確認して保存する</w:t>
+        <w:t xml:space="preserve">4. 確認して保存する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">入力の手が止まると、少し遅れてプレビューが描き直されます。メール全体を読みながら
-[...38 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">編集後にプレビューが更新されます。言語とパソコン／スマートフォン表示を切り替え、読み込み完了を待って確認します。表示はサンプルで、メールは送信されません。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="4210050"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="email-template-preview-ja" descr="プレビュー上部で言語とパソコン／スマートフォン表示を切り替えます。" title="プレビュー上部で言語とパソコン／スマートフォン表示を切り替えます。"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId11" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5715000" cy="4210050"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...4 lines deleted...]
-選ぶと、その行は Offision の標準文面に戻ります。</w:t>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">プレビュー上部で言語とパソコン／スマートフォン表示を切り替えます。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">保存</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">で適用し、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">破棄</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">では戻せません。まだ保存して
-[...48 lines deleted...]
-      <w:hyperlink w:history="1" r:id="rIdnhbwkj07u2-ef4lcdtv8u">
+        <w:t xml:space="preserve">で未保存の変更を取り消します。編集中に画面を離れると、変更の破棄を確認する場合があります。実際の通知を試し、</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdsrlhjxrcdcip63oy6cxuy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">会社で使用する言語を選ぶ</w:t>
+          <w:t xml:space="preserve">メール履歴</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve">をご覧ください。</w:t>
-[...114 lines deleted...]
-影響を受けるテンプレートには画面上に注意が表示されます。</w:t>
+        <w:t xml:space="preserve">と受信トレイを確認してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">カテゴリの矢印は送信設定を開きます。送信者とブランド表示は別設定です。Microsoft 365 と Google Workspace のカレンダー招待は各サービスが送信するため、画面の注意を開いて対象を確認してください。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1535,51 +1311,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdzcraw0upxsykqja6g-7_c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/system/change-the-wording-of-an-offision-email/" TargetMode="External"/><Relationship Id="rIdvt_khskqvodqrzmhgae_o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../put-your-logo-on-offision-emails/" TargetMode="External"/><Relationship Id="rIdnhbwkj07u2-ef4lcdtv8u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-the-languages-your-company-offers/" TargetMode="External"/><Relationship Id="rIdput7938f6zv79puaggfy4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../put-your-logo-on-offision-emails/" TargetMode="External"/><Relationship Id="rIdabp3osk1x3lmaxefqembu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../send-email-from-your-own-address/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cc04e0b7d5566d10f33e5d6836dde0353fe4357f.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/755c67fe84908f5377c1ba95c6823beb92f9e477.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0b07304b638776259440e8c73085f1c34c5fcc1d.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2bcc962eed01f97987b39b9f62124112fd200a9a.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdph1rdfik0p9lffswbp7qr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/system/change-the-wording-of-an-offision-email/" TargetMode="External"/><Relationship Id="rIdbspsg8ssajaajukkmvri3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../limits-offision-applies/" TargetMode="External"/><Relationship Id="rIddp3bkccgaau6mca-o7cb0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../put-your-logo-on-offision-emails/" TargetMode="External"/><Relationship Id="rIdvxuxwynyoemj5601vsson" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-the-languages-your-company-offers/" TargetMode="External"/><Relationship Id="rIdweptjqgbvw2gifi-qfsyc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/remind-people-about-their-booking/" TargetMode="External"/><Relationship Id="rIdsrlhjxrcdcip63oy6cxuy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-which-emails-were-handed-over/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/01afff39c3e8cd7d6f27ad9044eface2d927ab8b.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ee6e8812efc083f432efdba6bc273e1ee16c1bd5.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1fbb2781e3533d3463faee089a08fd9795833284.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d6117f7d634ed56ae2ea9d5c32a49bafe53ea9cb.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c60b23b067df4c30cf469acdfd8c81c635b44ae0.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Offision のメール文面を変更する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>