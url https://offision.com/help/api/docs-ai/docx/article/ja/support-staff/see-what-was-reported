--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">現場へ行く前に、何が報告されたかを見る</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">開かなくても分かること——どのルームの何か、報告理由、報告者が添えた写真——と、 廊下で口頭で聞いた不具合を自分でチケットにする方法。</w:t>
+        <w:t xml:space="preserve">開かなくても分かること——どのルームの何か、報告理由、報告者が添えた写真——と、廊下で口頭で聞いた不具合を自分でチケットにする方法。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdl7gpgdpszmolbrwh0apal">
+      <w:hyperlink w:history="1" r:id="rIdar6yajyywq9eqkaluvyxm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/support-staff/see-what-was-reported/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">何を持って行くかを決めるのに必要なものは、チケットの表面に全部書かれています。
 先に開く必要はありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
@@ -335,51 +335,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。サムネイルをタップすると原寸で開きます。正しい部品を持って一度で行くか、
 二度行くかの差はここにあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">直近のコメント</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">（あれば）。タップすると</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdl3_w8md4-dvbkahlfcogf">
+      <w:hyperlink w:history="1" r:id="rIderj05eaizr2wwtxletikb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">スレッド全体</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">が開きます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">パネルからの報告に写真は付かない:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 ドア横のパネルからの報告は 2 タップ — どの設備か、何が起きているか — で、パネルには
@@ -449,51 +449,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">（</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">新規追加</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">）は、従業員が不具合を報告するのと同じ
 フォームを開きます。リソース、必要ならその中の設備、理由、説明、写真。廊下や電話で
 聞いた不具合をここから入れれば、他と同じようにキューに並びます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">フォームそのものは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdelcmdq6yrt6hnh0f09i3l">
+      <w:hyperlink w:history="1" r:id="rId7ecrsduiawslgi3zcijj4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルームの不具合を報告する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ここに自分が書き込むものはない:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 ルーム、理由、説明、写真はすべて報告した人のもので、アプリからは直せません。
@@ -965,51 +965,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdl7gpgdpszmolbrwh0apal" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/support-staff/see-what-was-reported/" TargetMode="External"/><Relationship Id="rIdl3_w8md4-dvbkahlfcogf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reply-to-the-person-who-reported-it/" TargetMode="External"/><Relationship Id="rIdelcmdq6yrt6hnh0f09i3l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/ticketing/report-a-problem-with-a-room/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/581137666a8d7a9bdc2c923c7ae31c130e3f2feb.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdar6yajyywq9eqkaluvyxm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/support-staff/see-what-was-reported/" TargetMode="External"/><Relationship Id="rIderj05eaizr2wwtxletikb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reply-to-the-person-who-reported-it/" TargetMode="External"/><Relationship Id="rId7ecrsduiawslgi3zcijj4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/ticketing/report-a-problem-with-a-room/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/581137666a8d7a9bdc2c923c7ae31c130e3f2feb.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>現場へ行く前に、何が報告されたかを見る</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>