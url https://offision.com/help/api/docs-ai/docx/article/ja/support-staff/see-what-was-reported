--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdar6yajyywq9eqkaluvyxm">
+      <w:hyperlink w:history="1" r:id="rIdzlljrvxpvummyldjvv344">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/support-staff/see-what-was-reported/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">何を持って行くかを決めるのに必要なものは、チケットの表面に全部書かれています。
 先に開く必要はありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
@@ -335,51 +335,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。サムネイルをタップすると原寸で開きます。正しい部品を持って一度で行くか、
 二度行くかの差はここにあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">直近のコメント</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">（あれば）。タップすると</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIderj05eaizr2wwtxletikb">
+      <w:hyperlink w:history="1" r:id="rIdcv9cwhcjnnj3-w9hjtwdm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">スレッド全体</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">が開きます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">パネルからの報告に写真は付かない:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 ドア横のパネルからの報告は 2 タップ — どの設備か、何が起きているか — で、パネルには
@@ -449,51 +449,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">（</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">新規追加</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">）は、従業員が不具合を報告するのと同じ
 フォームを開きます。リソース、必要ならその中の設備、理由、説明、写真。廊下や電話で
 聞いた不具合をここから入れれば、他と同じようにキューに並びます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">フォームそのものは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7ecrsduiawslgi3zcijj4">
+      <w:hyperlink w:history="1" r:id="rIdi84ccqp4dqpxvvu_xk8wg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルームの不具合を報告する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ここに自分が書き込むものはない:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 ルーム、理由、説明、写真はすべて報告した人のもので、アプリからは直せません。
@@ -965,51 +965,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdar6yajyywq9eqkaluvyxm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/support-staff/see-what-was-reported/" TargetMode="External"/><Relationship Id="rIderj05eaizr2wwtxletikb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reply-to-the-person-who-reported-it/" TargetMode="External"/><Relationship Id="rId7ecrsduiawslgi3zcijj4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/ticketing/report-a-problem-with-a-room/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/581137666a8d7a9bdc2c923c7ae31c130e3f2feb.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdzlljrvxpvummyldjvv344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/support-staff/see-what-was-reported/" TargetMode="External"/><Relationship Id="rIdcv9cwhcjnnj3-w9hjtwdm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reply-to-the-person-who-reported-it/" TargetMode="External"/><Relationship Id="rIdi84ccqp4dqpxvvu_xk8wg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/ticketing/report-a-problem-with-a-room/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6dd62afef8b367341281d1e5ae2de4872436ec47.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>現場へ行く前に、何が報告されたかを見る</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>