--- v2 (2026-10-18)
+++ v3 (2026-11-08)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzlljrvxpvummyldjvv344">
+      <w:hyperlink w:history="1" r:id="rIdbd-bfhaf_2pjmqfrgxhxh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/support-staff/see-what-was-reported/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">何を持って行くかを決めるのに必要なものは、チケットの表面に全部書かれています。
 先に開く必要はありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
@@ -335,51 +335,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。サムネイルをタップすると原寸で開きます。正しい部品を持って一度で行くか、
 二度行くかの差はここにあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">直近のコメント</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">（あれば）。タップすると</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcv9cwhcjnnj3-w9hjtwdm">
+      <w:hyperlink w:history="1" r:id="rIdoxcezthlvjoz7bng9arbz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">スレッド全体</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">が開きます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">パネルからの報告に写真は付かない:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 ドア横のパネルからの報告は 2 タップ — どの設備か、何が起きているか — で、パネルには
@@ -449,51 +449,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">（</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">新規追加</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">）は、従業員が不具合を報告するのと同じ
 フォームを開きます。リソース、必要ならその中の設備、理由、説明、写真。廊下や電話で
 聞いた不具合をここから入れれば、他と同じようにキューに並びます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">フォームそのものは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdi84ccqp4dqpxvvu_xk8wg">
+      <w:hyperlink w:history="1" r:id="rIdqqvlybruhwbylavnqjzzs">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルームの不具合を報告する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ここに自分が書き込むものはない:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 ルーム、理由、説明、写真はすべて報告した人のもので、アプリからは直せません。
@@ -965,51 +965,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdzlljrvxpvummyldjvv344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/support-staff/see-what-was-reported/" TargetMode="External"/><Relationship Id="rIdcv9cwhcjnnj3-w9hjtwdm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reply-to-the-person-who-reported-it/" TargetMode="External"/><Relationship Id="rIdi84ccqp4dqpxvvu_xk8wg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/ticketing/report-a-problem-with-a-room/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6dd62afef8b367341281d1e5ae2de4872436ec47.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdbd-bfhaf_2pjmqfrgxhxh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/support-staff/see-what-was-reported/" TargetMode="External"/><Relationship Id="rIdoxcezthlvjoz7bng9arbz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reply-to-the-person-who-reported-it/" TargetMode="External"/><Relationship Id="rIdqqvlybruhwbylavnqjzzs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/ticketing/report-a-problem-with-a-room/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6dd62afef8b367341281d1e5ae2de4872436ec47.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>現場へ行く前に、何が報告されたかを見る</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>