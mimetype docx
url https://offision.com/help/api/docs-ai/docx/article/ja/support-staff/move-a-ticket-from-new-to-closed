--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">チケットを新しいから処理完了まで動かす</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">チケットを引き取り、4 つの状態のあいだを動かし、名前を付け、まとめて片づける。 そして、そのどれもがしないこと——報告した本人に伝わらないこと。</w:t>
+        <w:t xml:space="preserve">チケットを引き取り、4 つの状態のあいだを動かし、名前を付け、まとめて片づける。そして、そのどれもがしないこと——報告した本人に伝わらないこと。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnlzju2pidbgsx4jokhknd">
+      <w:hyperlink w:history="1" r:id="rIdw-g_jgl0caivznb-yp46n">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/support-staff/move-a-ticket-from-new-to-closed/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">状態のピルが仕事のほとんどを担っています。カードの角に付いていて、リストビューでは
 状態の列にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
@@ -283,51 +283,51 @@
       <w:r>
         <w:t xml:space="preserve">タイトルの下のバッジが担当者です。名前が出ているか、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">未割り当て</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">と出ています。
 タップして選びます。選ぶ相手のリストは支援スタッフです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">割り当ては、全体へのお知らせをひとりの仕事に変えるものです。担当者が決まった瞬間に
 その人へメールと通知が飛び、それ以上の全体向けのお知らせは止まります。担当を替えると
 新しい人には伝わりますが、前の担当者には何も伝わりません。引き継ぐときは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvkhv7dfnvjrdjrz1war6k">
+      <w:hyperlink w:history="1" r:id="rIdkvcqmgdygl4mix6_dmkdw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">コメント</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">にも一言残してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">自分を選ぶのが、割り当てのないチケットを引き取る普通のやり方です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. まとめて片づける</w:t>
@@ -460,90 +460,90 @@
 Offision がメールを出すのは、問題が</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">報告された</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ときと、チケットが</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">割り当てられた</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 ときだけです。それ以外はありません。解決済みも処理完了も、報告者にもチームにも
 届きません。誰かが返事を待っているなら、届くのは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdr0-fssoktshb95wyc99ge">
+      <w:hyperlink w:history="1" r:id="rIdk0aap5wo7aeh2a6f8kcvt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">コメント</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">だけです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ここではできないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">チケットの</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">削除</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">はアプリにありません。意図的です。削除するとそのルームの履歴ごと
 消えます。そもそも立てるべきでなかった 1 件は、
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnwr8blco4xccscalcme_d">
+      <w:hyperlink w:history="1" r:id="rId-jdkqjo_jiqzdnl7wy9ju">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">コンソールのキュー</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を
 回している人の仕事です。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
@@ -969,51 +969,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdnlzju2pidbgsx4jokhknd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/support-staff/move-a-ticket-from-new-to-closed/" TargetMode="External"/><Relationship Id="rIdvkhv7dfnvjrdjrz1war6k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reply-to-the-person-who-reported-it/" TargetMode="External"/><Relationship Id="rIdr0-fssoktshb95wyc99ge" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reply-to-the-person-who-reported-it/" TargetMode="External"/><Relationship Id="rIdnwr8blco4xccscalcme_d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/ticketing/work-through-the-reported-issues-queue/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3eef6121706559cf03d5194b105107aa01b2ec61.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8074c096f4001cc2d6d1406caff03fe41d5664e4.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdw-g_jgl0caivznb-yp46n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/support-staff/move-a-ticket-from-new-to-closed/" TargetMode="External"/><Relationship Id="rIdkvcqmgdygl4mix6_dmkdw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reply-to-the-person-who-reported-it/" TargetMode="External"/><Relationship Id="rIdk0aap5wo7aeh2a6f8kcvt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reply-to-the-person-who-reported-it/" TargetMode="External"/><Relationship Id="rId-jdkqjo_jiqzdnl7wy9ju" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/ticketing/work-through-the-reported-issues-queue/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3eef6121706559cf03d5194b105107aa01b2ec61.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8074c096f4001cc2d6d1406caff03fe41d5664e4.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>チケットを新しいから処理完了まで動かす</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>