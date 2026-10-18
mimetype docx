--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdw-g_jgl0caivznb-yp46n">
+      <w:hyperlink w:history="1" r:id="rIdg0zs2nawvhoc7juhygf0b">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/support-staff/move-a-ticket-from-new-to-closed/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">状態のピルが仕事のほとんどを担っています。カードの角に付いていて、リストビューでは
 状態の列にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
@@ -283,51 +283,51 @@
       <w:r>
         <w:t xml:space="preserve">タイトルの下のバッジが担当者です。名前が出ているか、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">未割り当て</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">と出ています。
 タップして選びます。選ぶ相手のリストは支援スタッフです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">割り当ては、全体へのお知らせをひとりの仕事に変えるものです。担当者が決まった瞬間に
 その人へメールと通知が飛び、それ以上の全体向けのお知らせは止まります。担当を替えると
 新しい人には伝わりますが、前の担当者には何も伝わりません。引き継ぐときは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkvcqmgdygl4mix6_dmkdw">
+      <w:hyperlink w:history="1" r:id="rIdnng7gpup_gerjei0okq0g">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">コメント</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">にも一言残してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">自分を選ぶのが、割り当てのないチケットを引き取る普通のやり方です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. まとめて片づける</w:t>
@@ -460,90 +460,90 @@
 Offision がメールを出すのは、問題が</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">報告された</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ときと、チケットが</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">割り当てられた</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 ときだけです。それ以外はありません。解決済みも処理完了も、報告者にもチームにも
 届きません。誰かが返事を待っているなら、届くのは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdk0aap5wo7aeh2a6f8kcvt">
+      <w:hyperlink w:history="1" r:id="rIdp8_9c-as9bgr2ju_ygy12">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">コメント</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">だけです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ここではできないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">チケットの</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">削除</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">はアプリにありません。意図的です。削除するとそのルームの履歴ごと
 消えます。そもそも立てるべきでなかった 1 件は、
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-jdkqjo_jiqzdnl7wy9ju">
+      <w:hyperlink w:history="1" r:id="rId9sz4kcs_phv26llaet9e4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">コンソールのキュー</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を
 回している人の仕事です。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
@@ -969,51 +969,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdw-g_jgl0caivznb-yp46n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/support-staff/move-a-ticket-from-new-to-closed/" TargetMode="External"/><Relationship Id="rIdkvcqmgdygl4mix6_dmkdw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reply-to-the-person-who-reported-it/" TargetMode="External"/><Relationship Id="rIdk0aap5wo7aeh2a6f8kcvt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reply-to-the-person-who-reported-it/" TargetMode="External"/><Relationship Id="rId-jdkqjo_jiqzdnl7wy9ju" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/ticketing/work-through-the-reported-issues-queue/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3eef6121706559cf03d5194b105107aa01b2ec61.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8074c096f4001cc2d6d1406caff03fe41d5664e4.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdg0zs2nawvhoc7juhygf0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/support-staff/move-a-ticket-from-new-to-closed/" TargetMode="External"/><Relationship Id="rIdnng7gpup_gerjei0okq0g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reply-to-the-person-who-reported-it/" TargetMode="External"/><Relationship Id="rIdp8_9c-as9bgr2ju_ygy12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reply-to-the-person-who-reported-it/" TargetMode="External"/><Relationship Id="rId9sz4kcs_phv26llaet9e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/ticketing/work-through-the-reported-issues-queue/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c7f3a70beb7b263ff4a67f5f6ac247a9e09756a4.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1b97a6d583c790eca5026493940d66c825aa2a52.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>チケットを新しいから処理完了まで動かす</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>