--- v2 (2026-10-18)
+++ v3 (2026-11-08)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdg0zs2nawvhoc7juhygf0b">
+      <w:hyperlink w:history="1" r:id="rIdzkoatwftkcxottkccelel">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/support-staff/move-a-ticket-from-new-to-closed/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">状態のピルが仕事のほとんどを担っています。カードの角に付いていて、リストビューでは
 状態の列にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
@@ -283,51 +283,51 @@
       <w:r>
         <w:t xml:space="preserve">タイトルの下のバッジが担当者です。名前が出ているか、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">未割り当て</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">と出ています。
 タップして選びます。選ぶ相手のリストは支援スタッフです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">割り当ては、全体へのお知らせをひとりの仕事に変えるものです。担当者が決まった瞬間に
 その人へメールと通知が飛び、それ以上の全体向けのお知らせは止まります。担当を替えると
 新しい人には伝わりますが、前の担当者には何も伝わりません。引き継ぐときは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnng7gpup_gerjei0okq0g">
+      <w:hyperlink w:history="1" r:id="rIdjcf63_xiv1021_cakuxkk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">コメント</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">にも一言残してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">自分を選ぶのが、割り当てのないチケットを引き取る普通のやり方です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. まとめて片づける</w:t>
@@ -460,90 +460,90 @@
 Offision がメールを出すのは、問題が</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">報告された</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ときと、チケットが</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">割り当てられた</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 ときだけです。それ以外はありません。解決済みも処理完了も、報告者にもチームにも
 届きません。誰かが返事を待っているなら、届くのは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdp8_9c-as9bgr2ju_ygy12">
+      <w:hyperlink w:history="1" r:id="rIdclkqq9zv9tp5r96-dhucd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">コメント</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">だけです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ここではできないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">チケットの</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">削除</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">はアプリにありません。意図的です。削除するとそのルームの履歴ごと
 消えます。そもそも立てるべきでなかった 1 件は、
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9sz4kcs_phv26llaet9e4">
+      <w:hyperlink w:history="1" r:id="rIdpshkqopli9j20yya0kiro">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">コンソールのキュー</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を
 回している人の仕事です。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
@@ -969,51 +969,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdg0zs2nawvhoc7juhygf0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/support-staff/move-a-ticket-from-new-to-closed/" TargetMode="External"/><Relationship Id="rIdnng7gpup_gerjei0okq0g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reply-to-the-person-who-reported-it/" TargetMode="External"/><Relationship Id="rIdp8_9c-as9bgr2ju_ygy12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reply-to-the-person-who-reported-it/" TargetMode="External"/><Relationship Id="rId9sz4kcs_phv26llaet9e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/ticketing/work-through-the-reported-issues-queue/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c7f3a70beb7b263ff4a67f5f6ac247a9e09756a4.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1b97a6d583c790eca5026493940d66c825aa2a52.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdzkoatwftkcxottkccelel" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/support-staff/move-a-ticket-from-new-to-closed/" TargetMode="External"/><Relationship Id="rIdjcf63_xiv1021_cakuxkk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reply-to-the-person-who-reported-it/" TargetMode="External"/><Relationship Id="rIdclkqq9zv9tp5r96-dhucd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reply-to-the-person-who-reported-it/" TargetMode="External"/><Relationship Id="rIdpshkqopli9j20yya0kiro" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/ticketing/work-through-the-reported-issues-queue/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c7f3a70beb7b263ff4a67f5f6ac247a9e09756a4.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1b97a6d583c790eca5026493940d66c825aa2a52.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>チケットを新しいから処理完了まで動かす</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>