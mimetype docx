--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ウィジェットとその置き場所</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">サイネージのデザインにある 5 種類の置き場所、それぞれにどのウィジェットが置けるか、 そしてデザイン全体に一度に効く設定。</w:t>
+        <w:t xml:space="preserve">サイネージのデザインにある 5 種類の置き場所、それぞれにどのウィジェットが置けるか、そしてデザイン全体に一度に効く設定。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-19</w:t>
+        <w:t xml:space="preserve">2026-09-17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqlg1axt9osaqxa_nsdyiw">
+      <w:hyperlink w:history="1" r:id="rIdggp6jlbskudxbehywlhgm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/signage/widgets-and-places/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">コンテンツの上にあるものはすべて、プレビューでそれをクリックして開きます。順に見て
 いくウィジェットの一覧もなければ、探し回るプロパティパネルもありません。変えたい
 ものをクリックすると、右のレールがその設定になります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
@@ -462,51 +462,51 @@
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">これらのうち実際にどれがデザインにあるかは中身の話ではなく</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">レイアウト</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">の話です——
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0uyvpitwtzwz8vsy3pilq">
+      <w:hyperlink w:history="1" r:id="rId3yy0t8hb-yptduk4ohnpb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">レイアウトを変える</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">どこに何が置けるか</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">どのウィジェットにも専用の記事があります。何を映すのか、そして設定を項目ごとに。
@@ -576,317 +576,317 @@
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">置ける場所</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6098"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdkbffhmig_qtssswmojh-k">
+            <w:hyperlink w:history="1" r:id="rIdki6umw12bsah0dc2ggjql">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">予約リスト</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3262"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">メインステージ・サイドウィジェット・情報カード</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6098"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdsh3nq-7zl_tsaps8nmajy">
+            <w:hyperlink w:history="1" r:id="rIdokn2my-_cie-t9hbgaydw">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">リソースカレンダー</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3262"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">メインステージ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6098"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdvp5xs7edqemtvgojmfa8f">
+            <w:hyperlink w:history="1" r:id="rIdisnii65ydged1_706lzlt">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">予約状況 - 地図</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3262"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">メインステージ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6098"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIddc1ouohu-dhrjaqy3bdmp">
+            <w:hyperlink w:history="1" r:id="rIdfdydgsgzuljzh3e2u-fxv">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">リソースリスト - 予約用</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3262"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">メインステージ・サイドウィジェット</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6098"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rId9sl-ep5cukrne9sjvaltf">
+            <w:hyperlink w:history="1" r:id="rIdikb71emjesurhj7xfulvq">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">本日のイベント一覧</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3262"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">メインステージ・サイドウィジェット</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6098"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdmbisjlgqnjqpxp01jzxxc">
+            <w:hyperlink w:history="1" r:id="rIdiwv8effe2sufvoqimvanp">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">イベント詳細</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3262"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">メインステージ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6098"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdbvteplgfrcvgv5nyl99ok">
+            <w:hyperlink w:history="1" r:id="rIdrmigsv2qvdnfo4-ce8sfd">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">予約状況 - 概要</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3262"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">情報カード</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6098"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdiurbc-96o9e0ozc6oeq8v">
+            <w:hyperlink w:history="1" r:id="rIdqlg0hwarteuiqtqxes5xp">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">予約ボタン</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3262"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">操作ボタン</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -959,165 +959,165 @@
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">置ける場所</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6240"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdxnftkj8-j0j9hovdlc72c">
+            <w:hyperlink w:history="1" r:id="rIdh7cs5iwcczraip1uzyeqj">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">サポートチケットリスト</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3120"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">メインステージ・サイドウィジェット・操作ボタン</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6240"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rId8xlqv-_zd5j0leyldrkuu">
+            <w:hyperlink w:history="1" r:id="rId3amqmke-etpeviqstuedj">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">サービスリクエストリスト</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3120"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">メインステージ・サイドウィジェット・操作ボタン</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6240"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdul17wozdyuqpmzhuf0jf8">
+            <w:hyperlink w:history="1" r:id="rIdk85mavuw6fqa1nwlw2ggu">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">人感センサーデータ - 地図</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3120"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">メインステージ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6240"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdby2lpfvxumsf0sdp4daul">
+            <w:hyperlink w:history="1" r:id="rIdgot5x-pwjhlbg6wb1tac6">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">道案内QRコード</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3120"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">操作ボタン</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -1190,355 +1190,355 @@
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">置ける場所</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4973"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdgfglm-52cgtjiwmdo8lpj">
+            <w:hyperlink w:history="1" r:id="rIdltpgbmzarirxjmlmzo9pl">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">お知らせ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4388"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">メインステージ・サイドウィジェット・情報カード・テキストバー</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4973"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdzadynggq-hax1fa2cndo4">
+            <w:hyperlink w:history="1" r:id="rIdi4mkcunttmb6hrpsxzohp">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">世界時計</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4388"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">メインステージ・サイドウィジェット・情報カード</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4973"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rId5wymymr2lc1iscftwoa0j">
+            <w:hyperlink w:history="1" r:id="rIdrpxmiwbpdpv9oen0o7mjt">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">時計</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4388"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">情報カード・操作ボタン</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4973"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdidjlsio3k182n6q1cb8yc">
+            <w:hyperlink w:history="1" r:id="rIdwkvnxtsxe4z_hbzyyoiqb">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">天気</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4388"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">情報カード・操作ボタン</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4973"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rId5wegiykzyv0k_2smz6arh">
+            <w:hyperlink w:history="1" r:id="rId7fzeq5p79i5duvhuliwhg">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">香港の天気</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4388"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">情報カード・操作ボタン</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4973"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdn7ojearubdjmqa2df_qjr">
+            <w:hyperlink w:history="1" r:id="rIdayn_bvdfhkvaukicmmast">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">太陰暦</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4388"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">情報カード</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4973"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdotnzsaebu9938ceqfpyvs">
+            <w:hyperlink w:history="1" r:id="rIdeim7t5p8sexzjwqt38vib">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">QRコード</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4388"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">操作ボタン</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4973"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rId0q05dczupqvr28taih094">
+            <w:hyperlink w:history="1" r:id="rIdmt9p-drrgymmovlcwhndy">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">RSS テキスト</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4388"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">テキストバー</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4973"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rId7dgyighnd8ojpl79uyip6">
+            <w:hyperlink w:history="1" r:id="rIdebp18b67zu9itv0nyw7ec">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">情報バー</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4388"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">テキストバー</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -1611,203 +1611,203 @@
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">置ける場所</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6519"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rId63jgk6mri_xst5tlhcbit">
+            <w:hyperlink w:history="1" r:id="rIdkkwkewficvn2qib2nejpx">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">来訪者歓迎</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2841"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">メインステージ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6519"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIduki7r9excvklksv1ftlss">
+            <w:hyperlink w:history="1" r:id="rIdofhm3sz4oumx1lfe6vpac">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">来訪者リスト</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2841"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">メインステージ・サイドウィジェット</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6519"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdqevozro9enzo12febat1a">
+            <w:hyperlink w:history="1" r:id="rIdtefni9ipvx3rhs4_kl9ob">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">来訪者セルフサービスボタン</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2841"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">メインステージ・操作ボタン</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6519"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdsjbexsdpfyuc1qpw1lvf7">
+            <w:hyperlink w:history="1" r:id="rIdxb9vnjgovjpyrwikrjmgu">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">来訪者登録QRコード</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2841"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">操作ボタン</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6519"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdezfj4gjr9dmrfkigrhiwe">
+            <w:hyperlink w:history="1" r:id="rIdxulsdgxgo07z1tbzerfr5">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wi-Fi QRコード</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2841"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">操作ボタン</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -1880,89 +1880,89 @@
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">置ける場所</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6050"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdcetuqysv5czm-k00isrfg">
+            <w:hyperlink w:history="1" r:id="rIdbmqvdkiqsltf04oudgrep">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">Offision 通話連絡先リスト</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3310"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">メインステージ・サイドウィジェット・情報カード・操作ボタン</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6050"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdcmeolt6wpah6mlfkoppec">
+            <w:hyperlink w:history="1" r:id="rIdmgiwn2iqam4ntdprk0bya">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teams phoneの通話相手リスト (ベータ版)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3310"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">メインステージ・サイドウィジェット・情報カード・操作ボタン</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -2035,127 +2035,127 @@
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">置ける場所</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="8139"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdt6-sijzlf4wjuy4tb3iy0">
+            <w:hyperlink w:history="1" r:id="rIdkbvyzqq0iufox2nkhnz2s">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">ルームコントロールQRコード</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1221"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">操作ボタン</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="8139"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdiszawwibzyycyb5kqobnb">
+            <w:hyperlink w:history="1" r:id="rIdxvyintev0ztrfbxwofgli">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">ドアを開くボタン</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1221"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">操作ボタン</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="8139"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rId2ubpvnocvafwsszjveo5m">
+            <w:hyperlink w:history="1" r:id="rIdiqyiqwxyab3jlanwmq--1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">言語選択</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1221"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">操作ボタン</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -2228,279 +2228,279 @@
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">置ける場所</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6396"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdmz_s-arcj62y1gk94bmrs">
+            <w:hyperlink w:history="1" r:id="rIdyy3hyxuusopx4jxjh67fl">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">画像</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2964"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">メインステージ・情報カード・操作ボタン</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6396"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdmvoesbb4yyjipau7j4hqa">
+            <w:hyperlink w:history="1" r:id="rIdfiggm8je9jty7hmydlpiw">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">ビデオ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2964"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">メインステージ・情報カード</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6396"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rId2dwyqwwwoxaomxkpzpkdp">
+            <w:hyperlink w:history="1" r:id="rIdfz75jndf54dz6r_lunvwt">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">YouTube</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2964"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">メインステージ・情報カード</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6396"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rId6lxe1gxuq87v_4exribf7">
+            <w:hyperlink w:history="1" r:id="rIdy8gixszyb67-neho-upvb">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">プレイリスト</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2964"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">メインステージ・情報カード</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6396"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdc8sipxbk6yhwaw0istlne">
+            <w:hyperlink w:history="1" r:id="rIduss36jrdwxvn4fyxnamjm">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">HLS (HTTP ライブ ストリーミング)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2964"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">メインステージ・情報カード</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6396"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rId2sqccbk-sz0ezvuufvdf7">
+            <w:hyperlink w:history="1" r:id="rId0nfs2-gfltuc8n-bhuvmn">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">ウェブサイト - iFrame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2964"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">メインステージ・情報カード</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6396"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rId0v3kssjwqqlc6gzzexq98">
+            <w:hyperlink w:history="1" r:id="rIdboslpo3scsi0lor-jux4y">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">PDF再生</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2964"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">メインステージ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -2634,54 +2634,55 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">来訪者セルフサービスボタン</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">で、
 こちらは黙って</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">来訪者登録QRコード</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">に置き換わり、来訪者は自分のスマートフォンで
 同じことをします。エディタの</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">画面</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">ページで答えを変えれば戻ってきます。</w:t>
+        <w:t xml:space="preserve">画面サイズ</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ダイアログ——プレビュー下のキャプションから開きます——で
+答えを変えれば戻ってきます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">全体に一度に効く設定</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">レールの最初のページ——開いたときのページで、← がいつも戻る先——は、上に載っている
 ものではなくコンテンツそのものです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
@@ -3201,94 +3202,94 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">この設定が決めないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">そもそもどの置き場所があるか。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> カードの数、横に列を置くか、どちらの端に置くか
 ——すべてレイアウトの話で、</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6txat3huywv4gp9egtnvl">
+      <w:hyperlink w:history="1" r:id="rIdtn84fgtsylscbmcqijbly">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">レイアウトを変える</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">メインステージで複数を順番に流すこと。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> シーン、プレイリスト、週間スケジュールは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdp_qluwxxdhckwrxx9uulz">
+      <w:hyperlink w:history="1" r:id="rId7ixglrujqhjqffmobrpz5">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">シーン</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">に、自分に割り込む画面は</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-p9elkah1u1wy6u02o7nn">
+      <w:hyperlink w:history="1" r:id="rIdgxgy0rhc3zaxd4svzxbma">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">割り込み表示</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">に
 あります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -3309,51 +3310,51 @@
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">画面が自分をどこだと思っているか。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 場所を必要とするウィジェットはコンテンツ
 ではなく</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">デバイス</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">の所在地を読みます——
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdx1wmcz_zjml7zcneuzcbz">
+      <w:hyperlink w:history="1" r:id="rIddjzklitsqtduwlkxokrms">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">サイネージコンテンツを作って画面に映す</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照して
 ください。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
@@ -3779,51 +3780,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdqlg1axt9osaqxa_nsdyiw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/signage/widgets-and-places/" TargetMode="External"/><Relationship Id="rId0uyvpitwtzwz8vsy3pilq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-a-layout/" TargetMode="External"/><Relationship Id="rIdkbffhmig_qtssswmojh-k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../booking-list/" TargetMode="External"/><Relationship Id="rIdsh3nq-7zl_tsaps8nmajy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-calendar/" TargetMode="External"/><Relationship Id="rIdvp5xs7edqemtvgojmfa8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../booking-status-map/" TargetMode="External"/><Relationship Id="rIddc1ouohu-dhrjaqy3bdmp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-list/" TargetMode="External"/><Relationship Id="rId9sl-ep5cukrne9sjvaltf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../event-list/" TargetMode="External"/><Relationship Id="rIdmbisjlgqnjqpxp01jzxxc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../event-information/" TargetMode="External"/><Relationship Id="rIdbvteplgfrcvgv5nyl99ok" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../booking-status-summary/" TargetMode="External"/><Relationship Id="rIdiurbc-96o9e0ozc6oeq8v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../action-widgets/" TargetMode="External"/><Relationship Id="rIdxnftkj8-j0j9hovdlc72c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../support-ticket-list/" TargetMode="External"/><Relationship Id="rId8xlqv-_zd5j0leyldrkuu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../service-request-list/" TargetMode="External"/><Relationship Id="rIdul17wozdyuqpmzhuf0jf8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../occupancy-sensor-map/" TargetMode="External"/><Relationship Id="rIdby2lpfvxumsf0sdp4daul" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../action-widgets/" TargetMode="External"/><Relationship Id="rIdgfglm-52cgtjiwmdo8lpj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../announcements/" TargetMode="External"/><Relationship Id="rIdzadynggq-hax1fa2cndo4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../world-clocks/" TargetMode="External"/><Relationship Id="rId5wymymr2lc1iscftwoa0j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../clock/" TargetMode="External"/><Relationship Id="rIdidjlsio3k182n6q1cb8yc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../weather/" TargetMode="External"/><Relationship Id="rId5wegiykzyv0k_2smz6arh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hong-kong-weather/" TargetMode="External"/><Relationship Id="rIdn7ojearubdjmqa2df_qjr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../lunar-calendar/" TargetMode="External"/><Relationship Id="rIdotnzsaebu9938ceqfpyvs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../action-widgets/" TargetMode="External"/><Relationship Id="rId0q05dczupqvr28taih094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../rss-text/" TargetMode="External"/><Relationship Id="rId7dgyighnd8ojpl79uyip6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../info-bar/" TargetMode="External"/><Relationship Id="rId63jgk6mri_xst5tlhcbit" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visitor-welcome/" TargetMode="External"/><Relationship Id="rIduki7r9excvklksv1ftlss" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visitor-list/" TargetMode="External"/><Relationship Id="rIdqevozro9enzo12febat1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../action-widgets/" TargetMode="External"/><Relationship Id="rIdsjbexsdpfyuc1qpw1lvf7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../action-widgets/" TargetMode="External"/><Relationship Id="rIdezfj4gjr9dmrfkigrhiwe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../action-widgets/" TargetMode="External"/><Relationship Id="rIdcetuqysv5czm-k00isrfg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../offision-call-list/" TargetMode="External"/><Relationship Id="rIdcmeolt6wpah6mlfkoppec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../teams-call-list/" TargetMode="External"/><Relationship Id="rIdt6-sijzlf4wjuy4tb3iy0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../action-widgets/" TargetMode="External"/><Relationship Id="rIdiszawwibzyycyb5kqobnb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../action-widgets/" TargetMode="External"/><Relationship Id="rId2ubpvnocvafwsszjveo5m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../action-widgets/" TargetMode="External"/><Relationship Id="rIdmz_s-arcj62y1gk94bmrs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../image/" TargetMode="External"/><Relationship Id="rIdmvoesbb4yyjipau7j4hqa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../video/" TargetMode="External"/><Relationship Id="rId2dwyqwwwoxaomxkpzpkdp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../youtube/" TargetMode="External"/><Relationship Id="rId6lxe1gxuq87v_4exribf7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../playlist/" TargetMode="External"/><Relationship Id="rIdc8sipxbk6yhwaw0istlne" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hls/" TargetMode="External"/><Relationship Id="rId2sqccbk-sz0ezvuufvdf7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../website-iframe/" TargetMode="External"/><Relationship Id="rId0v3kssjwqqlc6gzzexq98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../pdf-playback/" TargetMode="External"/><Relationship Id="rId6txat3huywv4gp9egtnvl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-a-layout/" TargetMode="External"/><Relationship Id="rIdp_qluwxxdhckwrxx9uulz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../stage-scenes/" TargetMode="External"/><Relationship Id="rId-p9elkah1u1wy6u02o7nn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../takeovers/" TargetMode="External"/><Relationship Id="rIdx1wmcz_zjml7zcneuzcbz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../build-signage-content/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8f484b78e15d1e736137b460c20380ef14a7d70b.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7fa55d423f2004739cb24981e76d02c4e69eea0c.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdggp6jlbskudxbehywlhgm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/signage/widgets-and-places/" TargetMode="External"/><Relationship Id="rId3yy0t8hb-yptduk4ohnpb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-a-layout/" TargetMode="External"/><Relationship Id="rIdki6umw12bsah0dc2ggjql" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../booking-list/" TargetMode="External"/><Relationship Id="rIdokn2my-_cie-t9hbgaydw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-calendar/" TargetMode="External"/><Relationship Id="rIdisnii65ydged1_706lzlt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../booking-status-map/" TargetMode="External"/><Relationship Id="rIdfdydgsgzuljzh3e2u-fxv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-list/" TargetMode="External"/><Relationship Id="rIdikb71emjesurhj7xfulvq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../event-list/" TargetMode="External"/><Relationship Id="rIdiwv8effe2sufvoqimvanp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../event-information/" TargetMode="External"/><Relationship Id="rIdrmigsv2qvdnfo4-ce8sfd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../booking-status-summary/" TargetMode="External"/><Relationship Id="rIdqlg0hwarteuiqtqxes5xp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../action-widgets/" TargetMode="External"/><Relationship Id="rIdh7cs5iwcczraip1uzyeqj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../support-ticket-list/" TargetMode="External"/><Relationship Id="rId3amqmke-etpeviqstuedj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../service-request-list/" TargetMode="External"/><Relationship Id="rIdk85mavuw6fqa1nwlw2ggu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../occupancy-sensor-map/" TargetMode="External"/><Relationship Id="rIdgot5x-pwjhlbg6wb1tac6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../action-widgets/" TargetMode="External"/><Relationship Id="rIdltpgbmzarirxjmlmzo9pl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../announcements/" TargetMode="External"/><Relationship Id="rIdi4mkcunttmb6hrpsxzohp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../world-clocks/" TargetMode="External"/><Relationship Id="rIdrpxmiwbpdpv9oen0o7mjt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../clock/" TargetMode="External"/><Relationship Id="rIdwkvnxtsxe4z_hbzyyoiqb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../weather/" TargetMode="External"/><Relationship Id="rId7fzeq5p79i5duvhuliwhg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hong-kong-weather/" TargetMode="External"/><Relationship Id="rIdayn_bvdfhkvaukicmmast" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../lunar-calendar/" TargetMode="External"/><Relationship Id="rIdeim7t5p8sexzjwqt38vib" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../action-widgets/" TargetMode="External"/><Relationship Id="rIdmt9p-drrgymmovlcwhndy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../rss-text/" TargetMode="External"/><Relationship Id="rIdebp18b67zu9itv0nyw7ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../info-bar/" TargetMode="External"/><Relationship Id="rIdkkwkewficvn2qib2nejpx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visitor-welcome/" TargetMode="External"/><Relationship Id="rIdofhm3sz4oumx1lfe6vpac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visitor-list/" TargetMode="External"/><Relationship Id="rIdtefni9ipvx3rhs4_kl9ob" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../action-widgets/" TargetMode="External"/><Relationship Id="rIdxb9vnjgovjpyrwikrjmgu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../action-widgets/" TargetMode="External"/><Relationship Id="rIdxulsdgxgo07z1tbzerfr5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../action-widgets/" TargetMode="External"/><Relationship Id="rIdbmqvdkiqsltf04oudgrep" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../offision-call-list/" TargetMode="External"/><Relationship Id="rIdmgiwn2iqam4ntdprk0bya" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../teams-call-list/" TargetMode="External"/><Relationship Id="rIdkbvyzqq0iufox2nkhnz2s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../action-widgets/" TargetMode="External"/><Relationship Id="rIdxvyintev0ztrfbxwofgli" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../action-widgets/" TargetMode="External"/><Relationship Id="rIdiqyiqwxyab3jlanwmq--1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../action-widgets/" TargetMode="External"/><Relationship Id="rIdyy3hyxuusopx4jxjh67fl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../image/" TargetMode="External"/><Relationship Id="rIdfiggm8je9jty7hmydlpiw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../video/" TargetMode="External"/><Relationship Id="rIdfz75jndf54dz6r_lunvwt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../youtube/" TargetMode="External"/><Relationship Id="rIdy8gixszyb67-neho-upvb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../playlist/" TargetMode="External"/><Relationship Id="rIduss36jrdwxvn4fyxnamjm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hls/" TargetMode="External"/><Relationship Id="rId0nfs2-gfltuc8n-bhuvmn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../website-iframe/" TargetMode="External"/><Relationship Id="rIdboslpo3scsi0lor-jux4y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../pdf-playback/" TargetMode="External"/><Relationship Id="rIdtn84fgtsylscbmcqijbly" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-a-layout/" TargetMode="External"/><Relationship Id="rId7ixglrujqhjqffmobrpz5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../stage-scenes/" TargetMode="External"/><Relationship Id="rIdgxgy0rhc3zaxd4svzxbma" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../takeovers/" TargetMode="External"/><Relationship Id="rIddjzklitsqtduwlkxokrms" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../build-signage-content/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8f484b78e15d1e736137b460c20380ef14a7d70b.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7fa55d423f2004739cb24981e76d02c4e69eea0c.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>ウィジェットとその置き場所</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>