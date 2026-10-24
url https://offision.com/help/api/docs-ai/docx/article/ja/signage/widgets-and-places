--- v1 (2026-10-03)
+++ v2 (2026-10-24)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdggp6jlbskudxbehywlhgm">
+      <w:hyperlink w:history="1" r:id="rIdqsulh5knblzb2txtcycum">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/signage/widgets-and-places/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">コンテンツの上にあるものはすべて、プレビューでそれをクリックして開きます。順に見て
 いくウィジェットの一覧もなければ、探し回るプロパティパネルもありません。変えたい
 ものをクリックすると、右のレールがその設定になります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
@@ -462,51 +462,51 @@
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">これらのうち実際にどれがデザインにあるかは中身の話ではなく</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">レイアウト</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">の話です——
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3yy0t8hb-yptduk4ohnpb">
+      <w:hyperlink w:history="1" r:id="rId4ofa0sg3pcoj3zmw_mvbq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">レイアウトを変える</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">どこに何が置けるか</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">どのウィジェットにも専用の記事があります。何を映すのか、そして設定を項目ごとに。
@@ -576,317 +576,317 @@
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">置ける場所</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6098"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdki6umw12bsah0dc2ggjql">
+            <w:hyperlink w:history="1" r:id="rIdc5en0_ltcsegqefu7j2wq">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">予約リスト</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3262"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">メインステージ・サイドウィジェット・情報カード</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6098"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdokn2my-_cie-t9hbgaydw">
+            <w:hyperlink w:history="1" r:id="rIdfhotcjsr2hmgmwjrkurxn">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">リソースカレンダー</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3262"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">メインステージ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6098"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdisnii65ydged1_706lzlt">
+            <w:hyperlink w:history="1" r:id="rIdhwzhppuny8sz1xtjhcljz">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">予約状況 - 地図</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3262"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">メインステージ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6098"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdfdydgsgzuljzh3e2u-fxv">
+            <w:hyperlink w:history="1" r:id="rId5z4vddd2nfwu2h82rx2a_">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">リソースリスト - 予約用</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3262"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">メインステージ・サイドウィジェット</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6098"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdikb71emjesurhj7xfulvq">
+            <w:hyperlink w:history="1" r:id="rId_gjk4di97fnul_mutuom4">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">本日のイベント一覧</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3262"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">メインステージ・サイドウィジェット</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6098"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdiwv8effe2sufvoqimvanp">
+            <w:hyperlink w:history="1" r:id="rIdhsjjhw2o3dbbl4etrax35">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">イベント詳細</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3262"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">メインステージ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6098"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdrmigsv2qvdnfo4-ce8sfd">
+            <w:hyperlink w:history="1" r:id="rId3rmclz66ju_c8dzne-sol">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">予約状況 - 概要</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3262"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">情報カード</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6098"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdqlg0hwarteuiqtqxes5xp">
+            <w:hyperlink w:history="1" r:id="rIdrllzf3q6kpfsdsh7uojxx">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">予約ボタン</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3262"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">操作ボタン</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -959,165 +959,165 @@
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">置ける場所</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6240"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdh7cs5iwcczraip1uzyeqj">
+            <w:hyperlink w:history="1" r:id="rIda1yeqb2gjeryfb8wcoqk7">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">サポートチケットリスト</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3120"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">メインステージ・サイドウィジェット・操作ボタン</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6240"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rId3amqmke-etpeviqstuedj">
+            <w:hyperlink w:history="1" r:id="rId8iqfkkj8qeqbvtnerrikg">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">サービスリクエストリスト</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3120"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">メインステージ・サイドウィジェット・操作ボタン</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6240"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdk85mavuw6fqa1nwlw2ggu">
+            <w:hyperlink w:history="1" r:id="rId0cqgnjucctf1svdrumiqi">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">人感センサーデータ - 地図</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3120"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">メインステージ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6240"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdgot5x-pwjhlbg6wb1tac6">
+            <w:hyperlink w:history="1" r:id="rIdlvh4wfmszyfj89f4vhcc2">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">道案内QRコード</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3120"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">操作ボタン</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -1190,355 +1190,355 @@
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">置ける場所</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4973"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdltpgbmzarirxjmlmzo9pl">
+            <w:hyperlink w:history="1" r:id="rIdvf6lxjroyguk86f_wzlj9">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">お知らせ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4388"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">メインステージ・サイドウィジェット・情報カード・テキストバー</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4973"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdi4mkcunttmb6hrpsxzohp">
+            <w:hyperlink w:history="1" r:id="rIdhkx7svniwfsoa8z4xp8qw">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">世界時計</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4388"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">メインステージ・サイドウィジェット・情報カード</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4973"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdrpxmiwbpdpv9oen0o7mjt">
+            <w:hyperlink w:history="1" r:id="rIdxucmnehwh96gfhf6-qz9l">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">時計</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4388"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">情報カード・操作ボタン</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4973"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdwkvnxtsxe4z_hbzyyoiqb">
+            <w:hyperlink w:history="1" r:id="rIdfs1dgc87gachmyvb3_x1u">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">天気</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4388"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">情報カード・操作ボタン</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4973"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rId7fzeq5p79i5duvhuliwhg">
+            <w:hyperlink w:history="1" r:id="rId0athk4kgwapmjlrgm0chg">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">香港の天気</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4388"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">情報カード・操作ボタン</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4973"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdayn_bvdfhkvaukicmmast">
+            <w:hyperlink w:history="1" r:id="rIdlx4ya_8p6ggs8_28oeeyr">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">太陰暦</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4388"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">情報カード</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4973"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdeim7t5p8sexzjwqt38vib">
+            <w:hyperlink w:history="1" r:id="rIddyobvjqgbd4vn1kytujqr">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">QRコード</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4388"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">操作ボタン</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4973"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdmt9p-drrgymmovlcwhndy">
+            <w:hyperlink w:history="1" r:id="rIdzed0jtnzv9zp6umxizt8m">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">RSS テキスト</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4388"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">テキストバー</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4973"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdebp18b67zu9itv0nyw7ec">
+            <w:hyperlink w:history="1" r:id="rIdbdmooimnuhxp1v-biy2xi">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">情報バー</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4388"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">テキストバー</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -1611,203 +1611,203 @@
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">置ける場所</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6519"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdkkwkewficvn2qib2nejpx">
+            <w:hyperlink w:history="1" r:id="rIduxdjqsvxllivegywp1kyf">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">来訪者歓迎</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2841"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">メインステージ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6519"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdofhm3sz4oumx1lfe6vpac">
+            <w:hyperlink w:history="1" r:id="rIdyrztrwmfhs7wrztthldnq">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">来訪者リスト</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2841"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">メインステージ・サイドウィジェット</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6519"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdtefni9ipvx3rhs4_kl9ob">
+            <w:hyperlink w:history="1" r:id="rIdnx0jcb43ajdfn4rb1gckw">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">来訪者セルフサービスボタン</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2841"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">メインステージ・操作ボタン</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6519"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdxb9vnjgovjpyrwikrjmgu">
+            <w:hyperlink w:history="1" r:id="rId-lyizdpu1gsxow8bdrvqz">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">来訪者登録QRコード</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2841"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">操作ボタン</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6519"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdxulsdgxgo07z1tbzerfr5">
+            <w:hyperlink w:history="1" r:id="rIdmccm7gfgbhxiwd7gke2kl">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wi-Fi QRコード</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2841"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">操作ボタン</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -1880,89 +1880,89 @@
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">置ける場所</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6050"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdbmqvdkiqsltf04oudgrep">
+            <w:hyperlink w:history="1" r:id="rId-gktwfx2z4aqo-qcufv4x">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">Offision 通話連絡先リスト</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3310"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">メインステージ・サイドウィジェット・情報カード・操作ボタン</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6050"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdmgiwn2iqam4ntdprk0bya">
+            <w:hyperlink w:history="1" r:id="rIdrxjfhqavdx4dqprbzi7gs">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teams phoneの通話相手リスト (ベータ版)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3310"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">メインステージ・サイドウィジェット・情報カード・操作ボタン</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -2035,127 +2035,127 @@
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">置ける場所</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="8139"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdkbvyzqq0iufox2nkhnz2s">
+            <w:hyperlink w:history="1" r:id="rIdve7oes3nfkhvs5kdiripi">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">ルームコントロールQRコード</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1221"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">操作ボタン</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="8139"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdxvyintev0ztrfbxwofgli">
+            <w:hyperlink w:history="1" r:id="rIdz2rk63x6tlpqi5hbmapl9">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">ドアを開くボタン</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1221"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">操作ボタン</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="8139"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdiqyiqwxyab3jlanwmq--1">
+            <w:hyperlink w:history="1" r:id="rIde21hdnrbyxnitmfpisecr">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">言語選択</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1221"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">操作ボタン</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -2228,279 +2228,279 @@
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">置ける場所</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6396"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdyy3hyxuusopx4jxjh67fl">
+            <w:hyperlink w:history="1" r:id="rIdfafbrjduhupom8kmiukas">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">画像</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2964"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">メインステージ・情報カード・操作ボタン</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6396"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdfiggm8je9jty7hmydlpiw">
+            <w:hyperlink w:history="1" r:id="rIdozwhl7_lkiblsapgv8jcz">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">ビデオ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2964"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">メインステージ・情報カード</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6396"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdfz75jndf54dz6r_lunvwt">
+            <w:hyperlink w:history="1" r:id="rIdnbidejt1t0o6gob6zonfp">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">YouTube</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2964"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">メインステージ・情報カード</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6396"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdy8gixszyb67-neho-upvb">
+            <w:hyperlink w:history="1" r:id="rIdqdnr2coi_sgigocajdqgh">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">プレイリスト</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2964"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">メインステージ・情報カード</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6396"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIduss36jrdwxvn4fyxnamjm">
+            <w:hyperlink w:history="1" r:id="rIdx5fuorkpm1-k11t1mfvnw">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">HLS (HTTP ライブ ストリーミング)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2964"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">メインステージ・情報カード</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6396"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rId0nfs2-gfltuc8n-bhuvmn">
+            <w:hyperlink w:history="1" r:id="rIduvamhy8xzibzya-l2g0kx">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">ウェブサイト - iFrame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2964"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">メインステージ・情報カード</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6396"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdboslpo3scsi0lor-jux4y">
+            <w:hyperlink w:history="1" r:id="rIdonoqliqmdvy-wemrgxls2">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">PDF再生</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2964"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">メインステージ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -3202,94 +3202,94 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">この設定が決めないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">そもそもどの置き場所があるか。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> カードの数、横に列を置くか、どちらの端に置くか
 ——すべてレイアウトの話で、</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtn84fgtsylscbmcqijbly">
+      <w:hyperlink w:history="1" r:id="rIduebvf-gc03ko4mab5hegb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">レイアウトを変える</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">メインステージで複数を順番に流すこと。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> シーン、プレイリスト、週間スケジュールは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7ixglrujqhjqffmobrpz5">
+      <w:hyperlink w:history="1" r:id="rIdatxdobucolpnsmzw5ry0u">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">シーン</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">に、自分に割り込む画面は</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgxgy0rhc3zaxd4svzxbma">
+      <w:hyperlink w:history="1" r:id="rId8ucikrvz-guf2lunkw2nv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">割り込み表示</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">に
 あります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -3310,51 +3310,51 @@
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">画面が自分をどこだと思っているか。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 場所を必要とするウィジェットはコンテンツ
 ではなく</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">デバイス</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">の所在地を読みます——
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddjzklitsqtduwlkxokrms">
+      <w:hyperlink w:history="1" r:id="rIdeeas_htaf_1ocr11mjyo6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">サイネージコンテンツを作って画面に映す</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照して
 ください。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
@@ -3780,51 +3780,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdggp6jlbskudxbehywlhgm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/signage/widgets-and-places/" TargetMode="External"/><Relationship Id="rId3yy0t8hb-yptduk4ohnpb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-a-layout/" TargetMode="External"/><Relationship Id="rIdki6umw12bsah0dc2ggjql" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../booking-list/" TargetMode="External"/><Relationship Id="rIdokn2my-_cie-t9hbgaydw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-calendar/" TargetMode="External"/><Relationship Id="rIdisnii65ydged1_706lzlt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../booking-status-map/" TargetMode="External"/><Relationship Id="rIdfdydgsgzuljzh3e2u-fxv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-list/" TargetMode="External"/><Relationship Id="rIdikb71emjesurhj7xfulvq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../event-list/" TargetMode="External"/><Relationship Id="rIdiwv8effe2sufvoqimvanp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../event-information/" TargetMode="External"/><Relationship Id="rIdrmigsv2qvdnfo4-ce8sfd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../booking-status-summary/" TargetMode="External"/><Relationship Id="rIdqlg0hwarteuiqtqxes5xp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../action-widgets/" TargetMode="External"/><Relationship Id="rIdh7cs5iwcczraip1uzyeqj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../support-ticket-list/" TargetMode="External"/><Relationship Id="rId3amqmke-etpeviqstuedj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../service-request-list/" TargetMode="External"/><Relationship Id="rIdk85mavuw6fqa1nwlw2ggu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../occupancy-sensor-map/" TargetMode="External"/><Relationship Id="rIdgot5x-pwjhlbg6wb1tac6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../action-widgets/" TargetMode="External"/><Relationship Id="rIdltpgbmzarirxjmlmzo9pl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../announcements/" TargetMode="External"/><Relationship Id="rIdi4mkcunttmb6hrpsxzohp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../world-clocks/" TargetMode="External"/><Relationship Id="rIdrpxmiwbpdpv9oen0o7mjt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../clock/" TargetMode="External"/><Relationship Id="rIdwkvnxtsxe4z_hbzyyoiqb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../weather/" TargetMode="External"/><Relationship Id="rId7fzeq5p79i5duvhuliwhg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hong-kong-weather/" TargetMode="External"/><Relationship Id="rIdayn_bvdfhkvaukicmmast" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../lunar-calendar/" TargetMode="External"/><Relationship Id="rIdeim7t5p8sexzjwqt38vib" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../action-widgets/" TargetMode="External"/><Relationship Id="rIdmt9p-drrgymmovlcwhndy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../rss-text/" TargetMode="External"/><Relationship Id="rIdebp18b67zu9itv0nyw7ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../info-bar/" TargetMode="External"/><Relationship Id="rIdkkwkewficvn2qib2nejpx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visitor-welcome/" TargetMode="External"/><Relationship Id="rIdofhm3sz4oumx1lfe6vpac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visitor-list/" TargetMode="External"/><Relationship Id="rIdtefni9ipvx3rhs4_kl9ob" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../action-widgets/" TargetMode="External"/><Relationship Id="rIdxb9vnjgovjpyrwikrjmgu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../action-widgets/" TargetMode="External"/><Relationship Id="rIdxulsdgxgo07z1tbzerfr5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../action-widgets/" TargetMode="External"/><Relationship Id="rIdbmqvdkiqsltf04oudgrep" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../offision-call-list/" TargetMode="External"/><Relationship Id="rIdmgiwn2iqam4ntdprk0bya" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../teams-call-list/" TargetMode="External"/><Relationship Id="rIdkbvyzqq0iufox2nkhnz2s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../action-widgets/" TargetMode="External"/><Relationship Id="rIdxvyintev0ztrfbxwofgli" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../action-widgets/" TargetMode="External"/><Relationship Id="rIdiqyiqwxyab3jlanwmq--1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../action-widgets/" TargetMode="External"/><Relationship Id="rIdyy3hyxuusopx4jxjh67fl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../image/" TargetMode="External"/><Relationship Id="rIdfiggm8je9jty7hmydlpiw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../video/" TargetMode="External"/><Relationship Id="rIdfz75jndf54dz6r_lunvwt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../youtube/" TargetMode="External"/><Relationship Id="rIdy8gixszyb67-neho-upvb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../playlist/" TargetMode="External"/><Relationship Id="rIduss36jrdwxvn4fyxnamjm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hls/" TargetMode="External"/><Relationship Id="rId0nfs2-gfltuc8n-bhuvmn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../website-iframe/" TargetMode="External"/><Relationship Id="rIdboslpo3scsi0lor-jux4y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../pdf-playback/" TargetMode="External"/><Relationship Id="rIdtn84fgtsylscbmcqijbly" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-a-layout/" TargetMode="External"/><Relationship Id="rId7ixglrujqhjqffmobrpz5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../stage-scenes/" TargetMode="External"/><Relationship Id="rIdgxgy0rhc3zaxd4svzxbma" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../takeovers/" TargetMode="External"/><Relationship Id="rIddjzklitsqtduwlkxokrms" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../build-signage-content/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8f484b78e15d1e736137b460c20380ef14a7d70b.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7fa55d423f2004739cb24981e76d02c4e69eea0c.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdqsulh5knblzb2txtcycum" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/signage/widgets-and-places/" TargetMode="External"/><Relationship Id="rId4ofa0sg3pcoj3zmw_mvbq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-a-layout/" TargetMode="External"/><Relationship Id="rIdc5en0_ltcsegqefu7j2wq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../booking-list/" TargetMode="External"/><Relationship Id="rIdfhotcjsr2hmgmwjrkurxn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-calendar/" TargetMode="External"/><Relationship Id="rIdhwzhppuny8sz1xtjhcljz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../booking-status-map/" TargetMode="External"/><Relationship Id="rId5z4vddd2nfwu2h82rx2a_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-list/" TargetMode="External"/><Relationship Id="rId_gjk4di97fnul_mutuom4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../event-list/" TargetMode="External"/><Relationship Id="rIdhsjjhw2o3dbbl4etrax35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../event-information/" TargetMode="External"/><Relationship Id="rId3rmclz66ju_c8dzne-sol" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../booking-status-summary/" TargetMode="External"/><Relationship Id="rIdrllzf3q6kpfsdsh7uojxx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../action-widgets/" TargetMode="External"/><Relationship Id="rIda1yeqb2gjeryfb8wcoqk7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../support-ticket-list/" TargetMode="External"/><Relationship Id="rId8iqfkkj8qeqbvtnerrikg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../service-request-list/" TargetMode="External"/><Relationship Id="rId0cqgnjucctf1svdrumiqi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../occupancy-sensor-map/" TargetMode="External"/><Relationship Id="rIdlvh4wfmszyfj89f4vhcc2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../action-widgets/" TargetMode="External"/><Relationship Id="rIdvf6lxjroyguk86f_wzlj9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../announcements/" TargetMode="External"/><Relationship Id="rIdhkx7svniwfsoa8z4xp8qw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../world-clocks/" TargetMode="External"/><Relationship Id="rIdxucmnehwh96gfhf6-qz9l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../clock/" TargetMode="External"/><Relationship Id="rIdfs1dgc87gachmyvb3_x1u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../weather/" TargetMode="External"/><Relationship Id="rId0athk4kgwapmjlrgm0chg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hong-kong-weather/" TargetMode="External"/><Relationship Id="rIdlx4ya_8p6ggs8_28oeeyr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../lunar-calendar/" TargetMode="External"/><Relationship Id="rIddyobvjqgbd4vn1kytujqr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../action-widgets/" TargetMode="External"/><Relationship Id="rIdzed0jtnzv9zp6umxizt8m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../rss-text/" TargetMode="External"/><Relationship Id="rIdbdmooimnuhxp1v-biy2xi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../info-bar/" TargetMode="External"/><Relationship Id="rIduxdjqsvxllivegywp1kyf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visitor-welcome/" TargetMode="External"/><Relationship Id="rIdyrztrwmfhs7wrztthldnq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visitor-list/" TargetMode="External"/><Relationship Id="rIdnx0jcb43ajdfn4rb1gckw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../action-widgets/" TargetMode="External"/><Relationship Id="rId-lyizdpu1gsxow8bdrvqz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../action-widgets/" TargetMode="External"/><Relationship Id="rIdmccm7gfgbhxiwd7gke2kl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../action-widgets/" TargetMode="External"/><Relationship Id="rId-gktwfx2z4aqo-qcufv4x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../offision-call-list/" TargetMode="External"/><Relationship Id="rIdrxjfhqavdx4dqprbzi7gs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../teams-call-list/" TargetMode="External"/><Relationship Id="rIdve7oes3nfkhvs5kdiripi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../action-widgets/" TargetMode="External"/><Relationship Id="rIdz2rk63x6tlpqi5hbmapl9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../action-widgets/" TargetMode="External"/><Relationship Id="rIde21hdnrbyxnitmfpisecr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../action-widgets/" TargetMode="External"/><Relationship Id="rIdfafbrjduhupom8kmiukas" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../image/" TargetMode="External"/><Relationship Id="rIdozwhl7_lkiblsapgv8jcz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../video/" TargetMode="External"/><Relationship Id="rIdnbidejt1t0o6gob6zonfp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../youtube/" TargetMode="External"/><Relationship Id="rIdqdnr2coi_sgigocajdqgh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../playlist/" TargetMode="External"/><Relationship Id="rIdx5fuorkpm1-k11t1mfvnw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hls/" TargetMode="External"/><Relationship Id="rIduvamhy8xzibzya-l2g0kx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../website-iframe/" TargetMode="External"/><Relationship Id="rIdonoqliqmdvy-wemrgxls2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../pdf-playback/" TargetMode="External"/><Relationship Id="rIduebvf-gc03ko4mab5hegb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-a-layout/" TargetMode="External"/><Relationship Id="rIdatxdobucolpnsmzw5ry0u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../stage-scenes/" TargetMode="External"/><Relationship Id="rId8ucikrvz-guf2lunkw2nv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../takeovers/" TargetMode="External"/><Relationship Id="rIdeeas_htaf_1ocr11mjyo6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../build-signage-content/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/99d53498ae01342570bf07f25e18da9227083263.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dc026ddf214e1ba3dbfcf627847970ae1cfc41f8.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>ウィジェットとその置き場所</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>