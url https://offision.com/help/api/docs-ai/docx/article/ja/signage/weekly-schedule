--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">画面が週のどの時間に何を流すかを決める</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">スケジュールモードのステージは、週の時間帯ごとに別のウィジェットを流す——曜日と 30 分単位のグリッドにブロックとして描き、休日の列、描かれていない時間の受け皿、 そしてブロックが重なったときの決まりまで。</w:t>
+        <w:t xml:space="preserve">スケジュールモードのステージは、週の時間帯ごとに別のウィジェットを流す——曜日と 30 分単位のグリッドにブロックとして描き、休日の列、描かれていない時間の受け皿、そしてブロックが重なったときの決まりまで。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-02</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_cmzwaqx7wmeu6m4ktapr">
+      <w:hyperlink w:history="1" r:id="rIdxtqayevbgbl3jv1w9y6dz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/signage/weekly-schedule/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">忙しい建物の中の画面が持っているのはループではなく一週間です。ロビーの壁は、
 9 時には到着した来訪者に、正午には社員食堂のメニューに、午後はずっとルームの
 空き状況に渡す価値があり、土曜には別のものでもかまいません。ローテーションでは
 それができません——午前 4 時にも昼と同じ勢いでメニューを映します。
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -104,51 +104,51 @@
         </w:rPr>
         <w:t xml:space="preserve">スケジュール</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ならできます。順番ではなく、曜日と時刻で書かれているからです。
 このページが組み立てるのは、その一週間です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 すでにあるサイネージコンテンツ。スケジュールはメインステージに与えるモードで
 あって、新しい種類のコンテンツではありません——まだ無ければ
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtjx5dhp4-vd80vevjka9u">
+      <w:hyperlink w:history="1" r:id="rId9nv3ffkjbp1yb9zrmhebv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">先にコンテンツを作ってください</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → signage/signage-content (サイネージ)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1319,85 +1319,85 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">このページが決めないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">割り込み。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 来訪者の到着や、まもなく始まる予約は、スケジュールが何と言おうと
 ステージを置き換え、そのあと返します——それが</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdb-jwhlsdroiv6shn17n-b">
+      <w:hyperlink w:history="1" r:id="rIdykzlngbolqkdipmoa8bpn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">テイクオーバー</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">で、
 ここに書かれた何よりも優先されます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ほかのステージ。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> レイアウトが画面を分けている場合、ステージごとに独自の
 コンテンツモードと独自のスケジュールを持ちます——
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8wtlbvwt32tbvpuohl5aw">
+      <w:hyperlink w:history="1" r:id="rIdlhgucglywc2bvq2is-okf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">レイアウトを変更する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1405,65 +1405,65 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> サイドウィジェット、情報カード、ボタン、
 テキストバーは固定で、順に流れることもスケジュールされることもありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">メディアのプレイリスト。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcseb8i1nmcizianyddms0">
+      <w:hyperlink w:history="1" r:id="rIdihkkisulnscvj7kpphl-l">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">プレイリスト</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">ウィジェットは、
 それ自体には時間の決まりを持たない順番付きのファイルの並びです。スケジュールは
 一週間の中の枠を与えられますが、並び順は別のところで編集します。ステージの
 3 つのモードは</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyljkv-vsyyqeigkpbmhlu">
+      <w:hyperlink w:history="1" r:id="rIdxntjyzbozhwzc_jstwbg0">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ひとつ、あるいは複数を流す</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">で比べています。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1888,51 +1888,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId_cmzwaqx7wmeu6m4ktapr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/signage/weekly-schedule/" TargetMode="External"/><Relationship Id="rIdtjx5dhp4-vd80vevjka9u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../build-signage-content/" TargetMode="External"/><Relationship Id="rIdb-jwhlsdroiv6shn17n-b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../takeovers/" TargetMode="External"/><Relationship Id="rId8wtlbvwt32tbvpuohl5aw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-a-layout/" TargetMode="External"/><Relationship Id="rIdcseb8i1nmcizianyddms0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../playlist/" TargetMode="External"/><Relationship Id="rIdyljkv-vsyyqeigkpbmhlu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../stage-scenes/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bd739c185fb024bb5cd5aeecb2faa4aa9e8003de.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0ff6b4123a8128e8e585f27b2e39f2aad25e0d53.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/405026e6b569ca0f3c8c86b0bc92de22bb4f8566.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d7cdccbfc6d6c4c9cd99e535fbf64172cdcb36b2.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/824f1979ecd8b7813f809fd6072eddf0812adc24.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0c233d564a3edb3c15079aa741e323fc9e72978d.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/63ba7316cf89988eeb231104242d66ad4ecac48b.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4fcbcc09e49d91dbf084cb41b9ddfc3d1e128c9a.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdxtqayevbgbl3jv1w9y6dz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/signage/weekly-schedule/" TargetMode="External"/><Relationship Id="rId9nv3ffkjbp1yb9zrmhebv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../build-signage-content/" TargetMode="External"/><Relationship Id="rIdykzlngbolqkdipmoa8bpn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../takeovers/" TargetMode="External"/><Relationship Id="rIdlhgucglywc2bvq2is-okf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-a-layout/" TargetMode="External"/><Relationship Id="rIdihkkisulnscvj7kpphl-l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../playlist/" TargetMode="External"/><Relationship Id="rIdxntjyzbozhwzc_jstwbg0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../stage-scenes/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bd739c185fb024bb5cd5aeecb2faa4aa9e8003de.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0ff6b4123a8128e8e585f27b2e39f2aad25e0d53.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/405026e6b569ca0f3c8c86b0bc92de22bb4f8566.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d7cdccbfc6d6c4c9cd99e535fbf64172cdcb36b2.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/824f1979ecd8b7813f809fd6072eddf0812adc24.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0c233d564a3edb3c15079aa741e323fc9e72978d.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/63ba7316cf89988eeb231104242d66ad4ecac48b.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4fcbcc09e49d91dbf084cb41b9ddfc3d1e128c9a.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>画面が週のどの時間に何を流すかを決める</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>