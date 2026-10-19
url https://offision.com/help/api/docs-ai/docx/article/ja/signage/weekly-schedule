--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-02</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxtqayevbgbl3jv1w9y6dz">
+      <w:hyperlink w:history="1" r:id="rIdeadvje8ufwut56tse4yhv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/signage/weekly-schedule/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">忙しい建物の中の画面が持っているのはループではなく一週間です。ロビーの壁は、
 9 時には到着した来訪者に、正午には社員食堂のメニューに、午後はずっとルームの
 空き状況に渡す価値があり、土曜には別のものでもかまいません。ローテーションでは
 それができません——午前 4 時にも昼と同じ勢いでメニューを映します。
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -104,51 +104,51 @@
         </w:rPr>
         <w:t xml:space="preserve">スケジュール</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ならできます。順番ではなく、曜日と時刻で書かれているからです。
 このページが組み立てるのは、その一週間です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 すでにあるサイネージコンテンツ。スケジュールはメインステージに与えるモードで
 あって、新しい種類のコンテンツではありません——まだ無ければ
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9nv3ffkjbp1yb9zrmhebv">
+      <w:hyperlink w:history="1" r:id="rIdaup1mxy_jdljv6gpbsc6j">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">先にコンテンツを作ってください</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → signage/signage-content (サイネージ)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1319,85 +1319,85 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">このページが決めないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">割り込み。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 来訪者の到着や、まもなく始まる予約は、スケジュールが何と言おうと
 ステージを置き換え、そのあと返します——それが</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdykzlngbolqkdipmoa8bpn">
+      <w:hyperlink w:history="1" r:id="rIdu1tdjbgtqqj_u9utntnkp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">テイクオーバー</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">で、
 ここに書かれた何よりも優先されます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ほかのステージ。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> レイアウトが画面を分けている場合、ステージごとに独自の
 コンテンツモードと独自のスケジュールを持ちます——
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlhgucglywc2bvq2is-okf">
+      <w:hyperlink w:history="1" r:id="rId8vktawgl4nft-lcti73iu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">レイアウトを変更する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1405,65 +1405,65 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> サイドウィジェット、情報カード、ボタン、
 テキストバーは固定で、順に流れることもスケジュールされることもありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">メディアのプレイリスト。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdihkkisulnscvj7kpphl-l">
+      <w:hyperlink w:history="1" r:id="rIddl4se0miwrciyd6ktlddw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">プレイリスト</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">ウィジェットは、
 それ自体には時間の決まりを持たない順番付きのファイルの並びです。スケジュールは
 一週間の中の枠を与えられますが、並び順は別のところで編集します。ステージの
 3 つのモードは</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxntjyzbozhwzc_jstwbg0">
+      <w:hyperlink w:history="1" r:id="rIdpnov2s15lvopucuzsrmci">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ひとつ、あるいは複数を流す</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">で比べています。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1888,51 +1888,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdxtqayevbgbl3jv1w9y6dz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/signage/weekly-schedule/" TargetMode="External"/><Relationship Id="rId9nv3ffkjbp1yb9zrmhebv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../build-signage-content/" TargetMode="External"/><Relationship Id="rIdykzlngbolqkdipmoa8bpn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../takeovers/" TargetMode="External"/><Relationship Id="rIdlhgucglywc2bvq2is-okf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-a-layout/" TargetMode="External"/><Relationship Id="rIdihkkisulnscvj7kpphl-l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../playlist/" TargetMode="External"/><Relationship Id="rIdxntjyzbozhwzc_jstwbg0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../stage-scenes/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bd739c185fb024bb5cd5aeecb2faa4aa9e8003de.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0ff6b4123a8128e8e585f27b2e39f2aad25e0d53.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/405026e6b569ca0f3c8c86b0bc92de22bb4f8566.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d7cdccbfc6d6c4c9cd99e535fbf64172cdcb36b2.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/824f1979ecd8b7813f809fd6072eddf0812adc24.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0c233d564a3edb3c15079aa741e323fc9e72978d.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/63ba7316cf89988eeb231104242d66ad4ecac48b.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4fcbcc09e49d91dbf084cb41b9ddfc3d1e128c9a.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdeadvje8ufwut56tse4yhv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/signage/weekly-schedule/" TargetMode="External"/><Relationship Id="rIdaup1mxy_jdljv6gpbsc6j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../build-signage-content/" TargetMode="External"/><Relationship Id="rIdu1tdjbgtqqj_u9utntnkp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../takeovers/" TargetMode="External"/><Relationship Id="rId8vktawgl4nft-lcti73iu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-a-layout/" TargetMode="External"/><Relationship Id="rIddl4se0miwrciyd6ktlddw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../playlist/" TargetMode="External"/><Relationship Id="rIdpnov2s15lvopucuzsrmci" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../stage-scenes/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bbda30eb256d5b86e90a24a11296bcfc6d74cc8b.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4dcf3cb2eaa77fb7d5bd3db6f6dd76f17a1abc9a.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ce5b3e295142f4394d9191810782b597499b2776.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/96df5b8b01f3318a8f40e9628b2c151f9ef57d89.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/98ada62f2de2d2a86bd2ee1e6640a15c53c0b74f.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0cf8f4bb19409d2e3c972939429e0f19cd8508d5.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9997b577302a4702d6ddafcdac0bfad83667b741.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/948a94d95ddb5a3c30a657b055de7d772a383ea2.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>画面が週のどの時間に何を流すかを決める</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>