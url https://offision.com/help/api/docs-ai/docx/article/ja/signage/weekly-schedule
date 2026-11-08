--- v2 (2026-10-19)
+++ v3 (2026-11-08)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-02</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdeadvje8ufwut56tse4yhv">
+      <w:hyperlink w:history="1" r:id="rIddx3smxf5jevstr_50ir2l">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/signage/weekly-schedule/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">忙しい建物の中の画面が持っているのはループではなく一週間です。ロビーの壁は、
 9 時には到着した来訪者に、正午には社員食堂のメニューに、午後はずっとルームの
 空き状況に渡す価値があり、土曜には別のものでもかまいません。ローテーションでは
 それができません——午前 4 時にも昼と同じ勢いでメニューを映します。
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -104,51 +104,51 @@
         </w:rPr>
         <w:t xml:space="preserve">スケジュール</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ならできます。順番ではなく、曜日と時刻で書かれているからです。
 このページが組み立てるのは、その一週間です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 すでにあるサイネージコンテンツ。スケジュールはメインステージに与えるモードで
 あって、新しい種類のコンテンツではありません——まだ無ければ
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdaup1mxy_jdljv6gpbsc6j">
+      <w:hyperlink w:history="1" r:id="rId_-dtybde8mch1gmxrgp8t">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">先にコンテンツを作ってください</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → signage/signage-content (サイネージ)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1319,85 +1319,85 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">このページが決めないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">割り込み。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 来訪者の到着や、まもなく始まる予約は、スケジュールが何と言おうと
 ステージを置き換え、そのあと返します——それが</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdu1tdjbgtqqj_u9utntnkp">
+      <w:hyperlink w:history="1" r:id="rIdcd7yu8qqpwifyzwcbz3sb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">テイクオーバー</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">で、
 ここに書かれた何よりも優先されます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ほかのステージ。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> レイアウトが画面を分けている場合、ステージごとに独自の
 コンテンツモードと独自のスケジュールを持ちます——
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8vktawgl4nft-lcti73iu">
+      <w:hyperlink w:history="1" r:id="rIdicffoxqlqttudbexe9gyx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">レイアウトを変更する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1405,65 +1405,65 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> サイドウィジェット、情報カード、ボタン、
 テキストバーは固定で、順に流れることもスケジュールされることもありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">メディアのプレイリスト。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddl4se0miwrciyd6ktlddw">
+      <w:hyperlink w:history="1" r:id="rIdfhrd5_-jhc1yygwta6xmi">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">プレイリスト</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">ウィジェットは、
 それ自体には時間の決まりを持たない順番付きのファイルの並びです。スケジュールは
 一週間の中の枠を与えられますが、並び順は別のところで編集します。ステージの
 3 つのモードは</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpnov2s15lvopucuzsrmci">
+      <w:hyperlink w:history="1" r:id="rId6qkcbaalu3tw5ssclyfk5">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ひとつ、あるいは複数を流す</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">で比べています。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1888,51 +1888,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdeadvje8ufwut56tse4yhv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/signage/weekly-schedule/" TargetMode="External"/><Relationship Id="rIdaup1mxy_jdljv6gpbsc6j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../build-signage-content/" TargetMode="External"/><Relationship Id="rIdu1tdjbgtqqj_u9utntnkp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../takeovers/" TargetMode="External"/><Relationship Id="rId8vktawgl4nft-lcti73iu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-a-layout/" TargetMode="External"/><Relationship Id="rIddl4se0miwrciyd6ktlddw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../playlist/" TargetMode="External"/><Relationship Id="rIdpnov2s15lvopucuzsrmci" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../stage-scenes/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bbda30eb256d5b86e90a24a11296bcfc6d74cc8b.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4dcf3cb2eaa77fb7d5bd3db6f6dd76f17a1abc9a.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ce5b3e295142f4394d9191810782b597499b2776.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/96df5b8b01f3318a8f40e9628b2c151f9ef57d89.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/98ada62f2de2d2a86bd2ee1e6640a15c53c0b74f.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0cf8f4bb19409d2e3c972939429e0f19cd8508d5.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9997b577302a4702d6ddafcdac0bfad83667b741.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/948a94d95ddb5a3c30a657b055de7d772a383ea2.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIddx3smxf5jevstr_50ir2l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/signage/weekly-schedule/" TargetMode="External"/><Relationship Id="rId_-dtybde8mch1gmxrgp8t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../build-signage-content/" TargetMode="External"/><Relationship Id="rIdcd7yu8qqpwifyzwcbz3sb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../takeovers/" TargetMode="External"/><Relationship Id="rIdicffoxqlqttudbexe9gyx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-a-layout/" TargetMode="External"/><Relationship Id="rIdfhrd5_-jhc1yygwta6xmi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../playlist/" TargetMode="External"/><Relationship Id="rId6qkcbaalu3tw5ssclyfk5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../stage-scenes/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bbda30eb256d5b86e90a24a11296bcfc6d74cc8b.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4dcf3cb2eaa77fb7d5bd3db6f6dd76f17a1abc9a.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ce5b3e295142f4394d9191810782b597499b2776.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/96df5b8b01f3318a8f40e9628b2c151f9ef57d89.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/98ada62f2de2d2a86bd2ee1e6640a15c53c0b74f.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0cf8f4bb19409d2e3c972939429e0f19cd8508d5.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9997b577302a4702d6ddafcdac0bfad83667b741.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/948a94d95ddb5a3c30a657b055de7d772a383ea2.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>画面が週のどの時間に何を流すかを決める</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>