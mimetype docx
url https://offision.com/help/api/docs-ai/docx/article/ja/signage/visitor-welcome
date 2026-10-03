--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -26,109 +26,141 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">「来訪者歓迎」ウィジェット</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">ステージ全面の出迎え画面。来訪者がいるあいだはその名前を、いないあいだは 会社のウェルカムを映します。4 つのデザイン、待機画面のロゴと時計、誰を 出迎えるかを決める設定。</w:t>
+        <w:t xml:space="preserve">ステージ全面の出迎え画面。来訪者がいるあいだはその名前を、いないあいだは会社のウェルカムを映します。4 つのデザイン、待機画面のロゴと時計、誰を出迎えるかを決める設定。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdt0wb6fsz5yywuefe2yp0o">
+      <w:hyperlink w:history="1" r:id="rId--egbxmguwttxsaql8pnm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/signage/visitor-welcome/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">来訪者の名前を呼ぶ画面です。誰かが到着しているあいだはその名前と会社名で
 ステージを満たし、合間は——「データなし」ではなく——ロゴと挨拶、任意で
 時計を添えた、デザインされた会社のウェルカムになります。来訪者到着の
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnoja973jt6zkprgij_3tj">
+      <w:hyperlink w:history="1" r:id="rIdljz3t2n4jvxb_sxjs2kxr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">割り込み表示</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">がステージをさえぎるときに映すのも、この
 ウィジェットです。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">来訪者ごとのカードには、訪問にルームが指定されていればその向かうルームが
+載ります。そして</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">この画面で</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">チェックインした来訪者には、ウェルカムに戻る前に
+そのルームのフロアを渡します —
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdj77-8llbl8wahpfjsqe15">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">来訪者を訪問先のルームまで案内する</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3219450"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="widget-visitor-welcome-ja" descr="ステージで名前を呼ばれる来訪者。" title="ステージで名前を呼ばれる来訪者。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
@@ -1302,85 +1334,85 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">このウィジェットが決めないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">誰が来訪者として数えられるか。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 招待、チェックイン、来訪の流れは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsifuqkfwanxw6c7drsklc">
+      <w:hyperlink w:history="1" r:id="rIdhtorfepio3fadah_yrypf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">来訪者</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">モジュールの仕事です——画面はそこに記録された
 ものを出迎えるだけです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">いつステージをさえぎるか。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ステージに置けばただ流れます。ほかの
 コンテンツの上に現れるのは来訪者到着の
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5mtvxey2yewmxxsyrvx5-">
+      <w:hyperlink w:history="1" r:id="rIdicx0k2sc8s_sm99-noj5v">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">割り込み表示</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1389,51 +1421,51 @@
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">デバイスの場所に合わせる</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">が読むのは
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">デバイス</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">の所在地です——場所も含めたロビーの設定一式は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfaj3vneazjn2uemdetndf">
+      <w:hyperlink w:history="1" r:id="rIdgffjkxfnbog7gmjug_tpy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">来訪者を迎えるロビー画面を設定する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 にあります。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
@@ -1859,51 +1891,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdt0wb6fsz5yywuefe2yp0o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/signage/visitor-welcome/" TargetMode="External"/><Relationship Id="rIdnoja973jt6zkprgij_3tj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../takeovers/" TargetMode="External"/><Relationship Id="rIdsifuqkfwanxw6c7drsklc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/visiting/" TargetMode="External"/><Relationship Id="rId5mtvxey2yewmxxsyrvx5-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../takeovers/" TargetMode="External"/><Relationship Id="rIdfaj3vneazjn2uemdetndf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-lobby-screen-for-visitors/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/363a3e59ae5c47b52a26e175754e2dbf99a7795e.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/47738fd17cd3aaa9b722e2858e1196c7a21225d7.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/db8e1572c737f4e3423beb8b8ce78134ef46854f.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId--egbxmguwttxsaql8pnm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/signage/visitor-welcome/" TargetMode="External"/><Relationship Id="rIdljz3t2n4jvxb_sxjs2kxr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../takeovers/" TargetMode="External"/><Relationship Id="rIdj77-8llbl8wahpfjsqe15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/show-a-visitor-the-way-to-their-room/" TargetMode="External"/><Relationship Id="rIdhtorfepio3fadah_yrypf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/visiting/" TargetMode="External"/><Relationship Id="rIdicx0k2sc8s_sm99-noj5v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../takeovers/" TargetMode="External"/><Relationship Id="rIdgffjkxfnbog7gmjug_tpy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-lobby-screen-for-visitors/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/363a3e59ae5c47b52a26e175754e2dbf99a7795e.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/47738fd17cd3aaa9b722e2858e1196c7a21225d7.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/db8e1572c737f4e3423beb8b8ce78134ef46854f.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>「来訪者歓迎」ウィジェット</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>