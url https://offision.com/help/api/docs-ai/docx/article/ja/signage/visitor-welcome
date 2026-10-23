--- v1 (2026-10-03)
+++ v2 (2026-10-23)
@@ -52,106 +52,106 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId--egbxmguwttxsaql8pnm">
+      <w:hyperlink w:history="1" r:id="rIddebm_mdi-05fiiuqcm3bt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/signage/visitor-welcome/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">来訪者の名前を呼ぶ画面です。誰かが到着しているあいだはその名前と会社名で
 ステージを満たし、合間は——「データなし」ではなく——ロゴと挨拶、任意で
 時計を添えた、デザインされた会社のウェルカムになります。来訪者到着の
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdljz3t2n4jvxb_sxjs2kxr">
+      <w:hyperlink w:history="1" r:id="rId4qmesp4jie9zpnuix1cy8">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">割り込み表示</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">がステージをさえぎるときに映すのも、この
 ウィジェットです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">来訪者ごとのカードには、訪問にルームが指定されていればその向かうルームが
 載ります。そして</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">この画面で</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">チェックインした来訪者には、ウェルカムに戻る前に
 そのルームのフロアを渡します —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdj77-8llbl8wahpfjsqe15">
+      <w:hyperlink w:history="1" r:id="rIdgz3_86mgulc_lpwy7fhng">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">来訪者を訪問先のルームまで案内する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3219450"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="widget-visitor-welcome-ja" descr="ステージで名前を呼ばれる来訪者。" title="ステージで名前を呼ばれる来訪者。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -1334,85 +1334,85 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">このウィジェットが決めないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">誰が来訪者として数えられるか。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 招待、チェックイン、来訪の流れは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhtorfepio3fadah_yrypf">
+      <w:hyperlink w:history="1" r:id="rIdgmjzlhffpryervkdvt_wh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">来訪者</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">モジュールの仕事です——画面はそこに記録された
 ものを出迎えるだけです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">いつステージをさえぎるか。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ステージに置けばただ流れます。ほかの
 コンテンツの上に現れるのは来訪者到着の
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdicx0k2sc8s_sm99-noj5v">
+      <w:hyperlink w:history="1" r:id="rIdg6udj8qsyihr926elwyuq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">割り込み表示</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1421,51 +1421,51 @@
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">デバイスの場所に合わせる</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">が読むのは
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">デバイス</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">の所在地です——場所も含めたロビーの設定一式は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgffjkxfnbog7gmjug_tpy">
+      <w:hyperlink w:history="1" r:id="rIdi7oldcdnkebs_dnxwmqjz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">来訪者を迎えるロビー画面を設定する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 にあります。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
@@ -1891,51 +1891,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId--egbxmguwttxsaql8pnm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/signage/visitor-welcome/" TargetMode="External"/><Relationship Id="rIdljz3t2n4jvxb_sxjs2kxr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../takeovers/" TargetMode="External"/><Relationship Id="rIdj77-8llbl8wahpfjsqe15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/show-a-visitor-the-way-to-their-room/" TargetMode="External"/><Relationship Id="rIdhtorfepio3fadah_yrypf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/visiting/" TargetMode="External"/><Relationship Id="rIdicx0k2sc8s_sm99-noj5v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../takeovers/" TargetMode="External"/><Relationship Id="rIdgffjkxfnbog7gmjug_tpy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-lobby-screen-for-visitors/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/363a3e59ae5c47b52a26e175754e2dbf99a7795e.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/47738fd17cd3aaa9b722e2858e1196c7a21225d7.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/db8e1572c737f4e3423beb8b8ce78134ef46854f.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIddebm_mdi-05fiiuqcm3bt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/signage/visitor-welcome/" TargetMode="External"/><Relationship Id="rId4qmesp4jie9zpnuix1cy8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../takeovers/" TargetMode="External"/><Relationship Id="rIdgz3_86mgulc_lpwy7fhng" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/show-a-visitor-the-way-to-their-room/" TargetMode="External"/><Relationship Id="rIdgmjzlhffpryervkdvt_wh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/visiting/" TargetMode="External"/><Relationship Id="rIdg6udj8qsyihr926elwyuq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../takeovers/" TargetMode="External"/><Relationship Id="rIdi7oldcdnkebs_dnxwmqjz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-lobby-screen-for-visitors/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3069be33b63dc1fbf83710ff35a9338b877dda52.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f9087f2557bd635ba44a127669bd95f11b8c96ae.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4542de9a16a2b3ab228998dc3c563bb3d45d0f26.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>「来訪者歓迎」ウィジェット</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>