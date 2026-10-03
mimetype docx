--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">割り込み表示：画面が自分をさえぎるとき</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">割り込み表示は、来訪者が着いたときや予約・イベントがまもなく始まるときにメイン ステージの再生中の内容を置き換え、終わったら返す——3 つの種類と、受付の画面の 出迎え方を決める 2 つの設定。</w:t>
+        <w:t xml:space="preserve">割り込み表示は、来訪者が着いたときや予約・イベントがまもなく始まるときにメインステージの再生中の内容を置き換え、終わったら返す——3 つの種類と、どの画面が到着した来訪者を出迎えるのか、そして 1 つの会議室の来訪者だけに絞れない理由。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-02</w:t>
+        <w:t xml:space="preserve">2026-09-22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjoc0bzbymr6q-ffzoa51f">
+      <w:hyperlink w:history="1" r:id="rIdkzobnvh5rbr9ur0rx7deq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/signage/takeovers/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">割り込み表示はもうひとつのシーンではありません。言うべきことがあるあいだ、ステージが
 流しているものを丸ごと置き換え、終わったら返します。この区画はステージの設定の
 末尾にあります——プレビューでステージをクリックしてたどり着きます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
@@ -561,174 +561,324 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">は、この画面が属する
 建物すべてのチェックインと、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">この画面自身</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">の QR コードを読み取った人だけとを
 選びます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">テイクオーバーは、ステージがどのモードであっても優先されます。ひとつのウィジェット
 でも、シーンのローテーションでも、</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmzob6nirv9jzucyoqpicg">
+      <w:hyperlink w:history="1" r:id="rIdpcfbq_zbevwtyyzxczabb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">週間スケジュール</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">でも同じ
 ように割り込み、割り込んだものではなく次に来るはずのものに返します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">割り込み表示はひとつのステージのもの:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 レイアウトがコンテンツを 2 つのステージに分けている場合、それぞれが自分の割り込み
 表示を持ち、割り込み表示は持ち主のステージだけを置き換えます。もう一方はそのまま
 流れ続けます。サイドウィジェット、カード、ボタンが覆われることはありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">この設定が決めないこと</w:t>
+        <w:t xml:space="preserve">どの画面が到着した来訪者を出迎えるか</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">1 回のチェックインが届く画面は 2 種類だけで、3 つめはありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:t xml:space="preserve">出迎え対象：すべての来訪者</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">位置</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">がその</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">来訪</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">の指定する建物を含む画面
+すべて。同じ建物の複数の画面が、同じ瞬間に同じ来訪者を出迎えます。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">出迎え対象：この画面のみ</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — 来訪者が自分の QR コードを読み取ってチェックイン
+した、その 1 台だけ。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">3 つめの対象はなく、どれも部屋単位ではありません。会議室にひもづけた画面も、その
+建物のほかの画面と同じように建物全体の来訪者を出迎えます。</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">その</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">会議室を指定した
+来訪者だけに絞ることはできません。ですから入口でチェックインした来訪者を、会議室 A
+の入口の画面だけに出迎えさせることはできません。建物じゅうの画面が出迎えるか、
+来訪者が会議室 A 自身の画面でチェックインするかのどちらかです。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">「この画面のみ」は、その画面でチェックインしたということ:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">
+画面は来訪者が読み取った QR コードで見分けられます。受付で、自分の携帯電話で、
+あるいは別の画面でチェックインした来訪者は、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">この画面のみ</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">に設定した画面には
+決して届きません。そしてその QR コードが画面の身元を運ぶのは、その画面の当日受付
+コードで</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">来訪者バッジラベルを印刷</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">がオンのあいだだけです。オフのままなら、
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">この画面のみ</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">に設定した画面は誰も出迎えません。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">この設定が決めないこと</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">歓迎画面がどう見えるか</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — それは</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvdwujzdxcsbjeeirozwnb">
+      <w:hyperlink w:history="1" r:id="rIdiqribesvshm9frlxyomig">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">来訪者歓迎</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">ウィジェットの
 話です。割り込み表示として現れても、ステージに直接置かれても同じです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">誰が「来る予定」に数えられるか。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 招待、チェックイン、来訪者のフローは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdok5rx9z35ffinhyc35d3k">
+      <w:hyperlink w:history="1" r:id="rIdksfg8rz0tlbu4o5e9hjoc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">来訪管理</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">の仕事で、画面はそれを報告するだけです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ロビーの一式</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">を最初から最後まで —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhsy2vb5gtut9ujneny2ce">
+      <w:hyperlink w:history="1" r:id="rIdkx3lo8zlgcyrja3tjqloy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">来訪者を迎えるロビー画面を設定する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を
 参照してください。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
@@ -1154,51 +1304,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdjoc0bzbymr6q-ffzoa51f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/signage/takeovers/" TargetMode="External"/><Relationship Id="rIdmzob6nirv9jzucyoqpicg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../weekly-schedule/" TargetMode="External"/><Relationship Id="rIdvdwujzdxcsbjeeirozwnb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visitor-welcome/" TargetMode="External"/><Relationship Id="rIdok5rx9z35ffinhyc35d3k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/visiting/" TargetMode="External"/><Relationship Id="rIdhsy2vb5gtut9ujneny2ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-lobby-screen-for-visitors/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5c7a699e21e1b6b4222e5fbde4e45e637cc440ec.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdkzobnvh5rbr9ur0rx7deq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/signage/takeovers/" TargetMode="External"/><Relationship Id="rIdpcfbq_zbevwtyyzxczabb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../weekly-schedule/" TargetMode="External"/><Relationship Id="rIdiqribesvshm9frlxyomig" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visitor-welcome/" TargetMode="External"/><Relationship Id="rIdksfg8rz0tlbu4o5e9hjoc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/visiting/" TargetMode="External"/><Relationship Id="rIdkx3lo8zlgcyrja3tjqloy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-lobby-screen-for-visitors/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5c7a699e21e1b6b4222e5fbde4e45e637cc440ec.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>割り込み表示：画面が自分をさえぎるとき</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>