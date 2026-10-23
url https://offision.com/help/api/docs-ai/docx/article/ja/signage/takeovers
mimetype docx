--- v1 (2026-10-03)
+++ v2 (2026-10-23)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkzobnvh5rbr9ur0rx7deq">
+      <w:hyperlink w:history="1" r:id="rIdb5-ph9qla_4lbm9yv3cpw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/signage/takeovers/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">割り込み表示はもうひとつのシーンではありません。言うべきことがあるあいだ、ステージが
 流しているものを丸ごと置き換え、終わったら返します。この区画はステージの設定の
 末尾にあります——プレビューでステージをクリックしてたどり着きます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
@@ -561,51 +561,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">は、この画面が属する
 建物すべてのチェックインと、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">この画面自身</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">の QR コードを読み取った人だけとを
 選びます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">テイクオーバーは、ステージがどのモードであっても優先されます。ひとつのウィジェット
 でも、シーンのローテーションでも、</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpcfbq_zbevwtyyzxczabb">
+      <w:hyperlink w:history="1" r:id="rIdnrqifmrkktzbssuqprrwq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">週間スケジュール</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">でも同じ
 ように割り込み、割り込んだものではなく次に来るはずのものに返します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">割り込み表示はひとつのステージのもの:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
@@ -769,116 +769,116 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">この設定が決めないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">歓迎画面がどう見えるか</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — それは</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdiqribesvshm9frlxyomig">
+      <w:hyperlink w:history="1" r:id="rId7tcbeww5qykn984tsb4a0">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">来訪者歓迎</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">ウィジェットの
 話です。割り込み表示として現れても、ステージに直接置かれても同じです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">誰が「来る予定」に数えられるか。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 招待、チェックイン、来訪者のフローは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdksfg8rz0tlbu4o5e9hjoc">
+      <w:hyperlink w:history="1" r:id="rIdry0awqjap0k9bhpt4s3fd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">来訪管理</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">の仕事で、画面はそれを報告するだけです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ロビーの一式</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">を最初から最後まで —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkx3lo8zlgcyrja3tjqloy">
+      <w:hyperlink w:history="1" r:id="rId8w6cs2cidfvbat-n923x4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">来訪者を迎えるロビー画面を設定する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を
 参照してください。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
@@ -1304,51 +1304,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdkzobnvh5rbr9ur0rx7deq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/signage/takeovers/" TargetMode="External"/><Relationship Id="rIdpcfbq_zbevwtyyzxczabb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../weekly-schedule/" TargetMode="External"/><Relationship Id="rIdiqribesvshm9frlxyomig" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visitor-welcome/" TargetMode="External"/><Relationship Id="rIdksfg8rz0tlbu4o5e9hjoc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/visiting/" TargetMode="External"/><Relationship Id="rIdkx3lo8zlgcyrja3tjqloy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-lobby-screen-for-visitors/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5c7a699e21e1b6b4222e5fbde4e45e637cc440ec.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdb5-ph9qla_4lbm9yv3cpw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/signage/takeovers/" TargetMode="External"/><Relationship Id="rIdnrqifmrkktzbssuqprrwq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../weekly-schedule/" TargetMode="External"/><Relationship Id="rId7tcbeww5qykn984tsb4a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visitor-welcome/" TargetMode="External"/><Relationship Id="rIdry0awqjap0k9bhpt4s3fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/visiting/" TargetMode="External"/><Relationship Id="rId8w6cs2cidfvbat-n923x4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-lobby-screen-for-visitors/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2be77d36bdda7b1c212c48b2ae0e02e7cf384c44.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>割り込み表示：画面が自分をさえぎるとき</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>