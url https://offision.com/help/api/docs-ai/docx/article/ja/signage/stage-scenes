--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">メインステージにひとつ、あるいは複数を流す</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">メインステージはひとつのウィジェットを映すか、シーンのプレイリストを順に流すか、 週間スケジュールを回す——そして 3 つを切り替えても何も失われない。</w:t>
+        <w:t xml:space="preserve">メインステージはひとつのウィジェットを映すか、シーンのプレイリストを順に流すか、週間スケジュールを回す——そして 3 つを切り替えても何も失われない。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-02</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbss2lhnberq8stguxv2r8">
+      <w:hyperlink w:history="1" r:id="rIdzypeedo67obma7-ijv7oe">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/signage/stage-scenes/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">メインステージは、複数のものを流せる唯一の置き場所です。プレビューでステージを
 クリックすると、レールの先頭にあるのが</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">コンテンツモード</w:t>
@@ -234,51 +234,51 @@
       <w:r>
         <w:t xml:space="preserve">があります。空欄にすると既定値の 20 秒になります。
 行の目のアイコンはシーンを削除せずに止めるので、季節ごとのお知らせを翌年また
 作り直さずに寝かせておけます。動画やスライドショーが途中で切られることはありません
 ——再生系のウィジェットは、自分が終わってからプレイリストを次へ進めます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">スケジュール</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">順ぐりではなく 1 週間です。曜日と時刻のグリッドにブロックを描き、ブロックごとに
 その時間帯に流すものを指定します——昼は食堂のメニュー、朝は歓迎画面、土曜は別の
 もの、というように。3 つのモードのなかでいちばん中身があり、専用のページが
 あります：</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcoa2fyjn_2sdffebrqpio">
+      <w:hyperlink w:history="1" r:id="rIdrxa4mvgbaqymaxofag511">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">画面が週のどの時間に何を流すかを決める</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">モードを切り替えても何も失われない</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ステージがシングルモードのあいだプレイリストは眠っていて、そのままの状態で戻って
@@ -291,116 +291,116 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">この設定が決めないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">そもそもステージにどのウィジェットが置けるか</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7h7wrbfqofkpq2wyuov-c">
+      <w:hyperlink w:history="1" r:id="rIduqxweurcvjhnzcpbtve5k">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ウィジェットとその置き場所</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">割り込み。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 来訪者の到着や、まもなく始まる予約は、モードが何であれステージを
 一時的に置き換えます——それはシーンではなく</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdj5bw40zlamyowzwvv_vq7">
+      <w:hyperlink w:history="1" r:id="rIdujhvz6teercjmvtnnueco">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">割り込み表示</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ほかのステージ。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> レイアウトがコンテンツを分けている場合——2 つでも、3 つ・4 つの
 グリッドでも——どのステージも自分のコンテンツモードと自分のシーンを持ちます——
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddalih_yo83kpto02xemqe">
+      <w:hyperlink w:history="1" r:id="rIdgqtaacgzv-ism0hhex9dl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">レイアウトを変える</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -825,51 +825,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdbss2lhnberq8stguxv2r8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/signage/stage-scenes/" TargetMode="External"/><Relationship Id="rIdcoa2fyjn_2sdffebrqpio" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../weekly-schedule/" TargetMode="External"/><Relationship Id="rId7h7wrbfqofkpq2wyuov-c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rIdj5bw40zlamyowzwvv_vq7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../takeovers/" TargetMode="External"/><Relationship Id="rIddalih_yo83kpto02xemqe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-a-layout/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9173ac92435e54c039808a03cb0178e7c2be3a8d.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdzypeedo67obma7-ijv7oe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/signage/stage-scenes/" TargetMode="External"/><Relationship Id="rIdrxa4mvgbaqymaxofag511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../weekly-schedule/" TargetMode="External"/><Relationship Id="rIduqxweurcvjhnzcpbtve5k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rIdujhvz6teercjmvtnnueco" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../takeovers/" TargetMode="External"/><Relationship Id="rIdgqtaacgzv-ism0hhex9dl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-a-layout/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9173ac92435e54c039808a03cb0178e7c2be3a8d.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>メインステージにひとつ、あるいは複数を流す</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>