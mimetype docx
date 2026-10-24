--- v1 (2026-10-03)
+++ v2 (2026-10-24)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-02</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzypeedo67obma7-ijv7oe">
+      <w:hyperlink w:history="1" r:id="rIdbs3jo_vb3lxe-cloky-k8">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/signage/stage-scenes/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">メインステージは、複数のものを流せる唯一の置き場所です。プレビューでステージを
 クリックすると、レールの先頭にあるのが</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">コンテンツモード</w:t>
@@ -234,51 +234,51 @@
       <w:r>
         <w:t xml:space="preserve">があります。空欄にすると既定値の 20 秒になります。
 行の目のアイコンはシーンを削除せずに止めるので、季節ごとのお知らせを翌年また
 作り直さずに寝かせておけます。動画やスライドショーが途中で切られることはありません
 ——再生系のウィジェットは、自分が終わってからプレイリストを次へ進めます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">スケジュール</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">順ぐりではなく 1 週間です。曜日と時刻のグリッドにブロックを描き、ブロックごとに
 その時間帯に流すものを指定します——昼は食堂のメニュー、朝は歓迎画面、土曜は別の
 もの、というように。3 つのモードのなかでいちばん中身があり、専用のページが
 あります：</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrxa4mvgbaqymaxofag511">
+      <w:hyperlink w:history="1" r:id="rIdrp-ne9bmgij_07jzgqisf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">画面が週のどの時間に何を流すかを決める</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">モードを切り替えても何も失われない</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ステージがシングルモードのあいだプレイリストは眠っていて、そのままの状態で戻って
@@ -291,116 +291,116 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">この設定が決めないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">そもそもステージにどのウィジェットが置けるか</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduqxweurcvjhnzcpbtve5k">
+      <w:hyperlink w:history="1" r:id="rIdkcmbf2ycdxo_clpmxhgzp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ウィジェットとその置き場所</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">割り込み。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 来訪者の到着や、まもなく始まる予約は、モードが何であれステージを
 一時的に置き換えます——それはシーンではなく</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdujhvz6teercjmvtnnueco">
+      <w:hyperlink w:history="1" r:id="rIdxd-nv6dggkjghblbgytsc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">割り込み表示</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ほかのステージ。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> レイアウトがコンテンツを分けている場合——2 つでも、3 つ・4 つの
 グリッドでも——どのステージも自分のコンテンツモードと自分のシーンを持ちます——
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgqtaacgzv-ism0hhex9dl">
+      <w:hyperlink w:history="1" r:id="rIdisfhl0fwxlzgnv4defm-a">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">レイアウトを変える</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -825,51 +825,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdzypeedo67obma7-ijv7oe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/signage/stage-scenes/" TargetMode="External"/><Relationship Id="rIdrxa4mvgbaqymaxofag511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../weekly-schedule/" TargetMode="External"/><Relationship Id="rIduqxweurcvjhnzcpbtve5k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rIdujhvz6teercjmvtnnueco" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../takeovers/" TargetMode="External"/><Relationship Id="rIdgqtaacgzv-ism0hhex9dl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-a-layout/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9173ac92435e54c039808a03cb0178e7c2be3a8d.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdbs3jo_vb3lxe-cloky-k8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/signage/stage-scenes/" TargetMode="External"/><Relationship Id="rIdrp-ne9bmgij_07jzgqisf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../weekly-schedule/" TargetMode="External"/><Relationship Id="rIdkcmbf2ycdxo_clpmxhgzp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rIdxd-nv6dggkjghblbgytsc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../takeovers/" TargetMode="External"/><Relationship Id="rIdisfhl0fwxlzgnv4defm-a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-a-layout/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d8026893c5a32f9687b3adc146377ce2de5274d1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>メインステージにひとつ、あるいは複数を流す</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>