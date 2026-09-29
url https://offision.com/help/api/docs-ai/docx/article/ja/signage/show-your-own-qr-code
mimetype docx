--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">画面に自分のQRコードを表示する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">フロアディスプレイに読み取れるコードを置く——画面に描かせるリンクでも、 アップロードしたコードの画像でも。それを載せるカードとボタンをどこから 出すのかも含めて。</w:t>
+        <w:t xml:space="preserve">フロアディスプレイに読み取れるコードを置く——画面に描かせるリンクでも、アップロードしたコードの画像でも。それを載せるカードとボタンをどこから出すのかも含めて。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdl-mnbobix3jgvibqujpkt">
+      <w:hyperlink w:history="1" r:id="rIdhqloxcqenurvljrxqvo_-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/signage/show-your-own-qr-code/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">画面に出すコードには 2 種類あります。ここを取り違えるせいで、5 分で済むはずの作業が
 半日になります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -116,51 +116,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">画像</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">を渡されているなら、
 画面はその画像をそのまま映します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">はじめる前に:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 サイネージを管理できるアカウントと、すでにあるサイネージコンテンツ。まだ何もなければ
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6syewcg0uqholvp4ugh64">
+      <w:hyperlink w:history="1" r:id="rIdrsb4vtjjhzgwdz83i-a8h">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">サイネージコンテンツを作って画面に映す</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">から始めて、
 戻ってきてください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">コードの行き先も用意しておきます。読み取らせたいリンクか、渡された画像ファイルです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
@@ -376,51 +376,51 @@
         <w:t xml:space="preserve">QRコード</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">のほうが良い答えです。タイルがどれだけ大きくても鮮明なままで、
 コードの行き先を変えるのは 1 つの項目だけ——誰かが画像を作り直してアップロードし直す
 必要がありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">画像のほうは、作り直せないコードのためのものです。決済コード、銀行や貸主が発行した
 もの、公式な印刷物に載っているもの。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ゲストWi-Fi、来訪者登録、道案内、ルームコントロールには、コードを自動で作ってくれる
 専用のタイルがあります — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_zdviesgi1asy31kfwwus">
+      <w:hyperlink w:history="1" r:id="rIdniayf7qneek671uixxgga">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">QRコードのウィジェット</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照。
 この記事は、Offision がまだ作り方を知らないコードのためのものです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. 置く場所を用意する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -567,51 +567,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">ボタンとカード——コードを置く場所があるかどうかを決める行。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">このページで戸惑いやすいのは 2 つで、どちらも
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrijyhoykp0nw1vedlbpaj">
+      <w:hyperlink w:history="1" r:id="rIdlt32kdu4laorkvv_8flj7">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">レイアウトを変える</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">に詳しく書いてあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1203,51 +1203,51 @@
 読み取れません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">スペースに合わせ</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ならコード全体が残り、左右に余白が入ります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">このウィジェットのそれ以外は</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkr69qbwb5fd9ifysle30z">
+      <w:hyperlink w:history="1" r:id="rIdjlm8xrq_hukbo55uzhln4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">画像ウィジェット</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. 保存して、読み取ってみる</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">レールの下の</w:t>
@@ -1445,51 +1445,51 @@
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">道案内QRコード</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">・</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ルームコントロールQRコード</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">は、それぞれ生きたデータから自分で
 コードを作ります——ネットワーク、入れ替わる当日受付キー、この画面自身の位置、いま
 部屋で使われている予約。こちらが渡したコードを映すことは絶対にありません。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddezesfe2wib_j374hexrg">
+      <w:hyperlink w:history="1" r:id="rIdjjps6tn7wf2rn8ac0nvik">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ボタンとQRコード</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1935,51 +1935,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdl-mnbobix3jgvibqujpkt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/signage/show-your-own-qr-code/" TargetMode="External"/><Relationship Id="rId6syewcg0uqholvp4ugh64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../build-signage-content/" TargetMode="External"/><Relationship Id="rId_zdviesgi1asy31kfwwus" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../qr-code-widgets/" TargetMode="External"/><Relationship Id="rIdrijyhoykp0nw1vedlbpaj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-a-layout/" TargetMode="External"/><Relationship Id="rIdkr69qbwb5fd9ifysle30z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../image/" TargetMode="External"/><Relationship Id="rIddezesfe2wib_j374hexrg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../action-widgets/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a38efb17ccbc9bed48870db7ade06624c6d9634b.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7c263010dd4fb93a858923cc81aad7a4aabde2fb.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/602741b70ddf01652f9f40459738aa7162c343de.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdhqloxcqenurvljrxqvo_-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/signage/show-your-own-qr-code/" TargetMode="External"/><Relationship Id="rIdrsb4vtjjhzgwdz83i-a8h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../build-signage-content/" TargetMode="External"/><Relationship Id="rIdniayf7qneek671uixxgga" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../qr-code-widgets/" TargetMode="External"/><Relationship Id="rIdlt32kdu4laorkvv_8flj7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-a-layout/" TargetMode="External"/><Relationship Id="rIdjlm8xrq_hukbo55uzhln4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../image/" TargetMode="External"/><Relationship Id="rIdjjps6tn7wf2rn8ac0nvik" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../action-widgets/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a38efb17ccbc9bed48870db7ade06624c6d9634b.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7c263010dd4fb93a858923cc81aad7a4aabde2fb.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/602741b70ddf01652f9f40459738aa7162c343de.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>画面に自分のQRコードを表示する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>