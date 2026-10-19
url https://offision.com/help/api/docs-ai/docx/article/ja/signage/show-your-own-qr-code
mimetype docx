--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhqloxcqenurvljrxqvo_-">
+      <w:hyperlink w:history="1" r:id="rIdtbl6eaneqrdytyorvilyl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/signage/show-your-own-qr-code/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">画面に出すコードには 2 種類あります。ここを取り違えるせいで、5 分で済むはずの作業が
 半日になります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -116,51 +116,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">画像</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">を渡されているなら、
 画面はその画像をそのまま映します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">はじめる前に:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 サイネージを管理できるアカウントと、すでにあるサイネージコンテンツ。まだ何もなければ
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrsb4vtjjhzgwdz83i-a8h">
+      <w:hyperlink w:history="1" r:id="rId5rt6fwsorxdi3pisyrstx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">サイネージコンテンツを作って画面に映す</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">から始めて、
 戻ってきてください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">コードの行き先も用意しておきます。読み取らせたいリンクか、渡された画像ファイルです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
@@ -376,51 +376,51 @@
         <w:t xml:space="preserve">QRコード</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">のほうが良い答えです。タイルがどれだけ大きくても鮮明なままで、
 コードの行き先を変えるのは 1 つの項目だけ——誰かが画像を作り直してアップロードし直す
 必要がありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">画像のほうは、作り直せないコードのためのものです。決済コード、銀行や貸主が発行した
 もの、公式な印刷物に載っているもの。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ゲストWi-Fi、来訪者登録、道案内、ルームコントロールには、コードを自動で作ってくれる
 専用のタイルがあります — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdniayf7qneek671uixxgga">
+      <w:hyperlink w:history="1" r:id="rIdwukjck2yc7tn6wmk55hzt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">QRコードのウィジェット</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照。
 この記事は、Offision がまだ作り方を知らないコードのためのものです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. 置く場所を用意する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -567,51 +567,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">ボタンとカード——コードを置く場所があるかどうかを決める行。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">このページで戸惑いやすいのは 2 つで、どちらも
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlt32kdu4laorkvv_8flj7">
+      <w:hyperlink w:history="1" r:id="rIdocmmtcbim7itvwe4zta2i">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">レイアウトを変える</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">に詳しく書いてあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1203,51 +1203,51 @@
 読み取れません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">スペースに合わせ</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ならコード全体が残り、左右に余白が入ります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">このウィジェットのそれ以外は</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjlm8xrq_hukbo55uzhln4">
+      <w:hyperlink w:history="1" r:id="rId_6abszi_yuhpprakwjjzd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">画像ウィジェット</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. 保存して、読み取ってみる</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">レールの下の</w:t>
@@ -1445,51 +1445,51 @@
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">道案内QRコード</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">・</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ルームコントロールQRコード</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">は、それぞれ生きたデータから自分で
 コードを作ります——ネットワーク、入れ替わる当日受付キー、この画面自身の位置、いま
 部屋で使われている予約。こちらが渡したコードを映すことは絶対にありません。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjjps6tn7wf2rn8ac0nvik">
+      <w:hyperlink w:history="1" r:id="rIdb8cyi2nvgppag5u6cg6_u">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ボタンとQRコード</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1935,51 +1935,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdhqloxcqenurvljrxqvo_-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/signage/show-your-own-qr-code/" TargetMode="External"/><Relationship Id="rIdrsb4vtjjhzgwdz83i-a8h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../build-signage-content/" TargetMode="External"/><Relationship Id="rIdniayf7qneek671uixxgga" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../qr-code-widgets/" TargetMode="External"/><Relationship Id="rIdlt32kdu4laorkvv_8flj7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-a-layout/" TargetMode="External"/><Relationship Id="rIdjlm8xrq_hukbo55uzhln4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../image/" TargetMode="External"/><Relationship Id="rIdjjps6tn7wf2rn8ac0nvik" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../action-widgets/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a38efb17ccbc9bed48870db7ade06624c6d9634b.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7c263010dd4fb93a858923cc81aad7a4aabde2fb.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/602741b70ddf01652f9f40459738aa7162c343de.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdtbl6eaneqrdytyorvilyl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/signage/show-your-own-qr-code/" TargetMode="External"/><Relationship Id="rId5rt6fwsorxdi3pisyrstx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../build-signage-content/" TargetMode="External"/><Relationship Id="rIdwukjck2yc7tn6wmk55hzt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../qr-code-widgets/" TargetMode="External"/><Relationship Id="rIdocmmtcbim7itvwe4zta2i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-a-layout/" TargetMode="External"/><Relationship Id="rId_6abszi_yuhpprakwjjzd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../image/" TargetMode="External"/><Relationship Id="rIdb8cyi2nvgppag5u6cg6_u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../action-widgets/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6903a80ce98a5a7f0fd8baaa703b3f87619f47c6.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2c5e7605aac7cf4121419262b74937ed58355dcb.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/28f2b2146b59aee65f10a25bc7a2c2e1a6e92a1c.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>画面に自分のQRコードを表示する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>