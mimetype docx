--- v2 (2026-10-19)
+++ v3 (2026-11-08)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtbl6eaneqrdytyorvilyl">
+      <w:hyperlink w:history="1" r:id="rIdeuckpkgifnqgowuw5nqaj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/signage/show-your-own-qr-code/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">画面に出すコードには 2 種類あります。ここを取り違えるせいで、5 分で済むはずの作業が
 半日になります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -116,51 +116,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">画像</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">を渡されているなら、
 画面はその画像をそのまま映します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">はじめる前に:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 サイネージを管理できるアカウントと、すでにあるサイネージコンテンツ。まだ何もなければ
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5rt6fwsorxdi3pisyrstx">
+      <w:hyperlink w:history="1" r:id="rIdvgf-hmxmsqketpvghzxte">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">サイネージコンテンツを作って画面に映す</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">から始めて、
 戻ってきてください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">コードの行き先も用意しておきます。読み取らせたいリンクか、渡された画像ファイルです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
@@ -376,51 +376,51 @@
         <w:t xml:space="preserve">QRコード</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">のほうが良い答えです。タイルがどれだけ大きくても鮮明なままで、
 コードの行き先を変えるのは 1 つの項目だけ——誰かが画像を作り直してアップロードし直す
 必要がありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">画像のほうは、作り直せないコードのためのものです。決済コード、銀行や貸主が発行した
 もの、公式な印刷物に載っているもの。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ゲストWi-Fi、来訪者登録、道案内、ルームコントロールには、コードを自動で作ってくれる
 専用のタイルがあります — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwukjck2yc7tn6wmk55hzt">
+      <w:hyperlink w:history="1" r:id="rId1lvpvhcgrwd77a4f3qc6q">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">QRコードのウィジェット</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照。
 この記事は、Offision がまだ作り方を知らないコードのためのものです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. 置く場所を用意する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -567,51 +567,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">ボタンとカード——コードを置く場所があるかどうかを決める行。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">このページで戸惑いやすいのは 2 つで、どちらも
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdocmmtcbim7itvwe4zta2i">
+      <w:hyperlink w:history="1" r:id="rIdblwl4qusffr_qo8xqg7na">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">レイアウトを変える</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">に詳しく書いてあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1203,51 +1203,51 @@
 読み取れません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">スペースに合わせ</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ならコード全体が残り、左右に余白が入ります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">このウィジェットのそれ以外は</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_6abszi_yuhpprakwjjzd">
+      <w:hyperlink w:history="1" r:id="rIddfht-qgawtndnpdnqlgy-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">画像ウィジェット</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. 保存して、読み取ってみる</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">レールの下の</w:t>
@@ -1445,51 +1445,51 @@
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">道案内QRコード</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">・</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ルームコントロールQRコード</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">は、それぞれ生きたデータから自分で
 コードを作ります——ネットワーク、入れ替わる当日受付キー、この画面自身の位置、いま
 部屋で使われている予約。こちらが渡したコードを映すことは絶対にありません。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdb8cyi2nvgppag5u6cg6_u">
+      <w:hyperlink w:history="1" r:id="rIdgrjd0tstspv1xnpnli_mu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ボタンとQRコード</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1935,51 +1935,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdtbl6eaneqrdytyorvilyl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/signage/show-your-own-qr-code/" TargetMode="External"/><Relationship Id="rId5rt6fwsorxdi3pisyrstx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../build-signage-content/" TargetMode="External"/><Relationship Id="rIdwukjck2yc7tn6wmk55hzt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../qr-code-widgets/" TargetMode="External"/><Relationship Id="rIdocmmtcbim7itvwe4zta2i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-a-layout/" TargetMode="External"/><Relationship Id="rId_6abszi_yuhpprakwjjzd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../image/" TargetMode="External"/><Relationship Id="rIdb8cyi2nvgppag5u6cg6_u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../action-widgets/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6903a80ce98a5a7f0fd8baaa703b3f87619f47c6.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2c5e7605aac7cf4121419262b74937ed58355dcb.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/28f2b2146b59aee65f10a25bc7a2c2e1a6e92a1c.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdeuckpkgifnqgowuw5nqaj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/signage/show-your-own-qr-code/" TargetMode="External"/><Relationship Id="rIdvgf-hmxmsqketpvghzxte" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../build-signage-content/" TargetMode="External"/><Relationship Id="rId1lvpvhcgrwd77a4f3qc6q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../qr-code-widgets/" TargetMode="External"/><Relationship Id="rIdblwl4qusffr_qo8xqg7na" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-a-layout/" TargetMode="External"/><Relationship Id="rIddfht-qgawtndnpdnqlgy-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../image/" TargetMode="External"/><Relationship Id="rIdgrjd0tstspv1xnpnli_mu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../action-widgets/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6903a80ce98a5a7f0fd8baaa703b3f87619f47c6.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2c5e7605aac7cf4121419262b74937ed58355dcb.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/28f2b2146b59aee65f10a25bc7a2c2e1a6e92a1c.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>画面に自分のQRコードを表示する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>