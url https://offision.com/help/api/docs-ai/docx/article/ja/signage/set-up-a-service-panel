--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">サービスチームのためにサービス管理パネルを設置する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">その日のサービスリクエストをひとつの共有キューとして映し出す、バックヤードの 画面。コンテンツを作り、対象のルームに向け、スタッフが操作するタッチ画面を 接続するまで。</w:t>
+        <w:t xml:space="preserve">その日のサービスリクエストをひとつの共有キューとして映し出す、バックヤードの画面。コンテンツを作り、対象のルームに向け、スタッフが操作するタッチ画面を接続するまで。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-07</w:t>
+        <w:t xml:space="preserve">2026-09-17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdh6skhqvhd9_wb0ry_7_bq">
+      <w:hyperlink w:history="1" r:id="rId_4hbyznxa7ag-u_ofxbi3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/signage/set-up-a-service-panel/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">サービス管理パネルは、パントリーや設備室に掛かっている画面です。その日のサービス
 リクエストが全画面で、届け先のフロアごとにまとまり、それぞれに待ち時間のタイマーが
 付いて、待つほどに琥珀色から赤へ変わっていきます。タッチ画面なら、スタッフは
 リクエストをタップして引き受け、完了し、あるいは断れます。通りすがりの人ではなく、
 仕事を</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
@@ -207,51 +207,51 @@
         </w:rPr>
         <w:t xml:space="preserve">コンテンツ</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">で作ったデザインを、他の画面とまったく同じ手順で
 ハードウェアに接続します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">始める前に:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 サイネージとデバイスを管理できるアカウント。少なくとも 1 つの使用中のサービスが
 ルームに載っていること——それは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdss57ybakfafw1qjx9fc7o">
+      <w:hyperlink w:history="1" r:id="rIdmlucxoeuqkhqjq-h8ut4b">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">会議中に呼べるサービスを用意する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 の仕事です。カタログが空のままではパネルに映すものがありません。画面は電源が入り、
 ネットワークにつながり、Offision プレーヤーアプリが動いていること。スタッフに
 この画面でキューを操作させるなら、タッチ画面を。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. コンテンツを作る</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
@@ -358,70 +358,70 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">用途の手順。サービス管理パネル——サービスリクエストとタスク。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">この用途が生むデザインはキューだけです。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdidt1pwvacuklzb-8nbvcw">
+      <w:hyperlink w:history="1" r:id="rIdkhtagrcmaikwcd8zyaqvh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">サービスリクエストリスト</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 がステージ全体を占め、サイドのウィジェットもボタンもありません。それは意図した
 姿です——厨房の向こうから一目で読む画面に、他のものの居場所はないからです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">続く画面の質問——サイズ、形状、向き——に答え、</w:t>
+        <w:t xml:space="preserve">続いて掛ける機器を選び、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">タッチパネル</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">には正直に。タッチ
 画面ではリクエストをタップすると詳細と、依頼を進めるボタンが開きます。誰も触れない
 画面ではパネルは読み取り専用になり、キューはアプリから動かします。最後に
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">作成する</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">を選びます。</w:t>
       </w:r>
     </w:p>
@@ -637,51 +637,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">キューの設定。タイマーを動かすしきい値がここにある。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">この画面のすべての設定——状態の表示切り替え、予約者・オプション・備考の行、
 ページごとの表示秒数——は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfbusv9m8mg6d7vocrzhmr">
+      <w:hyperlink w:history="1" r:id="rIdwv4xxsz5pf0yxgpo1v1qj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">サービスリクエストリストウィジェット</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">にあります。
 必要なものを設定して、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">保存</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
@@ -749,51 +749,51 @@
         <w:t xml:space="preserve">にこのデザインを選び、設置する
 ハードウェアの</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ブランド</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">を選んで、画面に出ている 6 文字のコードを入力し、続けて
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">場所</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">へ進みます。ブランドごとに必要なことも含めた全手順は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdl3pgnzkidiydjjvnrwrf1">
+      <w:hyperlink w:history="1" r:id="rIdx5q2wrcilg460uv_s0mk2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">サイネージ画面を接続する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → device/signage/signage-device (サイネージデバイス)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1092,170 +1092,170 @@
         <w:t xml:space="preserve">デバイス</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> › </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">スクリーンモニタリング</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">なら
 歩かずに同じものが見えます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">そうしたらチームに渡しましょう。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyqfflkefrynunfrxklyys">
+      <w:hyperlink w:history="1" r:id="rIdihppfnsrbncxmuhucb958">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">サービス管理パネルで依頼をさばく</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">が、
 この画面のスタッフ側です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">この画面が決めないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">何を頼めるか、誰が頼めるか。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> サービスのカタログ、オプション、受付時間は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdioacj8fzctftuiv2g25qw">
+      <w:hyperlink w:history="1" r:id="rIdq8n5ja6zzl29ymdvkcyo4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">サービス</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">の仕事です。まずは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdu0tghjotfnqekmygk5wax">
+      <w:hyperlink w:history="1" r:id="rId0jyjb5zqan-ogbavj3wj2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">サービスリクエストの仕組み</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">から。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">誰が届けるか、どう通知されるか。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> それは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9afpnoobw5ctxdg7mxkno">
+      <w:hyperlink w:history="1" r:id="rIdav7lwe2tvftnrugsztzdc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">依頼をこなす人を割り当てる</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 です。パネル自身は誰にも通知しません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">故障の報告。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 壊れた椅子や点かない画面はサポートチケットであって、サービス
 リクエストではありません。そのキューには専用の
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdthhwsdy0ssure-nxjs2pa">
+      <w:hyperlink w:history="1" r:id="rIdwyj83kys9_swzgpolkqoe">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">サポートチケットリスト</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">があります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">まだ困っていたら:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 パネルの</w:t>
@@ -1738,51 +1738,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdh6skhqvhd9_wb0ry_7_bq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/signage/set-up-a-service-panel/" TargetMode="External"/><Relationship Id="rIdss57ybakfafw1qjx9fc7o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/service/set-up-a-service-people-call-for-during-a-meeting/" TargetMode="External"/><Relationship Id="rIdidt1pwvacuklzb-8nbvcw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../service-request-list/" TargetMode="External"/><Relationship Id="rIdfbusv9m8mg6d7vocrzhmr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../service-request-list/" TargetMode="External"/><Relationship Id="rIdl3pgnzkidiydjjvnrwrf1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-signage-screen/" TargetMode="External"/><Relationship Id="rIdyqfflkefrynunfrxklyys" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/service-staff/handle-requests-at-the-panel/" TargetMode="External"/><Relationship Id="rIdioacj8fzctftuiv2g25qw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/service/" TargetMode="External"/><Relationship Id="rIdu0tghjotfnqekmygk5wax" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/service/how-a-service-request-works/" TargetMode="External"/><Relationship Id="rId9afpnoobw5ctxdg7mxkno" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/service/assign-the-people-who-fulfil-requests/" TargetMode="External"/><Relationship Id="rIdthhwsdy0ssure-nxjs2pa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../support-ticket-list/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0ca2872a046fb71d88125299ebfb3ef5dd497054.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f7ef733f148bd7b0e6f398d813a6163a191e2c4d.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/83c492d9381d9e602982016737af5ab5e52608c1.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d171779ccad1a0c76f5cd65603510071a884ce6f.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/221085459421350bb412b2a9f633f66d38c0af67.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9bbf55a061374e514aeb76962491202dd4d92e1a.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId_4hbyznxa7ag-u_ofxbi3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/signage/set-up-a-service-panel/" TargetMode="External"/><Relationship Id="rIdmlucxoeuqkhqjq-h8ut4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/service/set-up-a-service-people-call-for-during-a-meeting/" TargetMode="External"/><Relationship Id="rIdkhtagrcmaikwcd8zyaqvh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../service-request-list/" TargetMode="External"/><Relationship Id="rIdwv4xxsz5pf0yxgpo1v1qj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../service-request-list/" TargetMode="External"/><Relationship Id="rIdx5q2wrcilg460uv_s0mk2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-signage-screen/" TargetMode="External"/><Relationship Id="rIdihppfnsrbncxmuhucb958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/service-staff/handle-requests-at-the-panel/" TargetMode="External"/><Relationship Id="rIdq8n5ja6zzl29ymdvkcyo4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/service/" TargetMode="External"/><Relationship Id="rId0jyjb5zqan-ogbavj3wj2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/service/how-a-service-request-works/" TargetMode="External"/><Relationship Id="rIdav7lwe2tvftnrugsztzdc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/service/assign-the-people-who-fulfil-requests/" TargetMode="External"/><Relationship Id="rIdwyj83kys9_swzgpolkqoe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../support-ticket-list/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0ca2872a046fb71d88125299ebfb3ef5dd497054.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f7ef733f148bd7b0e6f398d813a6163a191e2c4d.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/83c492d9381d9e602982016737af5ab5e52608c1.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d171779ccad1a0c76f5cd65603510071a884ce6f.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/221085459421350bb412b2a9f633f66d38c0af67.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9bbf55a061374e514aeb76962491202dd4d92e1a.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>サービスチームのためにサービス管理パネルを設置する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>