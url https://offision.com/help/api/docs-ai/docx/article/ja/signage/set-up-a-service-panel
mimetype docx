--- v1 (2026-10-03)
+++ v2 (2026-10-24)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_4hbyznxa7ag-u_ofxbi3">
+      <w:hyperlink w:history="1" r:id="rIdfq4bk-4buriznl3vccvwa">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/signage/set-up-a-service-panel/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">サービス管理パネルは、パントリーや設備室に掛かっている画面です。その日のサービス
 リクエストが全画面で、届け先のフロアごとにまとまり、それぞれに待ち時間のタイマーが
 付いて、待つほどに琥珀色から赤へ変わっていきます。タッチ画面なら、スタッフは
 リクエストをタップして引き受け、完了し、あるいは断れます。通りすがりの人ではなく、
 仕事を</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
@@ -207,51 +207,51 @@
         </w:rPr>
         <w:t xml:space="preserve">コンテンツ</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">で作ったデザインを、他の画面とまったく同じ手順で
 ハードウェアに接続します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">始める前に:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 サイネージとデバイスを管理できるアカウント。少なくとも 1 つの使用中のサービスが
 ルームに載っていること——それは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmlucxoeuqkhqjq-h8ut4b">
+      <w:hyperlink w:history="1" r:id="rIdryjnzbsw_szsx7x8mjj3w">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">会議中に呼べるサービスを用意する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 の仕事です。カタログが空のままではパネルに映すものがありません。画面は電源が入り、
 ネットワークにつながり、Offision プレーヤーアプリが動いていること。スタッフに
 この画面でキューを操作させるなら、タッチ画面を。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. コンテンツを作る</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
@@ -358,51 +358,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">用途の手順。サービス管理パネル——サービスリクエストとタスク。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">この用途が生むデザインはキューだけです。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkhtagrcmaikwcd8zyaqvh">
+      <w:hyperlink w:history="1" r:id="rIdbypzuzr4js3yz5lgc5fwe">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">サービスリクエストリスト</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 がステージ全体を占め、サイドのウィジェットもボタンもありません。それは意図した
 姿です——厨房の向こうから一目で読む画面に、他のものの居場所はないからです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">続いて掛ける機器を選び、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -637,51 +637,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">キューの設定。タイマーを動かすしきい値がここにある。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">この画面のすべての設定——状態の表示切り替え、予約者・オプション・備考の行、
 ページごとの表示秒数——は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwv4xxsz5pf0yxgpo1v1qj">
+      <w:hyperlink w:history="1" r:id="rIdgusulq5hedgvymiep5hfj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">サービスリクエストリストウィジェット</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">にあります。
 必要なものを設定して、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">保存</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
@@ -749,51 +749,51 @@
         <w:t xml:space="preserve">にこのデザインを選び、設置する
 ハードウェアの</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ブランド</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">を選んで、画面に出ている 6 文字のコードを入力し、続けて
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">場所</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">へ進みます。ブランドごとに必要なことも含めた全手順は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdx5q2wrcilg460uv_s0mk2">
+      <w:hyperlink w:history="1" r:id="rIdxnsathhcuj1mqq1llpdwx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">サイネージ画面を接続する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → device/signage/signage-device (サイネージデバイス)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1092,170 +1092,170 @@
         <w:t xml:space="preserve">デバイス</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> › </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">スクリーンモニタリング</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">なら
 歩かずに同じものが見えます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">そうしたらチームに渡しましょう。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdihppfnsrbncxmuhucb958">
+      <w:hyperlink w:history="1" r:id="rIdlgrt3weqgelsursguqyjx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">サービス管理パネルで依頼をさばく</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">が、
 この画面のスタッフ側です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">この画面が決めないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">何を頼めるか、誰が頼めるか。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> サービスのカタログ、オプション、受付時間は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdq8n5ja6zzl29ymdvkcyo4">
+      <w:hyperlink w:history="1" r:id="rIdxq3bkj7juw6cspurj8-nr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">サービス</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">の仕事です。まずは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0jyjb5zqan-ogbavj3wj2">
+      <w:hyperlink w:history="1" r:id="rIdwzauylhdgw-fejnh9ynam">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">サービスリクエストの仕組み</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">から。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">誰が届けるか、どう通知されるか。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> それは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdav7lwe2tvftnrugsztzdc">
+      <w:hyperlink w:history="1" r:id="rIdia1yhdxlmukn65i4xpkzb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">依頼をこなす人を割り当てる</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 です。パネル自身は誰にも通知しません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">故障の報告。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 壊れた椅子や点かない画面はサポートチケットであって、サービス
 リクエストではありません。そのキューには専用の
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwyj83kys9_swzgpolkqoe">
+      <w:hyperlink w:history="1" r:id="rIdyvyh9oftdn4zgojzhw4hv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">サポートチケットリスト</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">があります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">まだ困っていたら:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 パネルの</w:t>
@@ -1738,51 +1738,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId_4hbyznxa7ag-u_ofxbi3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/signage/set-up-a-service-panel/" TargetMode="External"/><Relationship Id="rIdmlucxoeuqkhqjq-h8ut4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/service/set-up-a-service-people-call-for-during-a-meeting/" TargetMode="External"/><Relationship Id="rIdkhtagrcmaikwcd8zyaqvh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../service-request-list/" TargetMode="External"/><Relationship Id="rIdwv4xxsz5pf0yxgpo1v1qj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../service-request-list/" TargetMode="External"/><Relationship Id="rIdx5q2wrcilg460uv_s0mk2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-signage-screen/" TargetMode="External"/><Relationship Id="rIdihppfnsrbncxmuhucb958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/service-staff/handle-requests-at-the-panel/" TargetMode="External"/><Relationship Id="rIdq8n5ja6zzl29ymdvkcyo4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/service/" TargetMode="External"/><Relationship Id="rId0jyjb5zqan-ogbavj3wj2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/service/how-a-service-request-works/" TargetMode="External"/><Relationship Id="rIdav7lwe2tvftnrugsztzdc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/service/assign-the-people-who-fulfil-requests/" TargetMode="External"/><Relationship Id="rIdwyj83kys9_swzgpolkqoe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../support-ticket-list/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0ca2872a046fb71d88125299ebfb3ef5dd497054.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f7ef733f148bd7b0e6f398d813a6163a191e2c4d.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/83c492d9381d9e602982016737af5ab5e52608c1.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d171779ccad1a0c76f5cd65603510071a884ce6f.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/221085459421350bb412b2a9f633f66d38c0af67.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9bbf55a061374e514aeb76962491202dd4d92e1a.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdfq4bk-4buriznl3vccvwa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/signage/set-up-a-service-panel/" TargetMode="External"/><Relationship Id="rIdryjnzbsw_szsx7x8mjj3w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/service/set-up-a-service-people-call-for-during-a-meeting/" TargetMode="External"/><Relationship Id="rIdbypzuzr4js3yz5lgc5fwe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../service-request-list/" TargetMode="External"/><Relationship Id="rIdgusulq5hedgvymiep5hfj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../service-request-list/" TargetMode="External"/><Relationship Id="rIdxnsathhcuj1mqq1llpdwx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-signage-screen/" TargetMode="External"/><Relationship Id="rIdlgrt3weqgelsursguqyjx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/service-staff/handle-requests-at-the-panel/" TargetMode="External"/><Relationship Id="rIdxq3bkj7juw6cspurj8-nr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/service/" TargetMode="External"/><Relationship Id="rIdwzauylhdgw-fejnh9ynam" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/service/how-a-service-request-works/" TargetMode="External"/><Relationship Id="rIdia1yhdxlmukn65i4xpkzb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/service/assign-the-people-who-fulfil-requests/" TargetMode="External"/><Relationship Id="rIdyvyh9oftdn4zgojzhw4hv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../support-ticket-list/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cbebf62edeec576373be8cfe5c60fd25daf6eb8c.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9e606f5435dd650cdd6140b25a736b82a6585b75.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0cde1e63ca4143b91c39047e6ebc691d32470484.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5ec410b913360c26fee5e24785eb0f70473652f9.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b3250a698dd9c00700ab0296515482f095ea11ca.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8e585ecb93c254725eb0ff1d86cffdc368997425.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>サービスチームのためにサービス管理パネルを設置する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>