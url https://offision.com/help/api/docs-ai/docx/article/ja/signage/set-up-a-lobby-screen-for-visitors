--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">来訪者を迎えるロビー画面を設定する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">受付用のコンテンツを作り、それを映す画面を接続し、その画面に所在地を与えます。 所在地こそが、その画面が誰の来訪者を迎え、ウォークイン登録がどこに入るかを決めます。</w:t>
+        <w:t xml:space="preserve">受付用のコンテンツを作り、それを映す画面を接続し、その画面に所在地を与えます。所在地こそが、その画面が誰の来訪者を迎え、ウォークイン登録がどこに入るかを決めます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-07</w:t>
+        <w:t xml:space="preserve">2026-09-17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxitfgblsy898dlixiqdkq">
+      <w:hyperlink w:history="1" r:id="rId0hbzbhu59uzqdfl5lemrp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/signage/set-up-a-lobby-screen-for-visitors/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">受付エリアの画面はふたつの仕事を同時にこなします。到着した人を迎えることと、
 予約なしで訪れた人を登録することです。どちらも同じコンテンツから生まれ、どちらも
 見落としやすいひとつの項目に左右されます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
@@ -430,100 +430,99 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">受付・ロビーを選ぶと、歓迎画面・セルフサービスのボタン・ウォークイン用コードがひとまとめに入ります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">この用途を選ぶと、歓迎画面、セルフサービスのボタン、ウォークイン用 QR コードが
 あらかじめ入ったデザインができあがり、この記事の大半がクリックひとつで済みます。
-続いて画面についての質問——大きさ、形状、向き、</w:t>
+続いて掛ける機器を選び、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">タッチパネル</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">——に答え、
-</w:t>
+        <w:t xml:space="preserve">に答えて、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">作成する</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">を選びます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">タッチパネル</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">は正直に答えてください。タッチできない画面では、セルフサービスの
 ボタンはウォークイン用 QR コードに置き換わります。押せないボタンを出しても意味が
 ないからです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ウィザードの残りと、開いたエディタについてのすべては
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdiskujbtral7rewm6-g6er">
+      <w:hyperlink w:history="1" r:id="rIdlnvumhveeftx1mlxxqfhv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">サイネージ画面を接続する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. 来訪者に見せるものを整える</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">エディタは左にライブプレビュー、右にその設定を表示し、変えたいものは
@@ -732,50 +731,72 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">出迎え対象</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">は割り込み表示として動くときだけ）、その下に
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">所在地</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">が続きます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">この画面でチェックインした来訪者には、ウェルカムに戻る前に、向かうルームとその
+フロアも表示されます。そのために必要な 4 つの条件は
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdphyxq-dn1rt31slz1epzr">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">来訪者を訪問先のルームまで案内する</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">
+にあります。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="7019925"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="visitor-welcome-visitors-ja" descr="歓迎画面の「来訪者」ページ。誰を出迎え、誰の来訪者を数えるか。" title="歓迎画面の「来訪者」ページ。誰を出迎え、誰の来訪者を数えるか。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
@@ -1024,51 +1045,51 @@
         <w:t xml:space="preserve">保存</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">このウィジェットは</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">QRコードを表示</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">の下に自前の QR コードと、その動作の設定を持って
 います。タッチできる画面なら、コードに専用の枠を与えたいのでなければ、上の独立した QR
 ウィジェットは要りません。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcomcvtbrvrhdutrkm_vyn">
+      <w:hyperlink w:history="1" r:id="rIdkdxcvx5yi9jh3ct-jom9x">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ボタンとQRコードのウィジェット</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照して
 ください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. 画面をデバイスに接続する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -1141,51 +1162,51 @@
       <w:r>
         <w:t xml:space="preserve">を選んで、画面に出ている 6 文字を
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">接続</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">の手順で入力し、続けて</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">場所</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">へ進みます。詳しい手順は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgqrpcjzn8p7iiajxmhbno">
+      <w:hyperlink w:history="1" r:id="rIdike3imy3xo-aruszboc6q">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">サイネージコンテンツを作って画面に映す</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → device/signage/signage-device (サイネージデバイス)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1460,51 +1481,51 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">サイネージデバイスの所在地。この画面が誰の来訪者を映すかを決める項目。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ロビーなら、ルームをタップするのではなく間取り図に</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">点を落とす</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">方が正解です。画面は
 どの空間でもなく入口に属するからです。ふたつの選び方の違いは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhwub7-ssjmnuvriczxswg">
+      <w:hyperlink w:history="1" r:id="rIdxkdpsezyxplsp0hovhyyb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">サイネージ画面を接続する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">どちらでもデバイスは建物にたどり着き、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">デバイスの場所に合わせる</w:t>
       </w:r>
@@ -1638,120 +1659,120 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">そのうえで、本物の来訪者がたどる道を試します。画面の QR コードを読み取って登録し、
 その来訪者が歓迎画面に出ること、そしてコンソールの来訪者一覧で、よその建物ではなく
 デバイスを置いた建物に紐づいていることを確かめてください。最後の一点こそ手順 4 の
 目的そのものであり、それを証明できる唯一の確認です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">この記事が扱わないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ここで作った画面は、常にひとつのものを映します。複数を順に流すことと時間帯で
 切り替えることは</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7d_rysduynbt9h5vhibda">
+      <w:hyperlink w:history="1" r:id="rIdnfxh9ckhqf6f8jfrzfbg7">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">シーン</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">、歓迎画面が再生中の内容に割り込む
 仕組みは</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_tpceznuvpdoltqsk5nws">
+      <w:hyperlink w:history="1" r:id="rIdj00efopotobc9dyil5lkm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">割り込み表示</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">です。どのウィジェットがどこに置けるかは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdn0pdzelzm0tepbn4ylrlc">
+      <w:hyperlink w:history="1" r:id="rIdugar9jtviquulpcee5hlw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ウィジェットとその置き場所</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">、中身ではなく形を変えることは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtdebsmsjgccfbdinkvymy">
+      <w:hyperlink w:history="1" r:id="rIdkuogkkjmky9bazywslwsp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">レイアウトを変える</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">来訪者がチェックインしたときに渡されるバッジは別の場所でデザインし、会社全体で
 共通です。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlbm40aizjimaxhf1rb6ln">
+      <w:hyperlink w:history="1" r:id="rIdrsqedo4sl0gvld_9jpoti">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">来訪者バッジのデザインを変更する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を
 参照してください。そのバッジを印刷するプリンターは、画面そのものの上で接続します —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdk47gp6q3gjtudt-0qidsb">
+      <w:hyperlink w:history="1" r:id="rIdy66csyczfo-wp42qj_h07">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">サイネージ画面にラベルプリンターを接続する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">解決しないときは:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 デバイスのブランドと型番、そのデバイスの</w:t>
@@ -2214,51 +2235,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdxitfgblsy898dlixiqdkq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/signage/set-up-a-lobby-screen-for-visitors/" TargetMode="External"/><Relationship Id="rIdiskujbtral7rewm6-g6er" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-signage-screen/" TargetMode="External"/><Relationship Id="rIdcomcvtbrvrhdutrkm_vyn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../action-widgets/" TargetMode="External"/><Relationship Id="rIdgqrpcjzn8p7iiajxmhbno" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../build-signage-content/" TargetMode="External"/><Relationship Id="rIdhwub7-ssjmnuvriczxswg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-signage-screen/" TargetMode="External"/><Relationship Id="rId7d_rysduynbt9h5vhibda" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../stage-scenes/" TargetMode="External"/><Relationship Id="rId_tpceznuvpdoltqsk5nws" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../takeovers/" TargetMode="External"/><Relationship Id="rIdn0pdzelzm0tepbn4ylrlc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rIdtdebsmsjgccfbdinkvymy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-a-layout/" TargetMode="External"/><Relationship Id="rIdlbm40aizjimaxhf1rb6ln" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/change-the-visitor-badge-design/" TargetMode="External"/><Relationship Id="rIdk47gp6q3gjtudt-0qidsb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/connect-a-label-printer/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/991b90048a731c2c3f09f167b0bd5cba29d5f8e3.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8c9c3c46a5f6907bcc9f8a2b469da30565c52967.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8f81ed97219a0bd97672eca1845bbd47341a8aba.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/503ebe0dd3c4dcaa74defbfb4878becb62d77825.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/db8e1572c737f4e3423beb8b8ce78134ef46854f.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/665527ade0e647340485b7c1ea227dc9d78048ae.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/61ef418d8d35417863c159ddc139d12edd7edfe0.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fdbcf64b8d0fb295de0271a91103294219fd9cbe.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dad90e1a3a0155fc46bed421ea663330215efe9d.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId0hbzbhu59uzqdfl5lemrp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/signage/set-up-a-lobby-screen-for-visitors/" TargetMode="External"/><Relationship Id="rIdlnvumhveeftx1mlxxqfhv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-signage-screen/" TargetMode="External"/><Relationship Id="rIdphyxq-dn1rt31slz1epzr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visiting/show-a-visitor-the-way-to-their-room/" TargetMode="External"/><Relationship Id="rIdkdxcvx5yi9jh3ct-jom9x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../action-widgets/" TargetMode="External"/><Relationship Id="rIdike3imy3xo-aruszboc6q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../build-signage-content/" TargetMode="External"/><Relationship Id="rIdxkdpsezyxplsp0hovhyyb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-signage-screen/" TargetMode="External"/><Relationship Id="rIdnfxh9ckhqf6f8jfrzfbg7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../stage-scenes/" TargetMode="External"/><Relationship Id="rIdj00efopotobc9dyil5lkm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../takeovers/" TargetMode="External"/><Relationship Id="rIdugar9jtviquulpcee5hlw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rIdkuogkkjmky9bazywslwsp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-a-layout/" TargetMode="External"/><Relationship Id="rIdrsqedo4sl0gvld_9jpoti" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/change-the-visitor-badge-design/" TargetMode="External"/><Relationship Id="rIdy66csyczfo-wp42qj_h07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/connect-a-label-printer/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/991b90048a731c2c3f09f167b0bd5cba29d5f8e3.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8c9c3c46a5f6907bcc9f8a2b469da30565c52967.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8f81ed97219a0bd97672eca1845bbd47341a8aba.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/503ebe0dd3c4dcaa74defbfb4878becb62d77825.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/db8e1572c737f4e3423beb8b8ce78134ef46854f.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/665527ade0e647340485b7c1ea227dc9d78048ae.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/61ef418d8d35417863c159ddc139d12edd7edfe0.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fdbcf64b8d0fb295de0271a91103294219fd9cbe.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dad90e1a3a0155fc46bed421ea663330215efe9d.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>来訪者を迎えるロビー画面を設定する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>