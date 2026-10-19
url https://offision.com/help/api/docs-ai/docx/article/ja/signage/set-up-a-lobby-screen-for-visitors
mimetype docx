--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -26,87 +26,95 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">来訪者を迎えるロビー画面を設定する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">受付用のコンテンツを作り、それを映す画面を接続し、その画面に所在地を与えます。所在地こそが、その画面が誰の来訪者を迎え、ウォークイン登録がどこに入るかを決めます。</w:t>
+        <w:t xml:space="preserve">[Map family: shared] 受付用のコンテンツを作り、それを映す画面を接続し、その画面に所在地を与えます。所在地こそが、その画面が誰の来訪者を迎え、ウォークイン登録がどこに入るかを決めます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-17</w:t>
+        <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0hbzbhu59uzqdfl5lemrp">
+      <w:hyperlink w:history="1" r:id="rIdaxczed4pddkq2q2yyphk3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/signage/set-up-a-lobby-screen-for-visitors/</w:t>
         </w:r>
       </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Map family: shared</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">受付エリアの画面はふたつの仕事を同時にこなします。到着した人を迎えることと、
 予約なしで訪れた人を登録することです。どちらも同じコンテンツから生まれ、どちらも
 見落としやすいひとつの項目に左右されます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="board-device-location-ja" descr="デバイスをフロアプランに置くことが、それがどこにあるかを伝える唯一の手段です。画面のうち場所に依存する部分は、すべてその一点から自動的に決まります。" title="デバイスをフロアプランに置くことが、それがどこにあるかを伝える唯一の手段です。画面のうち場所に依存する部分は、すべてその一点から自動的に決まります。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -478,51 +486,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">タッチパネル</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">は正直に答えてください。タッチできない画面では、セルフサービスの
 ボタンはウォークイン用 QR コードに置き換わります。押せないボタンを出しても意味が
 ないからです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ウィザードの残りと、開いたエディタについてのすべては
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlnvumhveeftx1mlxxqfhv">
+      <w:hyperlink w:history="1" r:id="rIdqjkrus6jue3wcqkmsvr-_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">サイネージ画面を接続する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. 来訪者に見せるものを整える</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">エディタは左にライブプレビュー、右にその設定を表示し、変えたいものは
@@ -738,51 +746,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">は割り込み表示として動くときだけ）、その下に
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">所在地</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">が続きます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">この画面でチェックインした来訪者には、ウェルカムに戻る前に、向かうルームとその
 フロアも表示されます。そのために必要な 4 つの条件は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdphyxq-dn1rt31slz1epzr">
+      <w:hyperlink w:history="1" r:id="rIdod6pg9ui_vw-zznfhko3s">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">来訪者を訪問先のルームまで案内する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="7019925"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="visitor-welcome-visitors-ja" descr="歓迎画面の「来訪者」ページ。誰を出迎え、誰の来訪者を数えるか。" title="歓迎画面の「来訪者」ページ。誰を出迎え、誰の来訪者を数えるか。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -1045,51 +1053,51 @@
         <w:t xml:space="preserve">保存</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">このウィジェットは</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">QRコードを表示</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">の下に自前の QR コードと、その動作の設定を持って
 います。タッチできる画面なら、コードに専用の枠を与えたいのでなければ、上の独立した QR
 ウィジェットは要りません。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkdxcvx5yi9jh3ct-jom9x">
+      <w:hyperlink w:history="1" r:id="rIdyklzrefd3nmdfrj5owetf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ボタンとQRコードのウィジェット</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照して
 ください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. 画面をデバイスに接続する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -1162,51 +1170,51 @@
       <w:r>
         <w:t xml:space="preserve">を選んで、画面に出ている 6 文字を
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">接続</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">の手順で入力し、続けて</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">場所</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">へ進みます。詳しい手順は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdike3imy3xo-aruszboc6q">
+      <w:hyperlink w:history="1" r:id="rIdnrpjqh6pvl_y4ycigfr5n">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">サイネージコンテンツを作って画面に映す</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → device/signage/signage-device (サイネージデバイス)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1481,51 +1489,51 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">サイネージデバイスの所在地。この画面が誰の来訪者を映すかを決める項目。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ロビーなら、ルームをタップするのではなく間取り図に</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">点を落とす</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">方が正解です。画面は
 どの空間でもなく入口に属するからです。ふたつの選び方の違いは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxkdpsezyxplsp0hovhyyb">
+      <w:hyperlink w:history="1" r:id="rIdo3wb67wcdpdngwjeacinj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">サイネージ画面を接続する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">どちらでもデバイスは建物にたどり着き、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">デバイスの場所に合わせる</w:t>
       </w:r>
@@ -1659,120 +1667,120 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">そのうえで、本物の来訪者がたどる道を試します。画面の QR コードを読み取って登録し、
 その来訪者が歓迎画面に出ること、そしてコンソールの来訪者一覧で、よその建物ではなく
 デバイスを置いた建物に紐づいていることを確かめてください。最後の一点こそ手順 4 の
 目的そのものであり、それを証明できる唯一の確認です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">この記事が扱わないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ここで作った画面は、常にひとつのものを映します。複数を順に流すことと時間帯で
 切り替えることは</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnfxh9ckhqf6f8jfrzfbg7">
+      <w:hyperlink w:history="1" r:id="rIdechuy0ytb82tsv2q5ux43">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">シーン</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">、歓迎画面が再生中の内容に割り込む
 仕組みは</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdj00efopotobc9dyil5lkm">
+      <w:hyperlink w:history="1" r:id="rIdqlc-ul3iog5cyjn3c-ddz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">割り込み表示</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">です。どのウィジェットがどこに置けるかは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdugar9jtviquulpcee5hlw">
+      <w:hyperlink w:history="1" r:id="rIdad8g7dpc4sehzq6v-r7dz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ウィジェットとその置き場所</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">、中身ではなく形を変えることは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkuogkkjmky9bazywslwsp">
+      <w:hyperlink w:history="1" r:id="rIdy6jtdoel5exuk4-rh1msn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">レイアウトを変える</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">来訪者がチェックインしたときに渡されるバッジは別の場所でデザインし、会社全体で
 共通です。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrsqedo4sl0gvld_9jpoti">
+      <w:hyperlink w:history="1" r:id="rId65hmpugotiubtfrmag377">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">来訪者バッジのデザインを変更する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を
 参照してください。そのバッジを印刷するプリンターは、画面そのものの上で接続します —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdy66csyczfo-wp42qj_h07">
+      <w:hyperlink w:history="1" r:id="rIdwrt6zaz731vbd3bsd1doo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">サイネージ画面にラベルプリンターを接続する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">解決しないときは:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 デバイスのブランドと型番、そのデバイスの</w:t>
@@ -2235,51 +2243,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId0hbzbhu59uzqdfl5lemrp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/signage/set-up-a-lobby-screen-for-visitors/" TargetMode="External"/><Relationship Id="rIdlnvumhveeftx1mlxxqfhv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-signage-screen/" TargetMode="External"/><Relationship Id="rIdphyxq-dn1rt31slz1epzr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visiting/show-a-visitor-the-way-to-their-room/" TargetMode="External"/><Relationship Id="rIdkdxcvx5yi9jh3ct-jom9x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../action-widgets/" TargetMode="External"/><Relationship Id="rIdike3imy3xo-aruszboc6q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../build-signage-content/" TargetMode="External"/><Relationship Id="rIdxkdpsezyxplsp0hovhyyb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-signage-screen/" TargetMode="External"/><Relationship Id="rIdnfxh9ckhqf6f8jfrzfbg7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../stage-scenes/" TargetMode="External"/><Relationship Id="rIdj00efopotobc9dyil5lkm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../takeovers/" TargetMode="External"/><Relationship Id="rIdugar9jtviquulpcee5hlw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rIdkuogkkjmky9bazywslwsp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-a-layout/" TargetMode="External"/><Relationship Id="rIdrsqedo4sl0gvld_9jpoti" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/change-the-visitor-badge-design/" TargetMode="External"/><Relationship Id="rIdy66csyczfo-wp42qj_h07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/connect-a-label-printer/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/991b90048a731c2c3f09f167b0bd5cba29d5f8e3.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8c9c3c46a5f6907bcc9f8a2b469da30565c52967.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8f81ed97219a0bd97672eca1845bbd47341a8aba.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/503ebe0dd3c4dcaa74defbfb4878becb62d77825.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/db8e1572c737f4e3423beb8b8ce78134ef46854f.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/665527ade0e647340485b7c1ea227dc9d78048ae.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/61ef418d8d35417863c159ddc139d12edd7edfe0.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fdbcf64b8d0fb295de0271a91103294219fd9cbe.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dad90e1a3a0155fc46bed421ea663330215efe9d.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdaxczed4pddkq2q2yyphk3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/signage/set-up-a-lobby-screen-for-visitors/" TargetMode="External"/><Relationship Id="rIdqjkrus6jue3wcqkmsvr-_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-signage-screen/" TargetMode="External"/><Relationship Id="rIdod6pg9ui_vw-zznfhko3s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visiting/show-a-visitor-the-way-to-their-room/" TargetMode="External"/><Relationship Id="rIdyklzrefd3nmdfrj5owetf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../action-widgets/" TargetMode="External"/><Relationship Id="rIdnrpjqh6pvl_y4ycigfr5n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../build-signage-content/" TargetMode="External"/><Relationship Id="rIdo3wb67wcdpdngwjeacinj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-signage-screen/" TargetMode="External"/><Relationship Id="rIdechuy0ytb82tsv2q5ux43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../stage-scenes/" TargetMode="External"/><Relationship Id="rIdqlc-ul3iog5cyjn3c-ddz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../takeovers/" TargetMode="External"/><Relationship Id="rIdad8g7dpc4sehzq6v-r7dz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rIdy6jtdoel5exuk4-rh1msn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-a-layout/" TargetMode="External"/><Relationship Id="rId65hmpugotiubtfrmag377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/change-the-visitor-badge-design/" TargetMode="External"/><Relationship Id="rIdwrt6zaz731vbd3bsd1doo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/connect-a-label-printer/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/84397921883d1a8c6c0e454619f998541f5cf186.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/be84f253d1dc21a73e159eb879fceb55ec282534.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6e977ce5d754e7cf94e8713eb1ad01ada534c303.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/57715c9d563fff4060ea1ab1ff5262ad49e2b9d9.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4542de9a16a2b3ab228998dc3c563bb3d45d0f26.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8639b7356bb210f9441c2c30a43bab91f093c050.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c46a0edc718af28cd4ead755f385a89aa977892c.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/008a722ecb63dfbfb5f0df3d1a3625f55dccc684.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f5c14fb996e685692c2d163126fa1481b1bc0be4.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>来訪者を迎えるロビー画面を設定する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>