--- v2 (2026-10-19)
+++ v3 (2026-11-08)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdaxczed4pddkq2q2yyphk3">
+      <w:hyperlink w:history="1" r:id="rIdnxzoptyapjhn2bb8qanxn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/signage/set-up-a-lobby-screen-for-visitors/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Map family: shared</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">受付エリアの画面はふたつの仕事を同時にこなします。到着した人を迎えることと、
@@ -486,51 +486,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">タッチパネル</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">は正直に答えてください。タッチできない画面では、セルフサービスの
 ボタンはウォークイン用 QR コードに置き換わります。押せないボタンを出しても意味が
 ないからです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ウィザードの残りと、開いたエディタについてのすべては
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqjkrus6jue3wcqkmsvr-_">
+      <w:hyperlink w:history="1" r:id="rIdw5mer181pwvp5ij4knkut">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">サイネージ画面を接続する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. 来訪者に見せるものを整える</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">エディタは左にライブプレビュー、右にその設定を表示し、変えたいものは
@@ -746,51 +746,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">は割り込み表示として動くときだけ）、その下に
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">所在地</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">が続きます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">この画面でチェックインした来訪者には、ウェルカムに戻る前に、向かうルームとその
 フロアも表示されます。そのために必要な 4 つの条件は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdod6pg9ui_vw-zznfhko3s">
+      <w:hyperlink w:history="1" r:id="rIdpuv7bgvw2earcj28uify0">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">来訪者を訪問先のルームまで案内する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="7019925"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="visitor-welcome-visitors-ja" descr="歓迎画面の「来訪者」ページ。誰を出迎え、誰の来訪者を数えるか。" title="歓迎画面の「来訪者」ページ。誰を出迎え、誰の来訪者を数えるか。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -1053,51 +1053,51 @@
         <w:t xml:space="preserve">保存</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">このウィジェットは</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">QRコードを表示</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">の下に自前の QR コードと、その動作の設定を持って
 います。タッチできる画面なら、コードに専用の枠を与えたいのでなければ、上の独立した QR
 ウィジェットは要りません。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyklzrefd3nmdfrj5owetf">
+      <w:hyperlink w:history="1" r:id="rIdz5iy3bjdrqsm7g8irxh-x">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ボタンとQRコードのウィジェット</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照して
 ください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. 画面をデバイスに接続する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -1170,51 +1170,51 @@
       <w:r>
         <w:t xml:space="preserve">を選んで、画面に出ている 6 文字を
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">接続</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">の手順で入力し、続けて</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">場所</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">へ進みます。詳しい手順は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnrpjqh6pvl_y4ycigfr5n">
+      <w:hyperlink w:history="1" r:id="rIdjpjznwdmry82gmzig4-3x">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">サイネージコンテンツを作って画面に映す</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → device/signage/signage-device (サイネージデバイス)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1489,51 +1489,51 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">サイネージデバイスの所在地。この画面が誰の来訪者を映すかを決める項目。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ロビーなら、ルームをタップするのではなく間取り図に</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">点を落とす</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">方が正解です。画面は
 どの空間でもなく入口に属するからです。ふたつの選び方の違いは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdo3wb67wcdpdngwjeacinj">
+      <w:hyperlink w:history="1" r:id="rIdxilu0kd6lfqfrxh9gnhz3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">サイネージ画面を接続する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">どちらでもデバイスは建物にたどり着き、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">デバイスの場所に合わせる</w:t>
       </w:r>
@@ -1667,120 +1667,120 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">そのうえで、本物の来訪者がたどる道を試します。画面の QR コードを読み取って登録し、
 その来訪者が歓迎画面に出ること、そしてコンソールの来訪者一覧で、よその建物ではなく
 デバイスを置いた建物に紐づいていることを確かめてください。最後の一点こそ手順 4 の
 目的そのものであり、それを証明できる唯一の確認です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">この記事が扱わないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ここで作った画面は、常にひとつのものを映します。複数を順に流すことと時間帯で
 切り替えることは</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdechuy0ytb82tsv2q5ux43">
+      <w:hyperlink w:history="1" r:id="rIdt3m4qbtmefablcl262axj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">シーン</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">、歓迎画面が再生中の内容に割り込む
 仕組みは</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqlc-ul3iog5cyjn3c-ddz">
+      <w:hyperlink w:history="1" r:id="rIdmayw7mxzgpifgqc9perbs">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">割り込み表示</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">です。どのウィジェットがどこに置けるかは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdad8g7dpc4sehzq6v-r7dz">
+      <w:hyperlink w:history="1" r:id="rIdq5zje0qrwxrl9ejegpyh3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ウィジェットとその置き場所</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">、中身ではなく形を変えることは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdy6jtdoel5exuk4-rh1msn">
+      <w:hyperlink w:history="1" r:id="rIdbym8tlfotep_hf9a7wopm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">レイアウトを変える</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">来訪者がチェックインしたときに渡されるバッジは別の場所でデザインし、会社全体で
 共通です。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId65hmpugotiubtfrmag377">
+      <w:hyperlink w:history="1" r:id="rIdwv5yzhmacuvk2hrzpn1qg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">来訪者バッジのデザインを変更する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を
 参照してください。そのバッジを印刷するプリンターは、画面そのものの上で接続します —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwrt6zaz731vbd3bsd1doo">
+      <w:hyperlink w:history="1" r:id="rIdhvbooyilwrywsepaplw95">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">サイネージ画面にラベルプリンターを接続する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">解決しないときは:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 デバイスのブランドと型番、そのデバイスの</w:t>
@@ -2243,51 +2243,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdaxczed4pddkq2q2yyphk3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/signage/set-up-a-lobby-screen-for-visitors/" TargetMode="External"/><Relationship Id="rIdqjkrus6jue3wcqkmsvr-_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-signage-screen/" TargetMode="External"/><Relationship Id="rIdod6pg9ui_vw-zznfhko3s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visiting/show-a-visitor-the-way-to-their-room/" TargetMode="External"/><Relationship Id="rIdyklzrefd3nmdfrj5owetf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../action-widgets/" TargetMode="External"/><Relationship Id="rIdnrpjqh6pvl_y4ycigfr5n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../build-signage-content/" TargetMode="External"/><Relationship Id="rIdo3wb67wcdpdngwjeacinj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-signage-screen/" TargetMode="External"/><Relationship Id="rIdechuy0ytb82tsv2q5ux43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../stage-scenes/" TargetMode="External"/><Relationship Id="rIdqlc-ul3iog5cyjn3c-ddz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../takeovers/" TargetMode="External"/><Relationship Id="rIdad8g7dpc4sehzq6v-r7dz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rIdy6jtdoel5exuk4-rh1msn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-a-layout/" TargetMode="External"/><Relationship Id="rId65hmpugotiubtfrmag377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/change-the-visitor-badge-design/" TargetMode="External"/><Relationship Id="rIdwrt6zaz731vbd3bsd1doo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/connect-a-label-printer/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/84397921883d1a8c6c0e454619f998541f5cf186.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/be84f253d1dc21a73e159eb879fceb55ec282534.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6e977ce5d754e7cf94e8713eb1ad01ada534c303.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/57715c9d563fff4060ea1ab1ff5262ad49e2b9d9.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4542de9a16a2b3ab228998dc3c563bb3d45d0f26.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8639b7356bb210f9441c2c30a43bab91f093c050.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c46a0edc718af28cd4ead755f385a89aa977892c.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/008a722ecb63dfbfb5f0df3d1a3625f55dccc684.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f5c14fb996e685692c2d163126fa1481b1bc0be4.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdnxzoptyapjhn2bb8qanxn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/signage/set-up-a-lobby-screen-for-visitors/" TargetMode="External"/><Relationship Id="rIdw5mer181pwvp5ij4knkut" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-signage-screen/" TargetMode="External"/><Relationship Id="rIdpuv7bgvw2earcj28uify0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visiting/show-a-visitor-the-way-to-their-room/" TargetMode="External"/><Relationship Id="rIdz5iy3bjdrqsm7g8irxh-x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../action-widgets/" TargetMode="External"/><Relationship Id="rIdjpjznwdmry82gmzig4-3x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../build-signage-content/" TargetMode="External"/><Relationship Id="rIdxilu0kd6lfqfrxh9gnhz3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-signage-screen/" TargetMode="External"/><Relationship Id="rIdt3m4qbtmefablcl262axj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../stage-scenes/" TargetMode="External"/><Relationship Id="rIdmayw7mxzgpifgqc9perbs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../takeovers/" TargetMode="External"/><Relationship Id="rIdq5zje0qrwxrl9ejegpyh3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rIdbym8tlfotep_hf9a7wopm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-a-layout/" TargetMode="External"/><Relationship Id="rIdwv5yzhmacuvk2hrzpn1qg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/change-the-visitor-badge-design/" TargetMode="External"/><Relationship Id="rIdhvbooyilwrywsepaplw95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/connect-a-label-printer/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/84397921883d1a8c6c0e454619f998541f5cf186.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/be84f253d1dc21a73e159eb879fceb55ec282534.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6e977ce5d754e7cf94e8713eb1ad01ada534c303.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/57715c9d563fff4060ea1ab1ff5262ad49e2b9d9.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4542de9a16a2b3ab228998dc3c563bb3d45d0f26.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8639b7356bb210f9441c2c30a43bab91f093c050.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c46a0edc718af28cd4ead755f385a89aa977892c.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/008a722ecb63dfbfb5f0df3d1a3625f55dccc684.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f5c14fb996e685692c2d163126fa1481b1bc0be4.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>来訪者を迎えるロビー画面を設定する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>