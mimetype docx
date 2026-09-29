--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -26,110 +26,110 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">QRコードのウィジェット</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">画面が壁に出せる 5 つの組み込みコード——自前のリンク、ゲストWi-Fi、来訪者登録、 道案内、ルームコントロール。それぞれの設定と、置ける場所も逐一。</w:t>
+        <w:t xml:space="preserve">画面が壁に出せる 5 つの組み込みコード——自前のリンク、ゲストWi-Fi、来訪者登録、道案内、ルームコントロール。それぞれの設定と、置ける場所も逐一。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-01</w:t>
+        <w:t xml:space="preserve">2026-09-21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2o74yfnzqoesyttvrutxl">
+      <w:hyperlink w:history="1" r:id="rId5qh7vq0lhlgnmmhweweep">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/signage/qr-code-widgets/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">壁のコードは、触らずに済む道です。誰も何も押さず、そのタイルが担う用事は来訪者
 自身のスマートフォンで済みます。これが 5 つ組み込まれていて、それぞれひとつの用事に
 つながっています。押すタイルは</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwpbncrmhbzfciy9aeyaun">
+      <w:hyperlink w:history="1" r:id="rIdtd1mxn4nwusob5benh6dh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ボタンのウィジェット</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">に、
 置き場所そのものは</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdb_l-qmuhgkwxignoxr_pd">
+      <w:hyperlink w:history="1" r:id="rIdtbnnciyoh1sykictfrmfd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ウィジェットとその置き場所</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">タッチできない画面でも残る:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 画面が「タッチパネルではない」と伝えられている場合、押すために存在するタイルは隠れます。
@@ -467,51 +467,51 @@
         <w:t xml:space="preserve">触らない当日受付です。来訪者は読み取って、画面ではなく自分のスマートフォンで登録します。
 タッチできない画面で</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">来訪者セルフサービスボタン</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">が黙って置き換わる先も、この
 ウィジェットです。これを軸にしたロビーの組み立て——そこで</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">場所</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">が効いてくる理由も
 ——は</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxd4u1r-r60a0_380prvz-">
+      <w:hyperlink w:history="1" r:id="rIdh1zgas73jas75qzntzocw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">来訪者を迎えるロビー画面を設定する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">に
 あります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1714500" cy="2286000"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="widget-visitor-registration-qr-code-ja" descr="操作ボタンに置いた当日受付用の登録コード。" title="操作ボタンに置いた当日受付用の登録コード。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -1615,53 +1615,54 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Wi-Fi コードの設定。コードがつなぐネットワークと、その下に出る文言。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">道案内QRコード</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">読み取ると、この画面が立っている場所を出発点に、読んだ人自身のスマートフォンで道順が
-[...1 lines deleted...]
-ありません。</w:t>
+        <w:t xml:space="preserve">読み取ると、この画面が立っている場所で、読んだ人自身のスマートフォンにフロアが
+開きます——来訪者に限らず、建物にいる誰にでも。このコードは目的地を持たないので、
+届くのは検索欄です。読んだ人がルームを選び、そこから一歩ずつ案内されます。共有の
+設定以外に、固有の設定はありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1714500" cy="2286000"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="widget-wayfinding-qr-code-ja" descr="操作ボタンに置いた道案内コード。" title="操作ボタンに置いた道案内コード。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
@@ -1842,83 +1843,83 @@
         <w:t xml:space="preserve">。Wi-Fi の資格情報は来訪者Wi-Fiの設定から、登録は来訪者管理から、
 経路はフロアプランから来ます。タイルはコードを描くだけで、その裏側を作るわけでは
 ありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">大きさと色</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。画面全体のフォントサイズ、外観、ウィジェットの背景は、他のタイルと
 同じようにこれらにも効きます——</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhmibm7tunbf6pebbj-kmx">
+      <w:hyperlink w:history="1" r:id="rIdckdlxwgywpp8oazdr3s-t">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ウィジェットとその置き場所</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">誰かから渡されたコード</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。決済コードや、銀行・貸主が発行したものは、リンクではなく
 画像です——</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdikff8receji8uyccahvaw">
+      <w:hyperlink w:history="1" r:id="rIdzxosmhxy3wwourx1ajmzc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">自前のQRコードを画面に出す</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -2343,51 +2344,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId2o74yfnzqoesyttvrutxl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/signage/qr-code-widgets/" TargetMode="External"/><Relationship Id="rIdwpbncrmhbzfciy9aeyaun" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../action-widgets/" TargetMode="External"/><Relationship Id="rIdb_l-qmuhgkwxignoxr_pd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rIdxd4u1r-r60a0_380prvz-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-lobby-screen-for-visitors/" TargetMode="External"/><Relationship Id="rIdhmibm7tunbf6pebbj-kmx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rIdikff8receji8uyccahvaw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-your-own-qr-code/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7c263010dd4fb93a858923cc81aad7a4aabde2fb.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/676749e52f75101ca9248860194a2c46a8097c64.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b09d52908715deeb0d404816c9ff62cf9091a7e6.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/665527ade0e647340485b7c1ea227dc9d78048ae.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b520685bdea06fbe582df862ccd66e6d1450e077.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/58f8831d99051b50c77aed9fe0123bf4daeedb25.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5aa95bbdd133784ce5eda3026638113f86c2f670.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e263f73a92d124d6588d239931c5d962a8d38cd3.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId5qh7vq0lhlgnmmhweweep" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/signage/qr-code-widgets/" TargetMode="External"/><Relationship Id="rIdtd1mxn4nwusob5benh6dh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../action-widgets/" TargetMode="External"/><Relationship Id="rIdtbnnciyoh1sykictfrmfd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rIdh1zgas73jas75qzntzocw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-lobby-screen-for-visitors/" TargetMode="External"/><Relationship Id="rIdckdlxwgywpp8oazdr3s-t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rIdzxosmhxy3wwourx1ajmzc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-your-own-qr-code/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7c263010dd4fb93a858923cc81aad7a4aabde2fb.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/676749e52f75101ca9248860194a2c46a8097c64.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b09d52908715deeb0d404816c9ff62cf9091a7e6.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/665527ade0e647340485b7c1ea227dc9d78048ae.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b520685bdea06fbe582df862ccd66e6d1450e077.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/58f8831d99051b50c77aed9fe0123bf4daeedb25.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5aa95bbdd133784ce5eda3026638113f86c2f670.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e263f73a92d124d6588d239931c5d962a8d38cd3.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>QRコードのウィジェット</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>