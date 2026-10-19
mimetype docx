--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -26,110 +26,118 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">QRコードのウィジェット</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">画面が壁に出せる 5 つの組み込みコード——自前のリンク、ゲストWi-Fi、来訪者登録、道案内、ルームコントロール。それぞれの設定と、置ける場所も逐一。</w:t>
+        <w:t xml:space="preserve">[Map family: shared] 画面が壁に出せる 5 つの組み込みコード——自前のリンク、ゲストWi-Fi、来訪者登録、道案内、ルームコントロール。それぞれの設定と、置ける場所も逐一。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-21</w:t>
+        <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5qh7vq0lhlgnmmhweweep">
+      <w:hyperlink w:history="1" r:id="rIdhacwlruovrvvkkm1-pjdw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/signage/qr-code-widgets/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">Map family: shared</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">壁のコードは、触らずに済む道です。誰も何も押さず、そのタイルが担う用事は来訪者
 自身のスマートフォンで済みます。これが 5 つ組み込まれていて、それぞれひとつの用事に
 つながっています。押すタイルは</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtd1mxn4nwusob5benh6dh">
+      <w:hyperlink w:history="1" r:id="rIdzongfltzi3wama2jitvwe">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ボタンのウィジェット</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">に、
 置き場所そのものは</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtbnnciyoh1sykictfrmfd">
+      <w:hyperlink w:history="1" r:id="rIdhmdsml3xd-cz6eehhap4b">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ウィジェットとその置き場所</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">タッチできない画面でも残る:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 画面が「タッチパネルではない」と伝えられている場合、押すために存在するタイルは隠れます。
@@ -467,51 +475,51 @@
         <w:t xml:space="preserve">触らない当日受付です。来訪者は読み取って、画面ではなく自分のスマートフォンで登録します。
 タッチできない画面で</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">来訪者セルフサービスボタン</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">が黙って置き換わる先も、この
 ウィジェットです。これを軸にしたロビーの組み立て——そこで</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">場所</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">が効いてくる理由も
 ——は</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdh1zgas73jas75qzntzocw">
+      <w:hyperlink w:history="1" r:id="rIddvcwmypku1ahz8frciac4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">来訪者を迎えるロビー画面を設定する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">に
 あります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1714500" cy="2286000"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="widget-visitor-registration-qr-code-ja" descr="操作ボタンに置いた当日受付用の登録コード。" title="操作ボタンに置いた当日受付用の登録コード。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -1843,83 +1851,83 @@
         <w:t xml:space="preserve">。Wi-Fi の資格情報は来訪者Wi-Fiの設定から、登録は来訪者管理から、
 経路はフロアプランから来ます。タイルはコードを描くだけで、その裏側を作るわけでは
 ありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">大きさと色</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。画面全体のフォントサイズ、外観、ウィジェットの背景は、他のタイルと
 同じようにこれらにも効きます——</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdckdlxwgywpp8oazdr3s-t">
+      <w:hyperlink w:history="1" r:id="rIdiktem0ngcym7ahqmrhuj2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ウィジェットとその置き場所</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">誰かから渡されたコード</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。決済コードや、銀行・貸主が発行したものは、リンクではなく
 画像です——</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzxosmhxy3wwourx1ajmzc">
+      <w:hyperlink w:history="1" r:id="rIdu836jlgy559rcpuuoiiot">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">自前のQRコードを画面に出す</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -2344,51 +2352,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId5qh7vq0lhlgnmmhweweep" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/signage/qr-code-widgets/" TargetMode="External"/><Relationship Id="rIdtd1mxn4nwusob5benh6dh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../action-widgets/" TargetMode="External"/><Relationship Id="rIdtbnnciyoh1sykictfrmfd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rIdh1zgas73jas75qzntzocw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-lobby-screen-for-visitors/" TargetMode="External"/><Relationship Id="rIdckdlxwgywpp8oazdr3s-t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rIdzxosmhxy3wwourx1ajmzc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-your-own-qr-code/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7c263010dd4fb93a858923cc81aad7a4aabde2fb.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/676749e52f75101ca9248860194a2c46a8097c64.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b09d52908715deeb0d404816c9ff62cf9091a7e6.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/665527ade0e647340485b7c1ea227dc9d78048ae.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b520685bdea06fbe582df862ccd66e6d1450e077.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/58f8831d99051b50c77aed9fe0123bf4daeedb25.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5aa95bbdd133784ce5eda3026638113f86c2f670.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e263f73a92d124d6588d239931c5d962a8d38cd3.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdhacwlruovrvvkkm1-pjdw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/signage/qr-code-widgets/" TargetMode="External"/><Relationship Id="rIdzongfltzi3wama2jitvwe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../action-widgets/" TargetMode="External"/><Relationship Id="rIdhmdsml3xd-cz6eehhap4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rIddvcwmypku1ahz8frciac4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-lobby-screen-for-visitors/" TargetMode="External"/><Relationship Id="rIdiktem0ngcym7ahqmrhuj2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rIdu836jlgy559rcpuuoiiot" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-your-own-qr-code/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2c5e7605aac7cf4121419262b74937ed58355dcb.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9df92f883ce543bfe10ce7cf0cabb2e9134a9228.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2fc723372f293eeb6353ae1bfa84254586463d1b.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8639b7356bb210f9441c2c30a43bab91f093c050.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/397efe3d325dbfe2074b7f52438990fdb65e8ef7.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ad20ea7ea49029fe2f8e921ead47689d5efb50b4.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/13137c372d6712e36f4649801c38a789ccb04e69.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4838ddd0a1b570b30712394d68c841ade2a77788.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>QRコードのウィジェット</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>