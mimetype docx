--- v2 (2026-10-19)
+++ v3 (2026-11-08)
@@ -52,92 +52,92 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhacwlruovrvvkkm1-pjdw">
+      <w:hyperlink w:history="1" r:id="rIdfj-vzggi_ujvqkxtw8vdc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/signage/qr-code-widgets/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Map family: shared</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">壁のコードは、触らずに済む道です。誰も何も押さず、そのタイルが担う用事は来訪者
 自身のスマートフォンで済みます。これが 5 つ組み込まれていて、それぞれひとつの用事に
 つながっています。押すタイルは</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzongfltzi3wama2jitvwe">
+      <w:hyperlink w:history="1" r:id="rIdmkzdwsbpttht5ftjhgvns">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ボタンのウィジェット</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">に、
 置き場所そのものは</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhmdsml3xd-cz6eehhap4b">
+      <w:hyperlink w:history="1" r:id="rIda2m6nopw2xdwsxwrap5p_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ウィジェットとその置き場所</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">タッチできない画面でも残る:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 画面が「タッチパネルではない」と伝えられている場合、押すために存在するタイルは隠れます。
@@ -475,51 +475,51 @@
         <w:t xml:space="preserve">触らない当日受付です。来訪者は読み取って、画面ではなく自分のスマートフォンで登録します。
 タッチできない画面で</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">来訪者セルフサービスボタン</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">が黙って置き換わる先も、この
 ウィジェットです。これを軸にしたロビーの組み立て——そこで</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">場所</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">が効いてくる理由も
 ——は</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddvcwmypku1ahz8frciac4">
+      <w:hyperlink w:history="1" r:id="rIdvdwuo66sxscu4-ki1axik">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">来訪者を迎えるロビー画面を設定する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">に
 あります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1714500" cy="2286000"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="widget-visitor-registration-qr-code-ja" descr="操作ボタンに置いた当日受付用の登録コード。" title="操作ボタンに置いた当日受付用の登録コード。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -1851,83 +1851,83 @@
         <w:t xml:space="preserve">。Wi-Fi の資格情報は来訪者Wi-Fiの設定から、登録は来訪者管理から、
 経路はフロアプランから来ます。タイルはコードを描くだけで、その裏側を作るわけでは
 ありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">大きさと色</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。画面全体のフォントサイズ、外観、ウィジェットの背景は、他のタイルと
 同じようにこれらにも効きます——</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdiktem0ngcym7ahqmrhuj2">
+      <w:hyperlink w:history="1" r:id="rIdmisnzefbnfjthz2-crm3z">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ウィジェットとその置き場所</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">誰かから渡されたコード</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。決済コードや、銀行・貸主が発行したものは、リンクではなく
 画像です——</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdu836jlgy559rcpuuoiiot">
+      <w:hyperlink w:history="1" r:id="rIdr1kontknqiu0iimut5h2u">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">自前のQRコードを画面に出す</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -2352,51 +2352,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdhacwlruovrvvkkm1-pjdw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/signage/qr-code-widgets/" TargetMode="External"/><Relationship Id="rIdzongfltzi3wama2jitvwe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../action-widgets/" TargetMode="External"/><Relationship Id="rIdhmdsml3xd-cz6eehhap4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rIddvcwmypku1ahz8frciac4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-lobby-screen-for-visitors/" TargetMode="External"/><Relationship Id="rIdiktem0ngcym7ahqmrhuj2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rIdu836jlgy559rcpuuoiiot" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-your-own-qr-code/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2c5e7605aac7cf4121419262b74937ed58355dcb.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9df92f883ce543bfe10ce7cf0cabb2e9134a9228.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2fc723372f293eeb6353ae1bfa84254586463d1b.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8639b7356bb210f9441c2c30a43bab91f093c050.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/397efe3d325dbfe2074b7f52438990fdb65e8ef7.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ad20ea7ea49029fe2f8e921ead47689d5efb50b4.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/13137c372d6712e36f4649801c38a789ccb04e69.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4838ddd0a1b570b30712394d68c841ade2a77788.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdfj-vzggi_ujvqkxtw8vdc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/signage/qr-code-widgets/" TargetMode="External"/><Relationship Id="rIdmkzdwsbpttht5ftjhgvns" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../action-widgets/" TargetMode="External"/><Relationship Id="rIda2m6nopw2xdwsxwrap5p_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rIdvdwuo66sxscu4-ki1axik" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-lobby-screen-for-visitors/" TargetMode="External"/><Relationship Id="rIdmisnzefbnfjthz2-crm3z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rIdr1kontknqiu0iimut5h2u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-your-own-qr-code/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2c5e7605aac7cf4121419262b74937ed58355dcb.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9df92f883ce543bfe10ce7cf0cabb2e9134a9228.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2fc723372f293eeb6353ae1bfa84254586463d1b.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8639b7356bb210f9441c2c30a43bab91f093c050.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/397efe3d325dbfe2074b7f52438990fdb65e8ef7.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ad20ea7ea49029fe2f8e921ead47689d5efb50b4.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/13137c372d6712e36f4649801c38a789ccb04e69.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4838ddd0a1b570b30712394d68c841ade2a77788.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>QRコードのウィジェット</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>