--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -26,96 +26,96 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">レイアウトの設定</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">形が決まったあとにレイアウトが決める 4 つ——ドラッグする継ぎ目とその限界、 ドック・カード・ボタン・サイドリストのための行、最大 3 本のテキストバー、 そして共有ディスプレイに要る確保領域。</w:t>
+        <w:t xml:space="preserve">形が決まったあとにレイアウトを調整する——決める 4 つは、ドラッグする継ぎ目とその限界、ドック・カード・ボタン・サイドリストのための行、最大 3 本のテキストバー、そして共有ディスプレイに要る確保領域。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-30</w:t>
+        <w:t xml:space="preserve">2026-09-17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgdl15f0mcvcide3tzbclk">
+      <w:hyperlink w:history="1" r:id="rIdqge7it6-zy8ij__ss83dw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/signage/layout-reference/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">レイアウトの形を選んだあと — それが</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwd9osdjbzxid1yvxmdawm">
+      <w:hyperlink w:history="1" r:id="rIdwnjtyohtcfmfq_t1b5t0y">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">レイアウトを変える</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">です
 — 決めることが 4 つ残ります。どれも選んだレイアウトの種類を変えるものではなく、
 その比率と、どのエリアが存在するかを決めます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">継ぎ目</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
@@ -931,51 +931,51 @@
         <w:t xml:space="preserve">色</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">——</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ボードに合わせる</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">か、ほかのすべてと違って見えるべき告知のための
 7 色のいずれか——を指定します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">帯は必ずしも流れる必要はありません。流れる 2 つのウィジェットのほかに、固定の
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhg3i8zxmufhukqfbrr9sl">
+      <w:hyperlink w:history="1" r:id="rIdumhfc7-i5y3xhn0j0e5qy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">情報バー</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">——時計、天気、ライブのセンサー測定値が止まったまま——を
 載せられます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="1257300"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="signage-info-bar-preview-ja" descr="情報バーを載せた下端の帯。左に時計と日付、右にデータのチップ。" title="情報バーを載せた下端の帯。左に時計と日付、右にデータのチップ。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -1120,122 +1120,122 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">これらが決めないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">レイアウトがどの形か</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。スタイルと、主なステージを分けることは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvss-yp1rylgn1ov7tlbud">
+      <w:hyperlink w:history="1" r:id="rId5wnebvnervbsktwyugjzi">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">レイアウトを変える</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">それぞれの場所に何を置くか</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdldblsjr1gvi46w2__hnll">
+      <w:hyperlink w:history="1" r:id="rId-tso72kk692525wo3qg6g">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ウィジェットとその置き場所</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">画面の大きさ・形・向き</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">。それらはレールのひとつ上、</w:t>
-[...10 lines deleted...]
-変えるとここの内容は置き換わるのではなく作り直されます。</w:t>
+        <w:t xml:space="preserve">。それらはプレビュー下のキャプションから開く</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">画面サイズ</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">
+のダイアログにあり、変えるとここの内容は置き換わるのではなく作り直されます。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1651,51 +1651,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdgdl15f0mcvcide3tzbclk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/signage/layout-reference/" TargetMode="External"/><Relationship Id="rIdwd9osdjbzxid1yvxmdawm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-a-layout/" TargetMode="External"/><Relationship Id="rIdhg3i8zxmufhukqfbrr9sl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../info-bar/" TargetMode="External"/><Relationship Id="rIdvss-yp1rylgn1ov7tlbud" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-a-layout/" TargetMode="External"/><Relationship Id="rIdldblsjr1gvi46w2__hnll" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fadded4cc280ebf056f8848de1738f70bb983d45.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4849a8026a4b6f57ef25c6dc2e83f220066c0c2a.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c7879ce489b1b5ba5e66de140d2831952d10575f.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8845076d75d29d5778962d37ff9e93a54a434292.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdqge7it6-zy8ij__ss83dw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/signage/layout-reference/" TargetMode="External"/><Relationship Id="rIdwnjtyohtcfmfq_t1b5t0y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-a-layout/" TargetMode="External"/><Relationship Id="rIdumhfc7-i5y3xhn0j0e5qy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../info-bar/" TargetMode="External"/><Relationship Id="rId5wnebvnervbsktwyugjzi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-a-layout/" TargetMode="External"/><Relationship Id="rId-tso72kk692525wo3qg6g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fadded4cc280ebf056f8848de1738f70bb983d45.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4849a8026a4b6f57ef25c6dc2e83f220066c0c2a.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c7879ce489b1b5ba5e66de140d2831952d10575f.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8845076d75d29d5778962d37ff9e93a54a434292.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>レイアウトの設定</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>