--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -52,70 +52,70 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqge7it6-zy8ij__ss83dw">
+      <w:hyperlink w:history="1" r:id="rIdswreavmfujymerdfyvlla">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/signage/layout-reference/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">レイアウトの形を選んだあと — それが</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwnjtyohtcfmfq_t1b5t0y">
+      <w:hyperlink w:history="1" r:id="rIdv4ovswwep2w8komtfsvma">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">レイアウトを変える</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">です
 — 決めることが 4 つ残ります。どれも選んだレイアウトの種類を変えるものではなく、
 その比率と、どのエリアが存在するかを決めます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">継ぎ目</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
@@ -931,51 +931,51 @@
         <w:t xml:space="preserve">色</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">——</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ボードに合わせる</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">か、ほかのすべてと違って見えるべき告知のための
 7 色のいずれか——を指定します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">帯は必ずしも流れる必要はありません。流れる 2 つのウィジェットのほかに、固定の
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdumhfc7-i5y3xhn0j0e5qy">
+      <w:hyperlink w:history="1" r:id="rIdbcynthjyhbnmbu_ixk4n3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">情報バー</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">——時計、天気、ライブのセンサー測定値が止まったまま——を
 載せられます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="1257300"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="signage-info-bar-preview-ja" descr="情報バーを載せた下端の帯。左に時計と日付、右にデータのチップ。" title="情報バーを載せた下端の帯。左に時計と日付、右にデータのチップ。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -1120,82 +1120,82 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">これらが決めないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">レイアウトがどの形か</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。スタイルと、主なステージを分けることは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5wnebvnervbsktwyugjzi">
+      <w:hyperlink w:history="1" r:id="rIdqetyabh-ga2zxmlxn_dyz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">レイアウトを変える</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">それぞれの場所に何を置くか</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-tso72kk692525wo3qg6g">
+      <w:hyperlink w:history="1" r:id="rIdzo9v0crguytghpahfve0h">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ウィジェットとその置き場所</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1651,51 +1651,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdqge7it6-zy8ij__ss83dw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/signage/layout-reference/" TargetMode="External"/><Relationship Id="rIdwnjtyohtcfmfq_t1b5t0y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-a-layout/" TargetMode="External"/><Relationship Id="rIdumhfc7-i5y3xhn0j0e5qy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../info-bar/" TargetMode="External"/><Relationship Id="rId5wnebvnervbsktwyugjzi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-a-layout/" TargetMode="External"/><Relationship Id="rId-tso72kk692525wo3qg6g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fadded4cc280ebf056f8848de1738f70bb983d45.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4849a8026a4b6f57ef25c6dc2e83f220066c0c2a.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c7879ce489b1b5ba5e66de140d2831952d10575f.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8845076d75d29d5778962d37ff9e93a54a434292.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdswreavmfujymerdfyvlla" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/signage/layout-reference/" TargetMode="External"/><Relationship Id="rIdv4ovswwep2w8komtfsvma" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-a-layout/" TargetMode="External"/><Relationship Id="rIdbcynthjyhbnmbu_ixk4n3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../info-bar/" TargetMode="External"/><Relationship Id="rIdqetyabh-ga2zxmlxn_dyz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-a-layout/" TargetMode="External"/><Relationship Id="rIdzo9v0crguytghpahfve0h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c3017e2e263077193cc9df92f7f8f81bd4ff321a.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4eb87218a119642f6a13e3bc038b2221f142b501.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c072fe27b3c68e4b5d3eb47cfb983fd6a3ae5d2a.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1f59bdfadaf446af97b3b6777245e6051fb0b65f.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>レイアウトの設定</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>