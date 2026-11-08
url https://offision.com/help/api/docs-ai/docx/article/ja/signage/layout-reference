--- v2 (2026-10-19)
+++ v3 (2026-11-08)
@@ -52,70 +52,70 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdswreavmfujymerdfyvlla">
+      <w:hyperlink w:history="1" r:id="rIdoww4hymtwz5xsb2nm9kgi">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/signage/layout-reference/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">レイアウトの形を選んだあと — それが</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdv4ovswwep2w8komtfsvma">
+      <w:hyperlink w:history="1" r:id="rIdugs6jrlhtybiycvd1kc7f">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">レイアウトを変える</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">です
 — 決めることが 4 つ残ります。どれも選んだレイアウトの種類を変えるものではなく、
 その比率と、どのエリアが存在するかを決めます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">継ぎ目</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
@@ -931,51 +931,51 @@
         <w:t xml:space="preserve">色</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">——</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ボードに合わせる</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">か、ほかのすべてと違って見えるべき告知のための
 7 色のいずれか——を指定します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">帯は必ずしも流れる必要はありません。流れる 2 つのウィジェットのほかに、固定の
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbcynthjyhbnmbu_ixk4n3">
+      <w:hyperlink w:history="1" r:id="rIdean_7gjsra3ggeaarmfgd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">情報バー</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">——時計、天気、ライブのセンサー測定値が止まったまま——を
 載せられます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="1257300"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="signage-info-bar-preview-ja" descr="情報バーを載せた下端の帯。左に時計と日付、右にデータのチップ。" title="情報バーを載せた下端の帯。左に時計と日付、右にデータのチップ。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -1120,82 +1120,82 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">これらが決めないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">レイアウトがどの形か</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。スタイルと、主なステージを分けることは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqetyabh-ga2zxmlxn_dyz">
+      <w:hyperlink w:history="1" r:id="rIdbnb99zwyg6tdf3jao4rh-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">レイアウトを変える</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">それぞれの場所に何を置くか</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzo9v0crguytghpahfve0h">
+      <w:hyperlink w:history="1" r:id="rIdfdnbp6ashrej6ohbxqqdp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ウィジェットとその置き場所</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1651,51 +1651,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdswreavmfujymerdfyvlla" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/signage/layout-reference/" TargetMode="External"/><Relationship Id="rIdv4ovswwep2w8komtfsvma" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-a-layout/" TargetMode="External"/><Relationship Id="rIdbcynthjyhbnmbu_ixk4n3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../info-bar/" TargetMode="External"/><Relationship Id="rIdqetyabh-ga2zxmlxn_dyz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-a-layout/" TargetMode="External"/><Relationship Id="rIdzo9v0crguytghpahfve0h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c3017e2e263077193cc9df92f7f8f81bd4ff321a.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4eb87218a119642f6a13e3bc038b2221f142b501.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c072fe27b3c68e4b5d3eb47cfb983fd6a3ae5d2a.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1f59bdfadaf446af97b3b6777245e6051fb0b65f.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdoww4hymtwz5xsb2nm9kgi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/signage/layout-reference/" TargetMode="External"/><Relationship Id="rIdugs6jrlhtybiycvd1kc7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-a-layout/" TargetMode="External"/><Relationship Id="rIdean_7gjsra3ggeaarmfgd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../info-bar/" TargetMode="External"/><Relationship Id="rIdbnb99zwyg6tdf3jao4rh-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-a-layout/" TargetMode="External"/><Relationship Id="rIdfdnbp6ashrej6ohbxqqdp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c3017e2e263077193cc9df92f7f8f81bd4ff321a.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4eb87218a119642f6a13e3bc038b2221f142b501.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c072fe27b3c68e4b5d3eb47cfb983fd6a3ae5d2a.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1f59bdfadaf446af97b3b6777245e6051fb0b65f.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>レイアウトの設定</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>