--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -52,71 +52,71 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4sw1gw2-tbdfuzpqwl_yi">
+      <w:hyperlink w:history="1" r:id="rId3lbjndhqoxlh4ag2yv-vd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/signage/event-information/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">イベントを 1 件、ステージ全面に — アートワーク、時刻、会場 — そして次の 1 件へ。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdaa2dzgeb8y4mrciyx0jio">
+      <w:hyperlink w:history="1" r:id="rIdd5ybtpkyuvttbdyhq8btd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">本日のイベント一覧</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">が番組表なら、こちらはポスターの壁です。映すのは
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">イベント</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">モジュールで公開されたイベントです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
@@ -763,51 +763,51 @@
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">同じ表示は、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">イベント開始間近</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">の割り込み表示がステージをさえぎるときにも使われます —
 その割り込みは専用のページで設定します。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcpd0jgfk2megnrehvgeaf">
+      <w:hyperlink w:history="1" r:id="rIdxr-eqayxb7pxz9qzklvd1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">割り込み表示</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">この設定が決めないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
@@ -844,83 +844,83 @@
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">いつ割り込むか。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 開始の数分前に飛び込んでくるのは</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">イベント開始間近</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">の割り込み
 表示の仕事です — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlcis79t1f8zienavcajya">
+      <w:hyperlink w:history="1" r:id="rIdnfk6wjwewne_ozmpf9fzg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">割り込み表示</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">大きさと色。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 文字サイズ・外観・ウィジェットの背景はコンテンツ全体の設定です —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_chqbreijpvdlavacgnky">
+      <w:hyperlink w:history="1" r:id="rIdelny0dfgqvjngj6sfvpds">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ウィジェットとその置き場所</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1345,51 +1345,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId4sw1gw2-tbdfuzpqwl_yi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/signage/event-information/" TargetMode="External"/><Relationship Id="rIdaa2dzgeb8y4mrciyx0jio" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../event-list/" TargetMode="External"/><Relationship Id="rIdcpd0jgfk2megnrehvgeaf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../takeovers/" TargetMode="External"/><Relationship Id="rIdlcis79t1f8zienavcajya" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../takeovers/" TargetMode="External"/><Relationship Id="rId_chqbreijpvdlavacgnky" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/eb53d875a7b779556cf1dd050ab4a71492d85567.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId3lbjndhqoxlh4ag2yv-vd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/signage/event-information/" TargetMode="External"/><Relationship Id="rIdd5ybtpkyuvttbdyhq8btd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../event-list/" TargetMode="External"/><Relationship Id="rIdxr-eqayxb7pxz9qzklvd1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../takeovers/" TargetMode="External"/><Relationship Id="rIdnfk6wjwewne_ozmpf9fzg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../takeovers/" TargetMode="External"/><Relationship Id="rIdelny0dfgqvjngj6sfvpds" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/eb53d875a7b779556cf1dd050ab4a71492d85567.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>「イベント詳細」ウィジェット</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>