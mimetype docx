--- v1 (2026-10-03)
+++ v2 (2026-10-24)
@@ -52,71 +52,71 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3lbjndhqoxlh4ag2yv-vd">
+      <w:hyperlink w:history="1" r:id="rIdu44f8c55j0129zlsgp2fb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/signage/event-information/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">イベントを 1 件、ステージ全面に — アートワーク、時刻、会場 — そして次の 1 件へ。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdd5ybtpkyuvttbdyhq8btd">
+      <w:hyperlink w:history="1" r:id="rIdxlx9q18ejtf8bnoomo6lm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">本日のイベント一覧</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">が番組表なら、こちらはポスターの壁です。映すのは
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">イベント</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">モジュールで公開されたイベントです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
@@ -763,51 +763,51 @@
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">同じ表示は、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">イベント開始間近</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">の割り込み表示がステージをさえぎるときにも使われます —
 その割り込みは専用のページで設定します。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxr-eqayxb7pxz9qzklvd1">
+      <w:hyperlink w:history="1" r:id="rIdzcbr72av6ycvjdak3izsq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">割り込み表示</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">この設定が決めないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
@@ -844,83 +844,83 @@
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">いつ割り込むか。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 開始の数分前に飛び込んでくるのは</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">イベント開始間近</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">の割り込み
 表示の仕事です — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnfk6wjwewne_ozmpf9fzg">
+      <w:hyperlink w:history="1" r:id="rIdoyvoch2spb9eswjcucriv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">割り込み表示</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">大きさと色。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 文字サイズ・外観・ウィジェットの背景はコンテンツ全体の設定です —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdelny0dfgqvjngj6sfvpds">
+      <w:hyperlink w:history="1" r:id="rId5ncw8zpxlhksvjqspflpf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ウィジェットとその置き場所</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1345,51 +1345,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId3lbjndhqoxlh4ag2yv-vd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/signage/event-information/" TargetMode="External"/><Relationship Id="rIdd5ybtpkyuvttbdyhq8btd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../event-list/" TargetMode="External"/><Relationship Id="rIdxr-eqayxb7pxz9qzklvd1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../takeovers/" TargetMode="External"/><Relationship Id="rIdnfk6wjwewne_ozmpf9fzg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../takeovers/" TargetMode="External"/><Relationship Id="rIdelny0dfgqvjngj6sfvpds" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/eb53d875a7b779556cf1dd050ab4a71492d85567.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdu44f8c55j0129zlsgp2fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/signage/event-information/" TargetMode="External"/><Relationship Id="rIdxlx9q18ejtf8bnoomo6lm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../event-list/" TargetMode="External"/><Relationship Id="rIdzcbr72av6ycvjdak3izsq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../takeovers/" TargetMode="External"/><Relationship Id="rIdoyvoch2spb9eswjcucriv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../takeovers/" TargetMode="External"/><Relationship Id="rId5ncw8zpxlhksvjqspflpf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f5f9e6221c62c09a72ae05adb27ddc6f5c3a03ac.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>「イベント詳細」ウィジェット</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>