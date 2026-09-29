--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">サイネージ画面を接続する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">画面が 6 文字を表示し、コンソールがそれを受け取ります。追加ウィザードが尋ねる 4 つ、 ブランドのタイルが選ぶのは手順書だけである理由、そして場所に依存するウィジェットが 黙って読む「場所」の手順。</w:t>
+        <w:t xml:space="preserve">画面が 6 文字を表示し、コンソールがそれを受け取ります。追加ウィザードが尋ねる 4 つ、ブランドのタイルが選ぶのは手順書だけである理由、そして場所に依存するウィジェットが黙って読む「場所」の手順。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-07</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8eop9q_zd0eh-dh1pqqdf">
+      <w:hyperlink w:history="1" r:id="rId67sm-51f-ubzsfgrr_feo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/signage/connect-a-signage-screen/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">コンテンツはデザインであり、画面をペアリングするまでどこにも映りません。エディターでの
 作業はハードウェアに触れません。触れるのはこの手順です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
@@ -251,53 +251,101 @@
         <w:t xml:space="preserve">ブランド</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 設置するハードウェア。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">認定されたデバイス</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">が Offision が実機で
 検証しているものです。BrightSign、Crestron、Crestron AirMedia、Qbic、LG webOS、
 Microsoft Teams Rooms、Zoom Rooms、Neat。その下の</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">その他のデバイス</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">は iPad、
-[...1 lines deleted...]
-カバーします。各タイルには手元の型番を確かめる</w:t>
+        <w:t xml:space="preserve">は、認定は
+していないがプレーヤーは動く、それ以外のすべてです ——
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdi4j5ocxo7rgl2azj0pb3j">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">iPad</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">、
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdgpufiit0avyuqjqct9epg">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Android</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> のタブレットや
+メディアボックス、</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdw58uq_4thjnvtbucemx3-">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Windows</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> の
+機械、そしてウェブビューでプレーヤーを開く他社システム向けの
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdbw_cgb_iimsaioiw8sidt">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Web</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">。各タイルには手元の型番を確かめる</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">サポート モデル</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">と、そのブランド
 専用の設置手引きが付いています。BrightSign の機器をプレーヤーアプリに入れる
 手順と Qbic のパネルの手順は違うので、読んでください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -497,50 +545,112 @@
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">選んだブランドの手引きと、画面を登録する入力欄。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="4572000"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="signage-other-devices-row-ja" descr="認定されたタイルの下にあるその他のデバイス。iPad、Android、Windows、Web。" title="認定されたタイルの下にあるその他のデバイス。iPad、Android、Windows、Web。"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId10" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5715000" cy="4572000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">認定されたタイルの下にあるその他のデバイス。iPad、Android、Windows、Web。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">コードが届くまで何も作られないので、最初の 2 つの手順から引き返しても何も残りません
 —— そして届いたあとは </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ブランド</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">と</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">接続</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">がロックされるので、戻ってもデバイスが
@@ -1169,51 +1279,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId8eop9q_zd0eh-dh1pqqdf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/signage/connect-a-signage-screen/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1a840ca025041f84387f966a89130f57c2b7c015.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/da66753481d9c0c24a7c742d4b95fa9e2437103e.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/61ef418d8d35417863c159ddc139d12edd7edfe0.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId67sm-51f-ubzsfgrr_feo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/signage/connect-a-signage-screen/" TargetMode="External"/><Relationship Id="rIdi4j5ocxo7rgl2azj0pb3j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/show-signage-on-an-ipad/" TargetMode="External"/><Relationship Id="rIdgpufiit0avyuqjqct9epg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/show-signage-on-an-android-screen/" TargetMode="External"/><Relationship Id="rIdw58uq_4thjnvtbucemx3-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/show-signage-on-a-windows-screen/" TargetMode="External"/><Relationship Id="rIdbw_cgb_iimsaioiw8sidt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/show-signage-in-a-third-party-system/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1a840ca025041f84387f966a89130f57c2b7c015.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/da66753481d9c0c24a7c742d4b95fa9e2437103e.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/61ef418d8d35417863c159ddc139d12edd7edfe0.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/92cb949328017cb073685acfa5f2d956b933e94a.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>サイネージ画面を接続する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>