--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -42,61 +42,61 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">画面が 6 文字を表示し、コンソールがそれを受け取ります。追加ウィザードが尋ねる 4 つ、ブランドのタイルが選ぶのは手順書だけである理由、そして場所に依存するウィジェットが黙って読む「場所」の手順。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-07</w:t>
+        <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId67sm-51f-ubzsfgrr_feo">
+      <w:hyperlink w:history="1" r:id="rId_uu7vkq1pwfzvdebecbh6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/signage/connect-a-signage-screen/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">コンテンツはデザインであり、画面をペアリングするまでどこにも映りません。エディターでの
 作業はハードウェアに触れません。触れるのはこの手順です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
@@ -255,88 +255,88 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">認定されたデバイス</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">が Offision が実機で
 検証しているものです。BrightSign、Crestron、Crestron AirMedia、Qbic、LG webOS、
 Microsoft Teams Rooms、Zoom Rooms、Neat。その下の</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">その他のデバイス</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">は、認定は
 していないがプレーヤーは動く、それ以外のすべてです ——
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdi4j5ocxo7rgl2azj0pb3j">
+      <w:hyperlink w:history="1" r:id="rIdc4wdi5cfq_seadwgsjuyo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">iPad</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">、
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgpufiit0avyuqjqct9epg">
+      <w:hyperlink w:history="1" r:id="rIdntsru-gs9dki7lt3kk9na">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Android</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> のタブレットや
 メディアボックス、</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdw58uq_4thjnvtbucemx3-">
+      <w:hyperlink w:history="1" r:id="rIdov5etabaf585mcutl0plo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Windows</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> の
 機械、そしてウェブビューでプレーヤーを開く他社システム向けの
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbw_cgb_iimsaioiw8sidt">
+      <w:hyperlink w:history="1" r:id="rIdfc6i9mfexmaqu8sywtl_5">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Web</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。各タイルには手元の型番を確かめる</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">サポート モデル</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">と、そのブランド
 専用の設置手引きが付いています。BrightSign の機器をプレーヤーアプリに入れる
 手順と Qbic のパネルの手順は違うので、読んでください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -816,50 +816,69 @@
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">間取り図がまだありません</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">と表示して</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">次へ</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">を出します。置く先そのものがないから
 です。どちらの場合も所在地はあとからデバイスの記録で設定できますが、その場で入れて
 おけば二度目の訪問は要りません。</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">プレイヤー、Androidアプリ、ファームウェアのバージョンは</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdkl0rxsjpnxvlfsyd7rtyk">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">デバイスのソフトウェア情報</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">を参照してください。</w:t>
+      </w:r>
+    </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
@@ -1279,51 +1298,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId67sm-51f-ubzsfgrr_feo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/signage/connect-a-signage-screen/" TargetMode="External"/><Relationship Id="rIdi4j5ocxo7rgl2azj0pb3j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/show-signage-on-an-ipad/" TargetMode="External"/><Relationship Id="rIdgpufiit0avyuqjqct9epg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/show-signage-on-an-android-screen/" TargetMode="External"/><Relationship Id="rIdw58uq_4thjnvtbucemx3-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/show-signage-on-a-windows-screen/" TargetMode="External"/><Relationship Id="rIdbw_cgb_iimsaioiw8sidt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/show-signage-in-a-third-party-system/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1a840ca025041f84387f966a89130f57c2b7c015.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/da66753481d9c0c24a7c742d4b95fa9e2437103e.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/61ef418d8d35417863c159ddc139d12edd7edfe0.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/92cb949328017cb073685acfa5f2d956b933e94a.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId_uu7vkq1pwfzvdebecbh6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/signage/connect-a-signage-screen/" TargetMode="External"/><Relationship Id="rIdc4wdi5cfq_seadwgsjuyo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/show-signage-on-an-ipad/" TargetMode="External"/><Relationship Id="rIdntsru-gs9dki7lt3kk9na" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/show-signage-on-an-android-screen/" TargetMode="External"/><Relationship Id="rIdov5etabaf585mcutl0plo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/show-signage-on-a-windows-screen/" TargetMode="External"/><Relationship Id="rIdfc6i9mfexmaqu8sywtl_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/show-signage-in-a-third-party-system/" TargetMode="External"/><Relationship Id="rIdkl0rxsjpnxvlfsyd7rtyk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/see-every-device-in-one-place/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/086688fc27ef94fce61de0e025a0d712fe996504.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/040b4d2410022ed1e20bcec356fbaafed7c6a3c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c46a0edc718af28cd4ead755f385a89aa977892c.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/744996ebbe04f336275d0e3f4a9ae4be2a5aa904.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>サイネージ画面を接続する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>