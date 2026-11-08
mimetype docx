--- v2 (2026-10-19)
+++ v3 (2026-11-08)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_uu7vkq1pwfzvdebecbh6">
+      <w:hyperlink w:history="1" r:id="rIddw_gf8r1cfxq98h4774t7">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/signage/connect-a-signage-screen/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">コンテンツはデザインであり、画面をペアリングするまでどこにも映りません。エディターでの
 作業はハードウェアに触れません。触れるのはこの手順です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
@@ -255,88 +255,88 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">認定されたデバイス</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">が Offision が実機で
 検証しているものです。BrightSign、Crestron、Crestron AirMedia、Qbic、LG webOS、
 Microsoft Teams Rooms、Zoom Rooms、Neat。その下の</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">その他のデバイス</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">は、認定は
 していないがプレーヤーは動く、それ以外のすべてです ——
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdc4wdi5cfq_seadwgsjuyo">
+      <w:hyperlink w:history="1" r:id="rIdoyuspznabs-iaxtl36duq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">iPad</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">、
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdntsru-gs9dki7lt3kk9na">
+      <w:hyperlink w:history="1" r:id="rIdfoljhlkh5dmypk6rsoygh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Android</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> のタブレットや
 メディアボックス、</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdov5etabaf585mcutl0plo">
+      <w:hyperlink w:history="1" r:id="rIdhvitrqtbkt72q6zud8qxf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Windows</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> の
 機械、そしてウェブビューでプレーヤーを開く他社システム向けの
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfc6i9mfexmaqu8sywtl_5">
+      <w:hyperlink w:history="1" r:id="rIdor0kb6_s0vm4wvqzm_yz6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Web</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。各タイルには手元の型番を確かめる</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">サポート モデル</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">と、そのブランド
 専用の設置手引きが付いています。BrightSign の機器をプレーヤーアプリに入れる
 手順と Qbic のパネルの手順は違うので、読んでください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -823,51 +823,51 @@
         <w:t xml:space="preserve">間取り図がまだありません</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">と表示して</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">次へ</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">を出します。置く先そのものがないから
 です。どちらの場合も所在地はあとからデバイスの記録で設定できますが、その場で入れて
 おけば二度目の訪問は要りません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">プレイヤー、Androidアプリ、ファームウェアのバージョンは</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkl0rxsjpnxvlfsyd7rtyk">
+      <w:hyperlink w:history="1" r:id="rId4zazqhdn4npqcygpfzhuw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">デバイスのソフトウェア情報</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1298,51 +1298,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId_uu7vkq1pwfzvdebecbh6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/signage/connect-a-signage-screen/" TargetMode="External"/><Relationship Id="rIdc4wdi5cfq_seadwgsjuyo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/show-signage-on-an-ipad/" TargetMode="External"/><Relationship Id="rIdntsru-gs9dki7lt3kk9na" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/show-signage-on-an-android-screen/" TargetMode="External"/><Relationship Id="rIdov5etabaf585mcutl0plo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/show-signage-on-a-windows-screen/" TargetMode="External"/><Relationship Id="rIdfc6i9mfexmaqu8sywtl_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/show-signage-in-a-third-party-system/" TargetMode="External"/><Relationship Id="rIdkl0rxsjpnxvlfsyd7rtyk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/see-every-device-in-one-place/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/086688fc27ef94fce61de0e025a0d712fe996504.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/040b4d2410022ed1e20bcec356fbaafed7c6a3c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c46a0edc718af28cd4ead755f385a89aa977892c.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/744996ebbe04f336275d0e3f4a9ae4be2a5aa904.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIddw_gf8r1cfxq98h4774t7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/signage/connect-a-signage-screen/" TargetMode="External"/><Relationship Id="rIdoyuspznabs-iaxtl36duq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/show-signage-on-an-ipad/" TargetMode="External"/><Relationship Id="rIdfoljhlkh5dmypk6rsoygh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/show-signage-on-an-android-screen/" TargetMode="External"/><Relationship Id="rIdhvitrqtbkt72q6zud8qxf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/show-signage-on-a-windows-screen/" TargetMode="External"/><Relationship Id="rIdor0kb6_s0vm4wvqzm_yz6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/show-signage-in-a-third-party-system/" TargetMode="External"/><Relationship Id="rId4zazqhdn4npqcygpfzhuw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/see-every-device-in-one-place/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/086688fc27ef94fce61de0e025a0d712fe996504.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/040b4d2410022ed1e20bcec356fbaafed7c6a3c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c46a0edc718af28cd4ead755f385a89aa977892c.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/744996ebbe04f336275d0e3f4a9ae4be2a5aa904.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>サイネージ画面を接続する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>