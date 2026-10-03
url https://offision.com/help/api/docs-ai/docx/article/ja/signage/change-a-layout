--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">レイアウトを変える</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">レイアウトページは、ドックをどちらの端に置くか、どれくらいの幅にするか、カードと ボタンをいくつにするか、どの端にテキストバーを置くか——十数個の答えから画面の形を 組み立て、そのどれを変えてもコンテンツを再フィットします。</w:t>
+        <w:t xml:space="preserve">レイアウトページは、ドックをどちらの端に置くか、どれくらいの幅にするか、カードとボタンをいくつにするか、どの端にテキストバーを置くか——十数個の答えから画面の形を組み立て、そのどれを変えてもコンテンツを再フィットします。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-25</w:t>
+        <w:t xml:space="preserve">2026-09-17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdm-zqh6wpx4v9igxx1cu8v">
+      <w:hyperlink w:history="1" r:id="rId5vfhyxkplr-tkregidtnj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/signage/change-a-layout/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">選ぶためのレイアウト集はありませんし、プレビューそのものの上でドラッグするものも
 ありません。レイアウトは十数個の答え——大きなステージをひとつにするか 2 つにするか、
 その横に列を置くか、カードをいくつ、ボタンをいくつ、どの端にテキストバーを置くか——
 から組み立てられ、デザインは答えに合わせて自分を描き直します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
@@ -733,51 +733,51 @@
         <w:t xml:space="preserve">第4ステージ</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">は
 1 つめを細分したものではなく、それ自体でひとつのステージです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">比率と行の詳細</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">継ぎ目は入力ではなくドラッグ、レールの行は各エリアの入り切り、テキストバーは
 最大 3 本、ワイヤレス共有ディスプレイには確保領域。この 4 つは形の決定ではなく
 設定なので、項目ごとの一覧は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdenc8yruj00pvm_emjuakm">
+      <w:hyperlink w:history="1" r:id="rIdk3ayu8pff8u_eikggblvs">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">レイアウトの設定</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">動いていることを確かめる</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -817,91 +817,91 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">このページが決めないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">それぞれの置き場所に何が入るか</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpsaqz2ikglzqiinpm1yxk">
+      <w:hyperlink w:history="1" r:id="rIdx1wvpnw4o2hubjiz9yeon">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ウィジェットとその置き場所</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">画面の大きさ・形状・向き。</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> これらはレールをひとつ上がった</w:t>
-[...10 lines deleted...]
-変えるとレイアウトは置き換わるのではなく作り直されます。</w:t>
+        <w:t xml:space="preserve"> これらはプレビュー下のキャプションから開く</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">画面サイズ</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">
+ダイアログにあり、変えるとレイアウトは置き換わるのではなく作り直されます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">文字の大きさ。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -1348,51 +1348,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdm-zqh6wpx4v9igxx1cu8v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/signage/change-a-layout/" TargetMode="External"/><Relationship Id="rIdenc8yruj00pvm_emjuakm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../layout-reference/" TargetMode="External"/><Relationship Id="rIdpsaqz2ikglzqiinpm1yxk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/342c655349886a09ccbd849c10857c53fedab02e.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cf40aac1a1c8b04244883902a94ccdc56d708768.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/45a4efbb39eada7ab7d9d0aeb3824d1e48d82945.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9163a4b2875077da37ff84476295c534dbd1e923.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/22c6e12e10b27b38496e43ab38e2d48c0027956d.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId5vfhyxkplr-tkregidtnj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/signage/change-a-layout/" TargetMode="External"/><Relationship Id="rIdk3ayu8pff8u_eikggblvs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../layout-reference/" TargetMode="External"/><Relationship Id="rIdx1wvpnw4o2hubjiz9yeon" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/342c655349886a09ccbd849c10857c53fedab02e.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cf40aac1a1c8b04244883902a94ccdc56d708768.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/45a4efbb39eada7ab7d9d0aeb3824d1e48d82945.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9163a4b2875077da37ff84476295c534dbd1e923.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/22c6e12e10b27b38496e43ab38e2d48c0027956d.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>レイアウトを変える</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>