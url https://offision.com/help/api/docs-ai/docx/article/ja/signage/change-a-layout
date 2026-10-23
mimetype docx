--- v1 (2026-10-03)
+++ v2 (2026-10-23)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5vfhyxkplr-tkregidtnj">
+      <w:hyperlink w:history="1" r:id="rIduwh1aazyztkrgehnq1ynv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/signage/change-a-layout/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">選ぶためのレイアウト集はありませんし、プレビューそのものの上でドラッグするものも
 ありません。レイアウトは十数個の答え——大きなステージをひとつにするか 2 つにするか、
 その横に列を置くか、カードをいくつ、ボタンをいくつ、どの端にテキストバーを置くか——
 から組み立てられ、デザインは答えに合わせて自分を描き直します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
@@ -733,51 +733,51 @@
         <w:t xml:space="preserve">第4ステージ</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">は
 1 つめを細分したものではなく、それ自体でひとつのステージです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">比率と行の詳細</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">継ぎ目は入力ではなくドラッグ、レールの行は各エリアの入り切り、テキストバーは
 最大 3 本、ワイヤレス共有ディスプレイには確保領域。この 4 つは形の決定ではなく
 設定なので、項目ごとの一覧は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdk3ayu8pff8u_eikggblvs">
+      <w:hyperlink w:history="1" r:id="rIdanfejlytivlbbtvnl8kxw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">レイアウトの設定</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">動いていることを確かめる</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -817,51 +817,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">このページが決めないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">それぞれの置き場所に何が入るか</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdx1wvpnw4o2hubjiz9yeon">
+      <w:hyperlink w:history="1" r:id="rIdcgtkpukm2i34avorg9kkl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ウィジェットとその置き場所</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1348,51 +1348,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId5vfhyxkplr-tkregidtnj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/signage/change-a-layout/" TargetMode="External"/><Relationship Id="rIdk3ayu8pff8u_eikggblvs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../layout-reference/" TargetMode="External"/><Relationship Id="rIdx1wvpnw4o2hubjiz9yeon" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/342c655349886a09ccbd849c10857c53fedab02e.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cf40aac1a1c8b04244883902a94ccdc56d708768.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/45a4efbb39eada7ab7d9d0aeb3824d1e48d82945.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9163a4b2875077da37ff84476295c534dbd1e923.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/22c6e12e10b27b38496e43ab38e2d48c0027956d.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIduwh1aazyztkrgehnq1ynv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/signage/change-a-layout/" TargetMode="External"/><Relationship Id="rIdanfejlytivlbbtvnl8kxw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../layout-reference/" TargetMode="External"/><Relationship Id="rIdcgtkpukm2i34avorg9kkl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f4b998d0560efb1ae7590c4c7e3668dd51abfffa.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/58de8782d0d42f6d97e263015a046ee3013ef77b.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c3b4cafdcb4b7bb9917e63bbfdc50dc4b42a10ef.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dcfbc37f2d96df7b97f34bb90a4ff5c589d9930e.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/587d9dc10ff36343b08e31ca1d5737d8addc62a8.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>レイアウトを変える</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>