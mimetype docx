--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">サイネージコンテンツを作って画面に映す</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">サイネージコンテンツは画面そのものではなくデザインで、どの部屋にもどの建物にも 属しません。作り方、中身の置き方、保存の仕方、そしてそれを映すハードウェアの 接続まで。</w:t>
+        <w:t xml:space="preserve">サイネージコンテンツは画面そのものではなくデザインで、どの部屋にもどの建物にも属しません。作り方、中身の置き方、保存の仕方、そしてそれを映すハードウェアの接続まで。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-07</w:t>
+        <w:t xml:space="preserve">2026-09-17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdudqauutpt_iecunea8zq9">
+      <w:hyperlink w:history="1" r:id="rIdye33syudfexd-tazd9o9y">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/signage/build-signage-content/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">サイネージコンテンツはどの部屋にもどの建物にも属しません。歓迎画面、空き状況マップ、
 繰り返し流れる動画——それはデザインであり、同じものを社内のどの画面でも映せます。
 ハードウェアは別の記録で、自分がどこに立っているかを知っているのはハードウェアの
 ほうです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
@@ -476,142 +476,142 @@
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3921"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">キャスト画面と、その横のスケジュール</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5439"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdzxw5zqndvje2akylp1xuz">
+            <w:hyperlink w:history="1" r:id="rIdoyprj3kmzjmlqtya6lt_e">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">サービス管理パネル</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3921"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">サービスリクエストとタスク</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4572000"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="signage-board-purpose-ja" descr="5 つの用途のうち先頭にある「受付・ロビー」。" title="5 つの用途のうち先頭にある「受付・ロビー」。"/>
+            <wp:docPr id="1" name="signage-board-purpose-ja" descr="新しい画面が始まる 5 つの用途。先頭は「受付・ロビー」。" title="新しい画面が始まる 5 つの用途。先頭は「受付・ロビー」。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5715000" cy="4572000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">5 つの用途のうち先頭にある「受付・ロビー」。</w:t>
+        <w:t xml:space="preserve">新しい画面が始まる 5 つの用途。先頭は「受付・ロビー」。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ひとつ選ぶとそのまま次へ進みます——「続ける」ボタンはありません。選んだ用途の名前が
 そのままコンテンツの名前にもなりますが、これはすぐあとで変えられます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ふるまいが違う用途が 2 つあります:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 </w:t>
@@ -629,316 +629,408 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">タイルの下にある目立たないリンク、**旧テンプレート（レガシー）**はこの仕組みとは
 まったく別物です。すべてを手でドラッグして大きさを変える、従来の自由配置エディタで
 空のデザインを開きます。この一連の記事の内容はどれも当てはまりません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. 画面を伝える</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">2 つめの質問はハードウェアのことです。上に</w:t>
-[...20 lines deleted...]
-大きさと形状があります。</w:t>
+        <w:t xml:space="preserve">2 つめの質問はハードウェアのことで、まず機器そのものから始まります。</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">デバイス</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">には
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Androidタブレット</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">iPad</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Neat Frame</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Neat Board</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">スマートTV</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> が
+並びます。同じ基準線の上に実寸比で描かれているので、壁掛けディスプレイの隣に置いた
+タブレットは、ちゃんとタブレットの大きさに見えます。ひとつ選べば、大きさ、形状、
+掛ける向き、そしてタッチパネルかどうかまで、一度に決まります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4572000"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="signage-wizard-screen-ja" descr="向きとタッチがデザインの形を決め、大きさが文字の大きさを決める。" title="向きとタッチがデザインの形を決め、大きさが文字の大きさを決める。"/>
+            <wp:docPr id="1" name="signage-wizard-screen-ja" descr="実寸比で並ぶ機器。ひとつ選べば大きさ・形状・向きが一度に決まる。" title="実寸比で並ぶ機器。ひとつ選べば大きさ・形状・向きが一度に決まる。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5715000" cy="4572000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">向きとタッチがデザインの形を決め、大きさが文字の大きさを決める。</w:t>
-[...16 lines deleted...]
-書かれています。</w:t>
+        <w:t xml:space="preserve">実寸比で並ぶ機器。ひとつ選べば大きさ・形状・向きが一度に決まる。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">同じ機器に複数の大きさがある場合は、選んだあとタイルに小さなメニューが出ます。iPad は
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:fill="F5F5F7" w:val="clear"/>
         </w:rPr>
-        <w:t xml:space="preserve">~10"</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> は腕の長さで見るタブレット、</w:t>
+        <w:t xml:space="preserve">8.3"</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:fill="F5F5F7" w:val="clear"/>
         </w:rPr>
-        <w:t xml:space="preserve">~18"</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> は 1 m 先の卓上、</w:t>
+        <w:t xml:space="preserve">11"</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:fill="F5F5F7" w:val="clear"/>
         </w:rPr>
-        <w:t xml:space="preserve">~32"</w:t>
-[...3 lines deleted...]
-2〜3 m 先のゾーンディスプレイ、</w:t>
+        <w:t xml:space="preserve">13"</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">、Neat Board は </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:fill="F5F5F7" w:val="clear"/>
         </w:rPr>
-        <w:t xml:space="preserve">43" +</w:t>
-[...58 lines deleted...]
-        <w:t xml:space="preserve">（1:1）。その下の</w:t>
+        <w:t xml:space="preserve">32"</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:fill="F5F5F7" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve">50"</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:fill="F5F5F7" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pro 65"</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> です。これは見た目の問題では
+ありません。大きさは文字をどれだけ大きくするかを決める答えで、32 インチの Neat Board が
+50 インチより一段小さく組まれるのはそのためです。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">掛ける向きが決まっている機器もあります。Neat Frame は縦置き、Neat Board は横置きで、
+どちらも回せません。動かせないトグルを出す代わりに、パネルは向きを文字で示し、横に鍵の
+マークを表示します。それ以外の機器では、横向きと縦向きをこれまでどおり選べます。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">カスタム</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">は一覧にない画面のための最後のタイルで、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">サイズ</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">と</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">形状</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">が開くのは
+ここだけです。タイルに書かれるのは名称ではなくインチか比率——</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:fill="F5F5F7" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve">16:9</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:fill="F5F5F7" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve">16:10</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:fill="F5F5F7" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4:3</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">、
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:fill="F5F5F7" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1:1</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">——になりました。その下の</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">その他の形状</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">を開くと、
-[...1 lines deleted...]
-現れます。</w:t>
+        <w:t xml:space="preserve">を開くと、ウルトラワイドやビデオウォール
+——2 枚や 3 枚を 1 枚のキャンバスとして扱う形——が現れます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">タッチパネル</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">は間違えられやすい答えです。触れない画面では、押すためのウィジェットは
-「表示されるが反応しない」ではなく</w:t>
+        <w:t xml:space="preserve">は間違えられやすい答えです。機器を選べば自動で設定され、スマートTV は
+オフで入ってきますが、変えるのはあなたの自由で、しかも重要です。触れない画面では、
+押すためのウィジェットは「表示されるが反応しない」ではなく</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">隠れます</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">。そして来訪者セルフサービスボタンは
-[...21 lines deleted...]
-そのまま 43 インチの壁面まで広げられます。</w:t>
+        <w:t xml:space="preserve">。そして来訪者
+セルフサービスボタンは黙ってウォークイン用 QR コードに置き換わります。押せないボタンを
+出しても意味がないからです。正直に答えないと、ボタンがどこへ消えたのか探すことに
+なります。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">これらの答えはどれも確定ではなく、選んだ機器はコンテンツが覚えています。あとから
+デザインを開けば、プレビューの下のキャプションに機器の名前が出ます。そのキャプションを
+クリックすれば、キャンバスからの推測ではなく、その機器のまま同じパネルがもう一度
+開きます。デザインは自分で作り直すので、10 インチのタブレット向けに描いたものを、
+そのまま Neat Board まで広げられます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">作成する</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">を選ぶと、コンテンツがエディタで開きます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. 2 つの面を覚える</w:t>
       </w:r>
     </w:p>
@@ -1022,118 +1114,118 @@
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">プレビューの中でその部分をクリックする</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">と、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">中身</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">が変わります。大きな領域、
 それぞれのカード、それぞれのボタン——クリックするとその設定がレールに開きます。
 これがまるごと</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdatmuqp6dqci_3ebjlpegi">
+      <w:hyperlink w:history="1" r:id="rIdh0iuwudciqkkkahvj4gse">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ウィジェットとその置き場所</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">の内容です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">レールで</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">レイアウトページ</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">を開くと、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">どんな部分があるか</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">が変わります。カードを
 いくつにするか、ステージの横に列を置くか、それをどちらの端に置くか。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmv9jyhv9hovkrwf-gycsq">
+      <w:hyperlink w:history="1" r:id="rIdme893z49ur0sw4wvajzyi">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">レイアウトを変える</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">レールの最初のページはコンテンツそのものの設定で——文字サイズ、外観、表示言語、
 背景など、いずれも個々のウィジェットではなくデザイン全体に効きます。一覧は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbdijgmit-zqind3vijyy7">
+      <w:hyperlink w:history="1" r:id="rId-zgg2nqrtemngapvo7ezu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ウィジェットとその置き場所</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">にあります。ここでやるのは
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">タイトル</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">です。用途の名前のままでは 3 つめを作るころには見分けがつかなく
 なるので、どこに映すかがわかる名前を付けておきます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1150,75 +1242,75 @@
       <w:r>
         <w:t xml:space="preserve">プレビューのいちばん大きな領域——</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">メインステージ</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">——をクリックして、ウィジェットを
 選びます。予約一覧、部屋のマップ、動画、ウェブサイト、歓迎画面。何が選べるかは
 どこをクリックしたかで決まります。縦長のリストと小さな正方形のタイルには、同じものは
 入らないからです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">この記事はここまでです。どのウィジェットがどこに置けるかは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbndwezmmn628hakcou5ls">
+      <w:hyperlink w:history="1" r:id="rIdjzx7togb21c47ipqef-ca">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ウィジェットとその置き場所</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">、複数を順番に流すことは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7g7y2raulgcwf9fs9q_bw">
+      <w:hyperlink w:history="1" r:id="rId3mxmntdhwdqh6rb3haj-4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">シーン</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">、来訪者が着いたときにすべてに割り込ませることは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxnt_ihbs9enlo7c8gvjp1">
+      <w:hyperlink w:history="1" r:id="rId-x30ljf5ssjm8skdyuzxd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">割り込み表示</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. 保存する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
@@ -1383,51 +1475,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">＋</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> を押すと、ウィザードが
 コンテンツ・ハードウェアのブランド・その 6 文字、そして間取り図上の </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">場所</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> を
 尋ねます。その場所を読むのは、画面上の場所に依存するウィジェットすべてです。ブランド
 ごとの手順を含む全体は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrkbvarlbpsff1rmof7lcg">
+      <w:hyperlink w:history="1" r:id="rIdmer9vebyqwmxe9vulbbrp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">サイネージ画面を接続する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">8. 動いていることを確かめる</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1468,138 +1560,138 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">この記事が扱わないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">どのウィジェットをどこに置くか</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlpkzju3yw-0q2tmh6e_65">
+      <w:hyperlink w:history="1" r:id="rIdugbhkfehknjiqdfb523mi">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ウィジェットとその置き場所</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">複数を順番に流すこと</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8iuf4ydcjvnsv-jvxxjqo">
+      <w:hyperlink w:history="1" r:id="rIdbxvgdoqyossnf1wk05nhh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">シーン</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">デザインそのものの形を変えること</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdapnxxhryipywn748f9mw3">
+      <w:hyperlink w:history="1" r:id="rId9uj4wfjb3mfjtvckcrreg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">レイアウトを変える</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">受付の画面に特有のこと</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。ウォークイン用 QR コードとデバイスの所在地は、一般的な
 画面よりも注意が要ります——
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfxgzrie0e6dzsvfnbeoob">
+      <w:hyperlink w:history="1" r:id="rId20oqn2wmgv958hozzuxj5">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">来訪者を迎えるロビー画面を設定する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -2075,51 +2167,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdudqauutpt_iecunea8zq9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/signage/build-signage-content/" TargetMode="External"/><Relationship Id="rIdzxw5zqndvje2akylp1xuz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-service-panel/" TargetMode="External"/><Relationship Id="rIdatmuqp6dqci_3ebjlpegi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rIdmv9jyhv9hovkrwf-gycsq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-a-layout/" TargetMode="External"/><Relationship Id="rIdbdijgmit-zqind3vijyy7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rIdbndwezmmn628hakcou5ls" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rId7g7y2raulgcwf9fs9q_bw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../stage-scenes/" TargetMode="External"/><Relationship Id="rIdxnt_ihbs9enlo7c8gvjp1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../takeovers/" TargetMode="External"/><Relationship Id="rIdrkbvarlbpsff1rmof7lcg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-signage-screen/" TargetMode="External"/><Relationship Id="rIdlpkzju3yw-0q2tmh6e_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rId8iuf4ydcjvnsv-jvxxjqo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../stage-scenes/" TargetMode="External"/><Relationship Id="rIdapnxxhryipywn748f9mw3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-a-layout/" TargetMode="External"/><Relationship Id="rIdfxgzrie0e6dzsvfnbeoob" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-lobby-screen-for-visitors/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6eb6e9bcb509e48acd2ce71458cb809db21b345d.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/21b5518e891d002a3f10993c83a61d5223814a6e.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/eaafdfe24288bc52f8c4c22b2da6dcd6d04d0c22.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2ba3893f6d499bbbef0145a99e0fba2f1215283e.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5b28b14696b05bf2414f8a14e0d3b1c752c32ea5.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdye33syudfexd-tazd9o9y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/signage/build-signage-content/" TargetMode="External"/><Relationship Id="rIdoyprj3kmzjmlqtya6lt_e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-service-panel/" TargetMode="External"/><Relationship Id="rIdh0iuwudciqkkkahvj4gse" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rIdme893z49ur0sw4wvajzyi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-a-layout/" TargetMode="External"/><Relationship Id="rId-zgg2nqrtemngapvo7ezu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rIdjzx7togb21c47ipqef-ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rId3mxmntdhwdqh6rb3haj-4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../stage-scenes/" TargetMode="External"/><Relationship Id="rId-x30ljf5ssjm8skdyuzxd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../takeovers/" TargetMode="External"/><Relationship Id="rIdmer9vebyqwmxe9vulbbrp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-signage-screen/" TargetMode="External"/><Relationship Id="rIdugbhkfehknjiqdfb523mi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rIdbxvgdoqyossnf1wk05nhh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../stage-scenes/" TargetMode="External"/><Relationship Id="rId9uj4wfjb3mfjtvckcrreg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-a-layout/" TargetMode="External"/><Relationship Id="rId20oqn2wmgv958hozzuxj5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-lobby-screen-for-visitors/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6eb6e9bcb509e48acd2ce71458cb809db21b345d.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/21b5518e891d002a3f10993c83a61d5223814a6e.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3e25492daf239882ec5bb79a9eb6ba9585eaad78.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2ba3893f6d499bbbef0145a99e0fba2f1215283e.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5b28b14696b05bf2414f8a14e0d3b1c752c32ea5.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>サイネージコンテンツを作って画面に映す</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>