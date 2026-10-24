--- v1 (2026-10-03)
+++ v2 (2026-10-24)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdye33syudfexd-tazd9o9y">
+      <w:hyperlink w:history="1" r:id="rIdafvtaqfm2zq_pbo5xkq5a">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/signage/build-signage-content/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">サイネージコンテンツはどの部屋にもどの建物にも属しません。歓迎画面、空き状況マップ、
 繰り返し流れる動画——それはデザインであり、同じものを社内のどの画面でも映せます。
 ハードウェアは別の記録で、自分がどこに立っているかを知っているのはハードウェアの
 ほうです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
@@ -476,51 +476,51 @@
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3921"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">キャスト画面と、その横のスケジュール</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5439"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdoyprj3kmzjmlqtya6lt_e">
+            <w:hyperlink w:history="1" r:id="rIdorjc0pkti5sp67dggyrvd">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">サービス管理パネル</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3921"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">サービスリクエストとタスク</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -1114,118 +1114,118 @@
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">プレビューの中でその部分をクリックする</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">と、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">中身</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">が変わります。大きな領域、
 それぞれのカード、それぞれのボタン——クリックするとその設定がレールに開きます。
 これがまるごと</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdh0iuwudciqkkkahvj4gse">
+      <w:hyperlink w:history="1" r:id="rIdi52bp-3g6uwpjmpxvftb1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ウィジェットとその置き場所</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">の内容です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">レールで</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">レイアウトページ</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">を開くと、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">どんな部分があるか</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">が変わります。カードを
 いくつにするか、ステージの横に列を置くか、それをどちらの端に置くか。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdme893z49ur0sw4wvajzyi">
+      <w:hyperlink w:history="1" r:id="rIdgk5iuxsf3ffboqmtsdkhe">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">レイアウトを変える</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">レールの最初のページはコンテンツそのものの設定で——文字サイズ、外観、表示言語、
 背景など、いずれも個々のウィジェットではなくデザイン全体に効きます。一覧は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-zgg2nqrtemngapvo7ezu">
+      <w:hyperlink w:history="1" r:id="rIdk862z3fg37pg0yqirwt66">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ウィジェットとその置き場所</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">にあります。ここでやるのは
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">タイトル</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">です。用途の名前のままでは 3 つめを作るころには見分けがつかなく
 なるので、どこに映すかがわかる名前を付けておきます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1242,75 +1242,75 @@
       <w:r>
         <w:t xml:space="preserve">プレビューのいちばん大きな領域——</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">メインステージ</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">——をクリックして、ウィジェットを
 選びます。予約一覧、部屋のマップ、動画、ウェブサイト、歓迎画面。何が選べるかは
 どこをクリックしたかで決まります。縦長のリストと小さな正方形のタイルには、同じものは
 入らないからです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">この記事はここまでです。どのウィジェットがどこに置けるかは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjzx7togb21c47ipqef-ca">
+      <w:hyperlink w:history="1" r:id="rIdslroc3_zefxhgj5drpktq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ウィジェットとその置き場所</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">、複数を順番に流すことは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3mxmntdhwdqh6rb3haj-4">
+      <w:hyperlink w:history="1" r:id="rIdznvin3aofjpehtboqgo1y">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">シーン</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">、来訪者が着いたときにすべてに割り込ませることは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-x30ljf5ssjm8skdyuzxd">
+      <w:hyperlink w:history="1" r:id="rId1ovnk08gc-pgrpy7joouj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">割り込み表示</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. 保存する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
@@ -1475,51 +1475,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">＋</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> を押すと、ウィザードが
 コンテンツ・ハードウェアのブランド・その 6 文字、そして間取り図上の </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">場所</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> を
 尋ねます。その場所を読むのは、画面上の場所に依存するウィジェットすべてです。ブランド
 ごとの手順を含む全体は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmer9vebyqwmxe9vulbbrp">
+      <w:hyperlink w:history="1" r:id="rIdadj4ryew1ri67frbk-1pq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">サイネージ画面を接続する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">8. 動いていることを確かめる</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1560,138 +1560,138 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">この記事が扱わないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">どのウィジェットをどこに置くか</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdugbhkfehknjiqdfb523mi">
+      <w:hyperlink w:history="1" r:id="rIdd-djrqiofd4yckx7ejqkv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ウィジェットとその置き場所</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">複数を順番に流すこと</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbxvgdoqyossnf1wk05nhh">
+      <w:hyperlink w:history="1" r:id="rIdguif4plt6u9phtat8iowq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">シーン</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">デザインそのものの形を変えること</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9uj4wfjb3mfjtvckcrreg">
+      <w:hyperlink w:history="1" r:id="rIddvv6vs3qzpwqc2buyzukw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">レイアウトを変える</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">受付の画面に特有のこと</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。ウォークイン用 QR コードとデバイスの所在地は、一般的な
 画面よりも注意が要ります——
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId20oqn2wmgv958hozzuxj5">
+      <w:hyperlink w:history="1" r:id="rIdvwixcudksf8qffhpx_4_u">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">来訪者を迎えるロビー画面を設定する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -2167,51 +2167,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdye33syudfexd-tazd9o9y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/signage/build-signage-content/" TargetMode="External"/><Relationship Id="rIdoyprj3kmzjmlqtya6lt_e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-service-panel/" TargetMode="External"/><Relationship Id="rIdh0iuwudciqkkkahvj4gse" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rIdme893z49ur0sw4wvajzyi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-a-layout/" TargetMode="External"/><Relationship Id="rId-zgg2nqrtemngapvo7ezu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rIdjzx7togb21c47ipqef-ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rId3mxmntdhwdqh6rb3haj-4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../stage-scenes/" TargetMode="External"/><Relationship Id="rId-x30ljf5ssjm8skdyuzxd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../takeovers/" TargetMode="External"/><Relationship Id="rIdmer9vebyqwmxe9vulbbrp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-signage-screen/" TargetMode="External"/><Relationship Id="rIdugbhkfehknjiqdfb523mi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rIdbxvgdoqyossnf1wk05nhh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../stage-scenes/" TargetMode="External"/><Relationship Id="rId9uj4wfjb3mfjtvckcrreg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-a-layout/" TargetMode="External"/><Relationship Id="rId20oqn2wmgv958hozzuxj5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-lobby-screen-for-visitors/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6eb6e9bcb509e48acd2ce71458cb809db21b345d.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/21b5518e891d002a3f10993c83a61d5223814a6e.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3e25492daf239882ec5bb79a9eb6ba9585eaad78.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2ba3893f6d499bbbef0145a99e0fba2f1215283e.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5b28b14696b05bf2414f8a14e0d3b1c752c32ea5.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdafvtaqfm2zq_pbo5xkq5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/signage/build-signage-content/" TargetMode="External"/><Relationship Id="rIdorjc0pkti5sp67dggyrvd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-service-panel/" TargetMode="External"/><Relationship Id="rIdi52bp-3g6uwpjmpxvftb1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rIdgk5iuxsf3ffboqmtsdkhe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-a-layout/" TargetMode="External"/><Relationship Id="rIdk862z3fg37pg0yqirwt66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rIdslroc3_zefxhgj5drpktq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rIdznvin3aofjpehtboqgo1y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../stage-scenes/" TargetMode="External"/><Relationship Id="rId1ovnk08gc-pgrpy7joouj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../takeovers/" TargetMode="External"/><Relationship Id="rIdadj4ryew1ri67frbk-1pq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-signage-screen/" TargetMode="External"/><Relationship Id="rIdd-djrqiofd4yckx7ejqkv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rIdguif4plt6u9phtat8iowq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../stage-scenes/" TargetMode="External"/><Relationship Id="rIddvv6vs3qzpwqc2buyzukw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-a-layout/" TargetMode="External"/><Relationship Id="rIdvwixcudksf8qffhpx_4_u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-lobby-screen-for-visitors/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f681f80e1d372887ccfbd501fd0ac5b334aa5e24.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d68d55e80581bbc151b545eb1ad324819048cbcd.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0a026c8659919e2b6682fbd0abc6e76a065df3e8.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3452491805777f2ca06a308a18fcaef670325a16.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3015fc9017504172cbb88d46bc5ae2a82975eb04.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>サイネージコンテンツを作って画面に映す</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>