--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -26,97 +26,97 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">「予約状況 - 地図」ウィジェット</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">フロアプランを生きたまま映すウィジェット。会議室とデスクが空き状況の色で、3D でも 真上からの平面でも塗られます。エディタと同じ区分 — 表示・状態・ラベル・操作・場所 — で全設定を説明します。</w:t>
+        <w:t xml:space="preserve">フロアプランを生きたまま映すウィジェット。会議室とデスクが空き状況の色で、3D でも真上からの平面でも塗られます。エディタと同じ区分 — 表示・状態・ラベル・操作・場所 — で全設定を説明します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-07</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5o0q_yduls6gmsmkcpogx">
+      <w:hyperlink w:history="1" r:id="rIdb-erlekhm2cjbb4rwlv9w">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/signage/booking-status-map/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">フロアプランそのものを生きたまま映します。会議室もデスクも実際の位置に描かれ、
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6o5ysyk8gggiiyndyjgry">
+      <w:hyperlink w:history="1" r:id="rIdjbi77c9-r5eoavmjyeeow">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">の予約に従って空きかどうかの色で塗られます。タッチ画面なら、
 検索し、予約し、QR コードで道順を持ち帰る場所にもなります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3219450"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="widget-booking-status-map-ja" descr="メインステージの地図。" title="メインステージの地図。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -226,51 +226,51 @@
         <w:t xml:space="preserve">、同じ平面図を
 二枚の絵にした </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">3D</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> と </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">2D 真上から</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> です。何も保存されていないデザインは 3D で
 再生されるので、すでに壁にかかっている画面は誰かが選ぶまで変わりません —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId46y8jbxydpkbz0v84qo1j">
+      <w:hyperlink w:history="1" r:id="rId7mwndcbfs8cnqs-xchade">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">平面図を 2D の真上から見せる</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">その下は、ドラッグでは言えないことのためのタイルで、モードごとに変わります。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">3D</w:t>
       </w:r>
@@ -1125,51 +1125,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3683"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">チェックイン待ちの予約に専用の色を使う</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4603"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">チェックインを義務にしていて、「予約済み」と「到着済み」の差が重要なとき — </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId9r7_6rbakcz6wjdctefyj">
+            <w:hyperlink w:history="1" r:id="rIdmze06jdeayrki3zfstqpg">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">チェックインとノーショウの仕組み</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">を参照</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ラベル</w:t>
@@ -2308,85 +2308,85 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">この設定が決めないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">平面図そのもの。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 部屋やデスクの位置は</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-wbumlc-qnkqe6fvegbgd">
+      <w:hyperlink w:history="1" r:id="rIdzi7jggfvyxaeretpqmyqj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">のリソース設定で
 フロアプランに描きます — 地図は色を塗るだけです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ウィジェットの背景。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> このウィジェットはコンテンツ全体のウィジェット背景を
 無視します — 平面図自身が下地だからです。それ以外は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdn4utopyfzmc5hlshedjvu">
+      <w:hyperlink w:history="1" r:id="rIdhohbm_l5yjvbqf-flkv4x">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ウィジェットとその置き場所</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">のとおりです。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -2811,51 +2811,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId5o0q_yduls6gmsmkcpogx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/signage/booking-status-map/" TargetMode="External"/><Relationship Id="rId6o5ysyk8gggiiyndyjgry" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/" TargetMode="External"/><Relationship Id="rId46y8jbxydpkbz0v84qo1j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/map/show-the-floor-plan-flat/" TargetMode="External"/><Relationship Id="rId9r7_6rbakcz6wjdctefyj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rId-wbumlc-qnkqe6fvegbgd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/" TargetMode="External"/><Relationship Id="rIdn4utopyfzmc5hlshedjvu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5eaddcfd3037f5375ec4f86b65f5d7734459011f.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b1ed99559ab18ccc8ecb62c35838ce0a8f4bd4eb.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/11da44b98bed82454ec08514c1f8b6af3dcc875c.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdb-erlekhm2cjbb4rwlv9w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/signage/booking-status-map/" TargetMode="External"/><Relationship Id="rIdjbi77c9-r5eoavmjyeeow" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/" TargetMode="External"/><Relationship Id="rId7mwndcbfs8cnqs-xchade" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/map/show-the-floor-plan-flat/" TargetMode="External"/><Relationship Id="rIdmze06jdeayrki3zfstqpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdzi7jggfvyxaeretpqmyqj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/" TargetMode="External"/><Relationship Id="rIdhohbm_l5yjvbqf-flkv4x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5eaddcfd3037f5375ec4f86b65f5d7734459011f.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b1ed99559ab18ccc8ecb62c35838ce0a8f4bd4eb.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/11da44b98bed82454ec08514c1f8b6af3dcc875c.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>「予約状況 - 地図」ウィジェット</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>