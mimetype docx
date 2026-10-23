--- v1 (2026-10-03)
+++ v2 (2026-10-23)
@@ -26,97 +26,105 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">「予約状況 - 地図」ウィジェット</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">フロアプランを生きたまま映すウィジェット。会議室とデスクが空き状況の色で、3D でも真上からの平面でも塗られます。エディタと同じ区分 — 表示・状態・ラベル・操作・場所 — で全設定を説明します。</w:t>
+        <w:t xml:space="preserve">[Map family: shared] フロアプランを生きたまま映すウィジェット。会議室とデスクが空き状況の色で、3D でも真上からの平面でも塗られます。エディタと同じ区分 — 表示・状態・ラベル・操作・場所 — で全設定を説明します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-07</w:t>
+        <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdb-erlekhm2cjbb4rwlv9w">
+      <w:hyperlink w:history="1" r:id="rId9kr5y31swwkq5obs5ldbv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/signage/booking-status-map/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">Map family: shared</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">フロアプランそのものを生きたまま映します。会議室もデスクも実際の位置に描かれ、
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjbi77c9-r5eoavmjyeeow">
+      <w:hyperlink w:history="1" r:id="rIdma2jfabe_h7dzdp2as8gd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">の予約に従って空きかどうかの色で塗られます。タッチ画面なら、
 検索し、予約し、QR コードで道順を持ち帰る場所にもなります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3219450"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="widget-booking-status-map-ja" descr="メインステージの地図。" title="メインステージの地図。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -164,50 +172,69 @@
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">メインステージの地図。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">置ける場所:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> メインステージ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Map 2.0 と Classic は別々の作図と割り当てを使います。以下の画像は Classic で、ウィジェットは各フロアで選択した種類を読み取ります。作図は</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdnmim9wbhjlfgamzgcmzj6">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">マップ</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">、予約リソースは予約で管理します。ウィジェットの視点設定は作図を編集しません。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">設定</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">レールは設定を 5 つのグループにまとめ、それぞれが 1 ページになります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">マップ表示</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
@@ -226,51 +253,51 @@
         <w:t xml:space="preserve">、同じ平面図を
 二枚の絵にした </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">3D</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> と </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">2D 真上から</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> です。何も保存されていないデザインは 3D で
 再生されるので、すでに壁にかかっている画面は誰かが選ぶまで変わりません —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7mwndcbfs8cnqs-xchade">
+      <w:hyperlink w:history="1" r:id="rIdoztagbdgpbuwzmb5syrm0">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">平面図を 2D の真上から見せる</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">その下は、ドラッグでは言えないことのためのタイルで、モードごとに変わります。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">3D</w:t>
       </w:r>
@@ -1125,51 +1152,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3683"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">チェックイン待ちの予約に専用の色を使う</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4603"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">チェックインを義務にしていて、「予約済み」と「到着済み」の差が重要なとき — </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdmze06jdeayrki3zfstqpg">
+            <w:hyperlink w:history="1" r:id="rIdhkbx5umq_axkwjuew0tgo">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">チェックインとノーショウの仕組み</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">を参照</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ラベル</w:t>
@@ -2306,87 +2333,87 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">この設定が決めないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">平面図そのもの。</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> 部屋やデスクの位置は</w:t>
-[...1 lines deleted...]
-      <w:hyperlink w:history="1" r:id="rIdzi7jggfvyxaeretpqmyqj">
+        <w:t xml:space="preserve"> 作図は</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdf5d25ljfvudit_1frutt-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">予約</w:t>
+          <w:t xml:space="preserve">マップ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve">のリソース設定で
-フロアプランに描きます — 地図は色を塗るだけです。</w:t>
+        <w:t xml:space="preserve">で行います。
+予約でリソースを作り、割り当てで作図に関連付けます。このウィジェットは状態を表示します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ウィジェットの背景。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> このウィジェットはコンテンツ全体のウィジェット背景を
 無視します — 平面図自身が下地だからです。それ以外は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhohbm_l5yjvbqf-flkv4x">
+      <w:hyperlink w:history="1" r:id="rIdxml2srvecqvfej4ybjtwo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ウィジェットとその置き場所</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">のとおりです。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -2811,51 +2838,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdb-erlekhm2cjbb4rwlv9w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/signage/booking-status-map/" TargetMode="External"/><Relationship Id="rIdjbi77c9-r5eoavmjyeeow" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/" TargetMode="External"/><Relationship Id="rId7mwndcbfs8cnqs-xchade" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/map/show-the-floor-plan-flat/" TargetMode="External"/><Relationship Id="rIdmze06jdeayrki3zfstqpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdzi7jggfvyxaeretpqmyqj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/" TargetMode="External"/><Relationship Id="rIdhohbm_l5yjvbqf-flkv4x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5eaddcfd3037f5375ec4f86b65f5d7734459011f.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b1ed99559ab18ccc8ecb62c35838ce0a8f4bd4eb.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/11da44b98bed82454ec08514c1f8b6af3dcc875c.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId9kr5y31swwkq5obs5ldbv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/signage/booking-status-map/" TargetMode="External"/><Relationship Id="rIdma2jfabe_h7dzdp2as8gd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/" TargetMode="External"/><Relationship Id="rIdnmim9wbhjlfgamzgcmzj6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/map/" TargetMode="External"/><Relationship Id="rIdoztagbdgpbuwzmb5syrm0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/map/show-the-floor-plan-flat/" TargetMode="External"/><Relationship Id="rIdhkbx5umq_axkwjuew0tgo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdf5d25ljfvudit_1frutt-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/map/" TargetMode="External"/><Relationship Id="rIdxml2srvecqvfej4ybjtwo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dbbfc564cf01d88733b2ed4442870f6678ea77bf.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/24ff4b3ec810ad1f7a5829be742d778f86a46305.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8cea17085effbe3d17510bc8e7e1ec6e342021a8.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>「予約状況 - 地図」ウィジェット</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>