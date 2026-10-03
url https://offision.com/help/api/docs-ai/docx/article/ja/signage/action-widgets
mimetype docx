--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -26,111 +26,111 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ボタンのウィジェット</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">人が押す 5 つのタイル——予約のチェックイン・チェックアウト・延長、来訪者の セルフサービス、出席確認、ドア、そして画面の言語。それぞれの設定と、 置ける場所も逐一。</w:t>
+        <w:t xml:space="preserve">人が押す 5 つのタイル——予約のチェックイン・チェックアウト・延長、来訪者のセルフサービス、出席確認、ドア、そして画面の言語。それぞれの設定と、置ける場所も逐一。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-01</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwdpme7igj7d0ptyjbjzax">
+      <w:hyperlink w:history="1" r:id="rIdwn5wdxi6xxao_l7tujafk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/signage/action-widgets/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ひとつのタイルに、ひとつの仕事。押すものをひとつだけ画面に置く、小さな
 ウィジェットたちです。代わりに読み取らせるコードは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdx_wzcahdsnumidki6oy0v">
+      <w:hyperlink w:history="1" r:id="rIda9_lki8bg7nubobulybxl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">QRコードのウィジェット</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">に、置き場所そのものと
 コンテンツ全体に効く設定は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdewgnwvqbub5kzvtewrbp3">
+      <w:hyperlink w:history="1" r:id="rIdwmywvj7khixj6sbnaiqm8">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ウィジェットとその置き場所</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">タッチできない画面では:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 画面が「タッチパネルではない」と伝えられている場合、これらは表示されたまま
@@ -167,51 +167,51 @@
       <w:r>
         <w:t xml:space="preserve">、それに、それぞれ自分の記事を持つ 2 つの通話一覧です。
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">来訪者セルフサービスボタン</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">だけは黙って</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">来訪者登録QRコード</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">に置き換わります。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdggtjov-dnwrjnwei-b5xd">
+      <w:hyperlink w:history="1" r:id="rIdqerjamwrszbdvu6yx95mv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">QR のタイル</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">はすべて残ります——壁のコードこそが、
 触らずに済む道だからです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">予約ボタン</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -1376,51 +1376,51 @@
               <w:t xml:space="preserve">パスワード</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">・</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">セキュリティ</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">を入れる——か、</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">ゲストWi-Fiポータル</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">で </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdj-qgzeldjvfmxnh0mmd-e">
+            <w:hyperlink w:history="1" r:id="rIdthoyksizarvjvcvrlrsvt">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WiFi ログインページ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">を選びます</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3803"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">ロビーが、来訪者がネットにつなぐ場所を兼ねるとき</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -1591,82 +1591,268 @@
               <w:t xml:space="preserve">日次</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">・</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">時間単位</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">・</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">3分ごと</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">。単体の </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdsr3orf8dmx543odt5evcy">
+            <w:hyperlink w:history="1" r:id="rId9qgsdal48fykuzkza9_5v">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QR コードウィジェット</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">と同じ設定で、新しいウィジェットは3分ごとから始まります</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3803"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">遅くするのはカウンターの内側にある画面だけに。ロビーの壁で撮られたコードは、ちょうどこの時間だけ使えます</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="7019925"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="action-visitor-self-service-groups-ja" descr="来訪者タイルの設定は、画面表示・QRコード・受付の 3 つのグループの奥にあります。" title="来訪者タイルの設定は、画面表示・QRコード・受付の 3 つのグループの奥にあります。"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId9" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5715000" cy="7019925"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">来訪者タイルの設定は、画面表示・QRコード・受付の 3 つのグループの奥にあります。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="7019925"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="action-visitor-self-service-on-screen-ja" descr="画面表示——当日受付とチェックインは別々のタイルです。" title="画面表示——当日受付とチェックインは別々のタイルです。"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId10" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5715000" cy="7019925"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">画面表示——当日受付とチェックインは別々のタイルです。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="7019925"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="action-visitor-self-service-wifi-ja" descr="受付——ゲストWi-Fiを表示と、それが現すWi-Fiのソース。" title="受付——ゲストWi-Fiを表示と、それが現すWi-Fiのソース。"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId11" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5715000" cy="7019925"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">受付——ゲストWi-Fiを表示と、それが現すWi-Fiのソース。</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">QR の動作の下には</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">現在</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">に続けて、コードが実際に何に解決されるかが出ます。動作を
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">画面の機能に合わせる</w:t>
@@ -1696,51 +1882,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1714500" cy="2286000"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="widget-open-door-button-ja" descr="操作ボタンに置いたドアを開くボタン。" title="操作ボタンに置いたドアを開くボタン。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId9" cstate="none"/>
+                    <a:blip r:embed="rId12" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1714500" cy="2286000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
@@ -2063,101 +2249,183 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2726"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">ドアが守るのがオフィスの入口ではなく会議室のとき</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="7019925"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="action-open-door-settings-ja" descr="ドアを開くボタン——来訪者に許可と、押したときに誰のために開くか。" title="ドアを開くボタン——来訪者に許可と、押したときに誰のために開くか。"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId13" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5715000" cy="7019925"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ドアを開くボタン——来訪者に許可と、押したときに誰のために開くか。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">来訪者はバッジで開けますが、そのバッジが効くのは来訪当日だけです——
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId289uepptzufcg8uyttui2">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">来訪者バッジが使えるようになる日、使えなくなる日</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">を参照してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">出席確認</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">その画面でスタッフが勤務の開始と終了を打刻します。タイルには有効にした操作が
 表示され、押すと打刻シートが開きます。勤務スケジュールを選んでいないタイルは
 静かなままで、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">勤務スケジュール未設定</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> と表示されます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1714500" cy="2286000"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="widget-take-attendance-ja" descr="アクションタイルの出席確認。" title="アクションタイルの出席確認。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10" cstate="none"/>
+                    <a:blip r:embed="rId14" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1714500" cy="2286000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
@@ -2479,51 +2747,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1714500" cy="2286000"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="widget-language-select-ja" descr="リスト表示の言語選択。" title="リスト表示の言語選択。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId11" cstate="none"/>
+                    <a:blip r:embed="rId15" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1714500" cy="2286000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
@@ -2795,51 +3063,51 @@
         <w:t xml:space="preserve"> チェックインのボタンには予約が、来訪者のタイルには
 来客管理の記録が、ドアのボタンには入退室管理に登録されたドアが要ります。どれも
 ここでは作られません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">大きさと色。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> コンテンツ全体の文字サイズ・外観・ウィジェットの背景は、ほかと同じく
 これらのタイルにも効きます——</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdro8nkctysd7td6bz2-0vc">
+      <w:hyperlink w:history="1" r:id="rIdjsvp6howrokorvuqgjcsa">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ウィジェットとその置き場所</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照
 してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -3306,51 +3574,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdwdpme7igj7d0ptyjbjzax" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/signage/action-widgets/" TargetMode="External"/><Relationship Id="rIdx_wzcahdsnumidki6oy0v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../qr-code-widgets/" TargetMode="External"/><Relationship Id="rIdewgnwvqbub5kzvtewrbp3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rIdggtjov-dnwrjnwei-b5xd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../qr-code-widgets/" TargetMode="External"/><Relationship Id="rIdj-qgzeldjvfmxnh0mmd-e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/set-up-the-wifi-login-page/" TargetMode="External"/><Relationship Id="rIdsr3orf8dmx543odt5evcy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../qr-code-widgets/" TargetMode="External"/><Relationship Id="rIdro8nkctysd7td6bz2-0vc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3f0e1ae564fc2c80744aa0a3bf96b448e3c4c75c.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c144d946ea9699c8a5c5dbfe021d36d47887a3af.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6482193ee0da72a14b3dc26ecfd0bb4355892f8b.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8f7234995b90c292bab4e9be69924367f12ee32f.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9e5d439f964534ea7b2a78ea3b77453d1c1ee42d.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdwn5wdxi6xxao_l7tujafk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/signage/action-widgets/" TargetMode="External"/><Relationship Id="rIda9_lki8bg7nubobulybxl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../qr-code-widgets/" TargetMode="External"/><Relationship Id="rIdwmywvj7khixj6sbnaiqm8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rIdqerjamwrszbdvu6yx95mv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../qr-code-widgets/" TargetMode="External"/><Relationship Id="rIdthoyksizarvjvcvrlrsvt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/set-up-the-wifi-login-page/" TargetMode="External"/><Relationship Id="rId9qgsdal48fykuzkza9_5v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../qr-code-widgets/" TargetMode="External"/><Relationship Id="rId289uepptzufcg8uyttui2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/when-a-visitor-badge-works/" TargetMode="External"/><Relationship Id="rIdjsvp6howrokorvuqgjcsa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3f0e1ae564fc2c80744aa0a3bf96b448e3c4c75c.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c144d946ea9699c8a5c5dbfe021d36d47887a3af.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6ea66f87f01935f7027d5bb95566795a7e0176df.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b2571960de3fddd2aff0db7e28e06e3a70c08876.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f0c71bdcabb966c805aec0a4398a265bfffcbfa4.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6482193ee0da72a14b3dc26ecfd0bb4355892f8b.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1fd112e401b4a36c048986c99058fd1dd404c1e4.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8f7234995b90c292bab4e9be69924367f12ee32f.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9e5d439f964534ea7b2a78ea3b77453d1c1ee42d.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>ボタンのウィジェット</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>