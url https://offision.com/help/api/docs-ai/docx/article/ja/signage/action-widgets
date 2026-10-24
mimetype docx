--- v1 (2026-10-03)
+++ v2 (2026-10-24)
@@ -52,85 +52,85 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-01</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwn5wdxi6xxao_l7tujafk">
+      <w:hyperlink w:history="1" r:id="rIdd32irqpqqpbeaptdowq6w">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/signage/action-widgets/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ひとつのタイルに、ひとつの仕事。押すものをひとつだけ画面に置く、小さな
 ウィジェットたちです。代わりに読み取らせるコードは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIda9_lki8bg7nubobulybxl">
+      <w:hyperlink w:history="1" r:id="rIdtkjrpgwd6zl-zknqwqari">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">QRコードのウィジェット</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">に、置き場所そのものと
 コンテンツ全体に効く設定は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwmywvj7khixj6sbnaiqm8">
+      <w:hyperlink w:history="1" r:id="rIdxnfa5wgkmyhgs_86nbqwl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ウィジェットとその置き場所</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">タッチできない画面では:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 画面が「タッチパネルではない」と伝えられている場合、これらは表示されたまま
@@ -167,51 +167,51 @@
       <w:r>
         <w:t xml:space="preserve">、それに、それぞれ自分の記事を持つ 2 つの通話一覧です。
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">来訪者セルフサービスボタン</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">だけは黙って</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">来訪者登録QRコード</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">に置き換わります。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqerjamwrszbdvu6yx95mv">
+      <w:hyperlink w:history="1" r:id="rIdcfckj-e2wvk8_3kmrmbf4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">QR のタイル</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">はすべて残ります——壁のコードこそが、
 触らずに済む道だからです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">予約ボタン</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -1376,51 +1376,51 @@
               <w:t xml:space="preserve">パスワード</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">・</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">セキュリティ</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">を入れる——か、</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">ゲストWi-Fiポータル</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">で </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdthoyksizarvjvcvrlrsvt">
+            <w:hyperlink w:history="1" r:id="rIdl0_pnassueic28z87erzs">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WiFi ログインページ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">を選びます</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3803"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">ロビーが、来訪者がネットにつなぐ場所を兼ねるとき</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -1591,51 +1591,51 @@
               <w:t xml:space="preserve">日次</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">・</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">時間単位</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">・</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">3分ごと</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">。単体の </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId9qgsdal48fykuzkza9_5v">
+            <w:hyperlink w:history="1" r:id="rIdkzeg5i2arlx_-w6r_ltgh">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QR コードウィジェット</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">と同じ設定で、新しいウィジェットは3分ごとから始まります</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3803"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">遅くするのはカウンターの内側にある画面だけに。ロビーの壁で撮られたコードは、ちょうどこの時間だけ使えます</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -2317,51 +2317,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">ドアを開くボタン——来訪者に許可と、押したときに誰のために開くか。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">来訪者はバッジで開けますが、そのバッジが効くのは来訪当日だけです——
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId289uepptzufcg8uyttui2">
+      <w:hyperlink w:history="1" r:id="rIdhua0_qcijv7pnhb1fyshb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">来訪者バッジが使えるようになる日、使えなくなる日</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">出席確認</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">その画面でスタッフが勤務の開始と終了を打刻します。タイルには有効にした操作が
@@ -3063,51 +3063,51 @@
         <w:t xml:space="preserve"> チェックインのボタンには予約が、来訪者のタイルには
 来客管理の記録が、ドアのボタンには入退室管理に登録されたドアが要ります。どれも
 ここでは作られません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">大きさと色。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> コンテンツ全体の文字サイズ・外観・ウィジェットの背景は、ほかと同じく
 これらのタイルにも効きます——</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjsvp6howrokorvuqgjcsa">
+      <w:hyperlink w:history="1" r:id="rId1qnxamc1xcaugw9qrc7n9">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ウィジェットとその置き場所</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照
 してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -3574,51 +3574,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdwn5wdxi6xxao_l7tujafk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/signage/action-widgets/" TargetMode="External"/><Relationship Id="rIda9_lki8bg7nubobulybxl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../qr-code-widgets/" TargetMode="External"/><Relationship Id="rIdwmywvj7khixj6sbnaiqm8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rIdqerjamwrszbdvu6yx95mv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../qr-code-widgets/" TargetMode="External"/><Relationship Id="rIdthoyksizarvjvcvrlrsvt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/set-up-the-wifi-login-page/" TargetMode="External"/><Relationship Id="rId9qgsdal48fykuzkza9_5v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../qr-code-widgets/" TargetMode="External"/><Relationship Id="rId289uepptzufcg8uyttui2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/when-a-visitor-badge-works/" TargetMode="External"/><Relationship Id="rIdjsvp6howrokorvuqgjcsa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3f0e1ae564fc2c80744aa0a3bf96b448e3c4c75c.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c144d946ea9699c8a5c5dbfe021d36d47887a3af.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6ea66f87f01935f7027d5bb95566795a7e0176df.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b2571960de3fddd2aff0db7e28e06e3a70c08876.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f0c71bdcabb966c805aec0a4398a265bfffcbfa4.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6482193ee0da72a14b3dc26ecfd0bb4355892f8b.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1fd112e401b4a36c048986c99058fd1dd404c1e4.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8f7234995b90c292bab4e9be69924367f12ee32f.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9e5d439f964534ea7b2a78ea3b77453d1c1ee42d.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdd32irqpqqpbeaptdowq6w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/signage/action-widgets/" TargetMode="External"/><Relationship Id="rIdtkjrpgwd6zl-zknqwqari" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../qr-code-widgets/" TargetMode="External"/><Relationship Id="rIdxnfa5wgkmyhgs_86nbqwl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rIdcfckj-e2wvk8_3kmrmbf4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../qr-code-widgets/" TargetMode="External"/><Relationship Id="rIdl0_pnassueic28z87erzs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/set-up-the-wifi-login-page/" TargetMode="External"/><Relationship Id="rIdkzeg5i2arlx_-w6r_ltgh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../qr-code-widgets/" TargetMode="External"/><Relationship Id="rIdhua0_qcijv7pnhb1fyshb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/when-a-visitor-badge-works/" TargetMode="External"/><Relationship Id="rId1qnxamc1xcaugw9qrc7n9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e0cca814ffe28c432f989b46cd7b0497633b4c9c.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c902df95b09959958fa28ae63293a98948bb0315.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/68dc9bfa633f89dfe934527ead86979f560dfa7a.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f05f217fd32686fcfd2889c46c938658f450f5b6.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a82824d9addeca72e5a27419742f66e4d6e613a5.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/38549b35917ed8a635d478d45e7d5f4356f3d120.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c8234517948d5f78a9b183daf901ef500453e1a7.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/74c11046fe085ebd2e7c41ae0ab60aa32e35983d.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/34c84e66b4b77420da60ac62220b66386656aaf6.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>ボタンのウィジェット</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>