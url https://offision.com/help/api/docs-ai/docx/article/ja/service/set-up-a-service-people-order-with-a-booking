--- v0 (2026-09-09)
+++ v1 (2026-09-30)
@@ -26,104 +26,104 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">予約と一緒に注文するサービスを設定する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">飲み物のオプション付きのお茶のサービスと、会議のあとに行う清掃サービスを作り、 提供するルームに紐づけます。所要 15 分ほど。</w:t>
+        <w:t xml:space="preserve">飲み物のオプション付きのお茶のサービスと、会議のあとに行う清掃サービスを作り、提供するルームに紐づけます。所要 15 分ほど。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdv_svukdpfndeimei1gapv">
+      <w:hyperlink w:history="1" r:id="rIdjwgagvh5ccufcr24hm21o">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/service/set-up-a-service-people-order-with-a-booking/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">はじめる前に:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 ルームがすでに作成されていること（</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcgq66vhm86_oveao0ew6c">
+      <w:hyperlink w:history="1" r:id="rIdn-hnu59hg_fiho-mxtpwa">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルームを追加する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">）、
 そして誰かが</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">サービススタッフ</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">権限を持っていることが必要です。持っている人が
 いなければ、リクエストの届き先がありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -196,51 +196,51 @@
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → service/booking-service (予約サービス)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">どのページから追加したかで、そのサービスの注文のされかたが決まります</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。あとから
 変えることはできません。ここで追加したサービスは予約フォームに出ます。使用中の
 サービスのページで追加したものは、会議中にだけ出ます
 （</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdopj7zadmznqkqhtomksxa">
+      <w:hyperlink w:history="1" r:id="rIdvbb9a1oxpt4mncm8w0okx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">会議中に依頼するサービスを設定する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">）。
 間違えたときは、削除してもう一方のページで作り直します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="1695450"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="service-booking-list-ja" descr="予約サービスの一覧。各サービスが予約の前後にどれだけ時間を使うかが見えます。" title="予約サービスの一覧。各サービスが予約の前後にどれだけ時間を使うかが見えます。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -1117,51 +1117,51 @@
         <w:t xml:space="preserve">三番目のページが</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">サービススタッフ</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">です。お茶を用意するグループを指定し、
 リクエストが放置されないよう</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">自動割り当てポリシー</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">を設定します。各ポリシーの
 違いと、スタッフ欄を空のままにしてはいけない理由は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcujzztjvnjkofgfzkwtuf">
+      <w:hyperlink w:history="1" r:id="rIdz5zk4s3gskp3ggj5e3eza">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">リクエストを担当する人を割り当てる</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">に
 あります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">7. 提供するルームに紐づける</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -1196,51 +1196,51 @@
 ここで付けた覚えのないサービスが予約に出てきたときは、ルームに紐づいた
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">サービスグループ</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、ルームの</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ルームレイアウト</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">（レイアウトを選ぶと設営
 サービスが一緒に注文されることがあります。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqqcuidcorcljpxqpdw7bd">
+      <w:hyperlink w:history="1" r:id="rIdsdnzbjl1hb5dwlysd_pxo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">レイアウトの選択を設営の仕事に変える</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照）、そして</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約目的</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">を確認してください。
 予約目的のサービス一覧は、ルームの設定に追加するのではなく</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -2010,51 +2010,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdv_svukdpfndeimei1gapv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/service/set-up-a-service-people-order-with-a-booking/" TargetMode="External"/><Relationship Id="rIdcgq66vhm86_oveao0ew6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/add-a-room/" TargetMode="External"/><Relationship Id="rIdopj7zadmznqkqhtomksxa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-service-people-call-for-during-a-meeting/" TargetMode="External"/><Relationship Id="rIdcujzztjvnjkofgfzkwtuf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../assign-the-people-who-fulfil-requests/" TargetMode="External"/><Relationship Id="rIdqqcuidcorcljpxqpdw7bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/turn-a-room-layout-into-a-setup-job/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7f9210ac13b218ca7267904c7e0171bbcc944e4f.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6f6bab3782d561b705cd44a7e24118c4d0dd3d6c.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f6aa52e14239f7b76fd30f9f44503263b20563a6.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1608db27673399d0eb828e614569fc7d6cc0a32a.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/58aecd6fb64b92da027a63d8de4b81a425394c35.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/22c4e079cf5760dcffffa88f4d46fd3544f40d3d.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdjwgagvh5ccufcr24hm21o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/service/set-up-a-service-people-order-with-a-booking/" TargetMode="External"/><Relationship Id="rIdn-hnu59hg_fiho-mxtpwa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/add-a-room/" TargetMode="External"/><Relationship Id="rIdvbb9a1oxpt4mncm8w0okx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-service-people-call-for-during-a-meeting/" TargetMode="External"/><Relationship Id="rIdz5zk4s3gskp3ggj5e3eza" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../assign-the-people-who-fulfil-requests/" TargetMode="External"/><Relationship Id="rIdsdnzbjl1hb5dwlysd_pxo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/turn-a-room-layout-into-a-setup-job/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7f9210ac13b218ca7267904c7e0171bbcc944e4f.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6f6bab3782d561b705cd44a7e24118c4d0dd3d6c.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f6aa52e14239f7b76fd30f9f44503263b20563a6.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1608db27673399d0eb828e614569fc7d6cc0a32a.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/58aecd6fb64b92da027a63d8de4b81a425394c35.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/22c4e079cf5760dcffffa88f4d46fd3544f40d3d.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>予約と一緒に注文するサービスを設定する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>