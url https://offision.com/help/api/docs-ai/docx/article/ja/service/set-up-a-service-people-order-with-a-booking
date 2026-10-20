--- v1 (2026-09-30)
+++ v2 (2026-10-20)
@@ -42,88 +42,88 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">飲み物のオプション付きのお茶のサービスと、会議のあとに行う清掃サービスを作り、提供するルームに紐づけます。所要 15 分ほど。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-18</w:t>
+        <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjwgagvh5ccufcr24hm21o">
+      <w:hyperlink w:history="1" r:id="rIdrmdnepoqx2il-nhj3uamw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/service/set-up-a-service-people-order-with-a-booking/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">はじめる前に:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 ルームがすでに作成されていること（</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdn-hnu59hg_fiho-mxtpwa">
+      <w:hyperlink w:history="1" r:id="rId5sjjoytwb1f4t0lt5nqoa">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルームを追加する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">）、
 そして誰かが</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">サービススタッフ</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">権限を持っていることが必要です。持っている人が
 いなければ、リクエストの届き先がありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -196,51 +196,51 @@
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → service/booking-service (予約サービス)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">どのページから追加したかで、そのサービスの注文のされかたが決まります</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。あとから
 変えることはできません。ここで追加したサービスは予約フォームに出ます。使用中の
 サービスのページで追加したものは、会議中にだけ出ます
 （</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvbb9a1oxpt4mncm8w0okx">
+      <w:hyperlink w:history="1" r:id="rIdjluoce8wqrofekbhhedjy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">会議中に依頼するサービスを設定する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">）。
 間違えたときは、削除してもう一方のページで作り直します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="1695450"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="service-booking-list-ja" descr="予約サービスの一覧。各サービスが予約の前後にどれだけ時間を使うかが見えます。" title="予約サービスの一覧。各サービスが予約の前後にどれだけ時間を使うかが見えます。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -570,50 +570,83 @@
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">締切と、それでも編集を通す例外。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">常に含む</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">は、そのルームのすべての予約に付けたいものだけに使います。自動的に
 追加され、主催者は外せません。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">写真を追加する</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">基本</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">の</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">写真</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">にはサービスの画像を1枚設定できます。利用者がサービスを選ぶ画面に表示され、注文の必須回答が増えるわけではありません。予約サービスと使用中のサービスの両方にある項目です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. 選んでもらう項目を追加する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">左の一覧の二番目が</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">サービスオプション</w:t>
       </w:r>
       <w:r>
@@ -1117,51 +1150,51 @@
         <w:t xml:space="preserve">三番目のページが</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">サービススタッフ</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">です。お茶を用意するグループを指定し、
 リクエストが放置されないよう</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">自動割り当てポリシー</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">を設定します。各ポリシーの
 違いと、スタッフ欄を空のままにしてはいけない理由は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdz5zk4s3gskp3ggj5e3eza">
+      <w:hyperlink w:history="1" r:id="rIdxhxnn9pb6ee5bk0lrdzu3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">リクエストを担当する人を割り当てる</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">に
 あります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">7. 提供するルームに紐づける</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -1196,51 +1229,51 @@
 ここで付けた覚えのないサービスが予約に出てきたときは、ルームに紐づいた
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">サービスグループ</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、ルームの</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ルームレイアウト</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">（レイアウトを選ぶと設営
 サービスが一緒に注文されることがあります。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsdnzbjl1hb5dwlysd_pxo">
+      <w:hyperlink w:history="1" r:id="rIdlqwwq6tz1n6gw0j3phyte">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">レイアウトの選択を設営の仕事に変える</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照）、そして</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約目的</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">を確認してください。
 予約目的のサービス一覧は、ルームの設定に追加するのではなく</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -1513,50 +1546,112 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">このルームで提供される二つのサービス。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">お茶にチェックを入れると、手順 5 で作ったオプションがそのまま注文する人への質問に
 なります。飲み物、杯数、そして伝えたいこと。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="4914900"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="user-service-options-ja" descr="コーヒー / お茶の選択肢を開いた予約フォーム。" title="コーヒー / お茶の選択肢を開いた予約フォーム。"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId13" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5715000" cy="4914900"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">コーヒー / お茶の選択肢を開いた予約フォーム。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">予約を保存したら、管理カレンダーでそのルームを見ます。予約の前後に準備時間が
 表示され、その直前または直後の枠は新しい予約を受け付けなくなっているはずです。
 その拒否は不具合ではなく、機能が働いている証拠です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">サービスが拒否されるとき:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
@@ -2010,51 +2105,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdjwgagvh5ccufcr24hm21o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/service/set-up-a-service-people-order-with-a-booking/" TargetMode="External"/><Relationship Id="rIdn-hnu59hg_fiho-mxtpwa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/add-a-room/" TargetMode="External"/><Relationship Id="rIdvbb9a1oxpt4mncm8w0okx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-service-people-call-for-during-a-meeting/" TargetMode="External"/><Relationship Id="rIdz5zk4s3gskp3ggj5e3eza" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../assign-the-people-who-fulfil-requests/" TargetMode="External"/><Relationship Id="rIdsdnzbjl1hb5dwlysd_pxo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/turn-a-room-layout-into-a-setup-job/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7f9210ac13b218ca7267904c7e0171bbcc944e4f.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6f6bab3782d561b705cd44a7e24118c4d0dd3d6c.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f6aa52e14239f7b76fd30f9f44503263b20563a6.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1608db27673399d0eb828e614569fc7d6cc0a32a.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/58aecd6fb64b92da027a63d8de4b81a425394c35.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/22c4e079cf5760dcffffa88f4d46fd3544f40d3d.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdrmdnepoqx2il-nhj3uamw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/service/set-up-a-service-people-order-with-a-booking/" TargetMode="External"/><Relationship Id="rId5sjjoytwb1f4t0lt5nqoa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/add-a-room/" TargetMode="External"/><Relationship Id="rIdjluoce8wqrofekbhhedjy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-service-people-call-for-during-a-meeting/" TargetMode="External"/><Relationship Id="rIdxhxnn9pb6ee5bk0lrdzu3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../assign-the-people-who-fulfil-requests/" TargetMode="External"/><Relationship Id="rIdlqwwq6tz1n6gw0j3phyte" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/turn-a-room-layout-into-a-setup-job/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b30a5d5dd4c731f05f6d81f134042fd243e1da65.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/456e26f38067ce799f3ed466a19240a2a6e57e44.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5fdd5de0f9ec81746fd459eddd673f85ed45abc6.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8ca592d74f5e5d4a1465a4a0143f90d0aa74bde8.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/57017c2f3f2c33fa56d1e046362c0f7056e09143.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f39b286715dda392c833e472cb2d9d137e8d5e56.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5def8755e2f09c5b06084ae873b08f9c6b93204d.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>予約と一緒に注文するサービスを設定する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>