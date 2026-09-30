--- v0 (2026-09-09)
+++ v1 (2026-09-30)
@@ -26,104 +26,104 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">会議中に依頼するサービスを設定する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">お茶のおかわり、こぼれたもの、目を覚まさないディスプレイ。予約が進行中のあいだに、 パネル・アプリ・机の QR コードから依頼できるサービスです。</w:t>
+        <w:t xml:space="preserve">お茶のおかわり、こぼれたもの、目を覚まさないディスプレイ。予約が進行中のあいだに、パネル・アプリ・机の QR コードから依頼できるサービスです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpeucuogmzoo0eodkxqmwv">
+      <w:hyperlink w:history="1" r:id="rIdioz3bievgued_lv34uu5o">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/service/set-up-a-service-people-call-for-during-a-meeting/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">はじめる前に:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 まだなら</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdanf64pbscpvjkh2rxvxid">
+      <w:hyperlink w:history="1" r:id="rIdsxdqotc_jphfxzmu8a300">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">サービスリクエストの流れ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を先に読んで
 ください。使用中のサービスと予約サービスは別のページで設定し、あとから入れ替える
 ことはできません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">使用中のサービス</w:t>
       </w:r>
       <w:r>
@@ -569,97 +569,97 @@
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">表示されるもの</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5379"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdofkqwnnaeauz_r69luhof">
+            <w:hyperlink w:history="1" r:id="rIdoprrdbv6whppyxkig43w_">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">予約が進行中のアプリ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3981"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">下部のバーが開き、延長・終わりの隣に</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">サービス</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">が並ぶ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5379"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rId0bjeuoz1g0vhzkvvdwoi1">
+            <w:hyperlink w:history="1" r:id="rIdon849zmblfoc8uchivfgg">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ルームの外のパネル</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3981"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">そのルームのサービスを並べたシート</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
@@ -1406,51 +1406,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdpeucuogmzoo0eodkxqmwv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/service/set-up-a-service-people-call-for-during-a-meeting/" TargetMode="External"/><Relationship Id="rIdanf64pbscpvjkh2rxvxid" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-a-service-request-works/" TargetMode="External"/><Relationship Id="rIdofkqwnnaeauz_r69luhof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/request-a-service/" TargetMode="External"/><Relationship Id="rId0bjeuoz1g0vhzkvvdwoi1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../request-service-at-the-room-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/64b0e67dbdc5f09af9206a41ab32ff3ac72487e1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0b061fbc350f4e04c0a87b37f7b7ea9a55417f9b.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fdc523ce271109c5c259824fdc0a82661bddeedd.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b77e399839767d7d97d5affcdd2a8220f7d0b4e4.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdioz3bievgued_lv34uu5o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/service/set-up-a-service-people-call-for-during-a-meeting/" TargetMode="External"/><Relationship Id="rIdsxdqotc_jphfxzmu8a300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-a-service-request-works/" TargetMode="External"/><Relationship Id="rIdoprrdbv6whppyxkig43w_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/request-a-service/" TargetMode="External"/><Relationship Id="rIdon849zmblfoc8uchivfgg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../request-service-at-the-room-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/64b0e67dbdc5f09af9206a41ab32ff3ac72487e1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0b061fbc350f4e04c0a87b37f7b7ea9a55417f9b.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fdc523ce271109c5c259824fdc0a82661bddeedd.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b77e399839767d7d97d5affcdd2a8220f7d0b4e4.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>会議中に依頼するサービスを設定する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>