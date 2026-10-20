--- v1 (2026-09-30)
+++ v2 (2026-10-20)
@@ -26,104 +26,104 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">会議中に依頼するサービスを設定する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">お茶のおかわり、こぼれたもの、目を覚まさないディスプレイ。予約が進行中のあいだに、パネル・アプリ・机の QR コードから依頼できるサービスです。</w:t>
+        <w:t xml:space="preserve">使用中の予約から依頼するサービスを設定します。オプション、写真、担当者、ルーム、ルームのタイムゾーンでの毎日の受付終了時刻を説明し、予約サービスの締切との違いを示します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-25</w:t>
+        <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdioz3bievgued_lv34uu5o">
+      <w:hyperlink w:history="1" r:id="rIdeq8tzln8kl4usikjqitra">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/service/set-up-a-service-people-call-for-during-a-meeting/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">はじめる前に:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 まだなら</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsxdqotc_jphfxzmu8a300">
+      <w:hyperlink w:history="1" r:id="rIdch5o00j0g44akacmlnl96">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">サービスリクエストの流れ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を先に読んで
 ください。使用中のサービスと予約サービスは別のページで設定し、あとから入れ替える
 ことはできません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">使用中のサービス</w:t>
       </w:r>
       <w:r>
@@ -366,50 +366,196 @@
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">タイムラインではなく欄ひとつ。いまから数えて、どれだけの時間が与えられるか。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">この時間は予約ではなく、リクエストが送られた瞬間から数えます。前も後もないため、
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">使用中のサービスがルームの時間を使うことはなく</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、あとの予約にも影響しません。
 準備時間がルームを塞ぐ話を気にしていたなら、ここには当てはまりません。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">写真を追加する</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">基本</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">の</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">写真</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">にはサービスの画像を1枚設定できます。利用者がサービスを選ぶ画面に表示され、注文の必須回答が増えるわけではありません。予約サービスと使用中のサービスの両方にある項目です。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">毎日の受付終了時刻を設定する</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">基本</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">で</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">毎日のラストオーダー</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">を有効にし、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">受付終了</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">を設定します。締切はスマートフォンではなくルームのタイムゾーンを使います。その時刻以降は会議が続いていても新しい使用中のサービス依頼は受け付けられません。翌日に再開しますが、サービス時間内で予約が使用中である必要があります。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">日ごとの締切が不要なら無効のままにします。予約開始から逆算する予約サービスの締切とは別です。予約サービスの既存注文を締切後に編集できる設定も、この使用中サービスの締切を解除しません。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="4572000"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="service-photo-daily-cutoff-ja" descr="使用中サービスの設定：写真と毎日の受付終了時刻。" title="使用中サービスの設定：写真と毎日の受付終了時刻。"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId9" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5715000" cy="4572000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">使用中サービスの設定：写真と毎日の受付終了時刻。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. 選ぶものがあれば、オプションを追加する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">サービスオプション</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">の動きは予約サービスとまったく同じです。どの飲み物かは
 チェックボックス、杯数は数値、その他はテキスト。ただし予約フォームより短くします。
 会議中に立ったままタップされるものだからです。</w:t>
@@ -569,97 +715,97 @@
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">表示されるもの</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5379"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdoprrdbv6whppyxkig43w_">
+            <w:hyperlink w:history="1" r:id="rIdvhlhynx9scwccmv7uizzq">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">予約が進行中のアプリ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3981"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">下部のバーが開き、延長・終わりの隣に</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">サービス</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">が並ぶ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5379"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdon849zmblfoc8uchivfgg">
+            <w:hyperlink w:history="1" r:id="rIdovp-jnk1c-7xof6vjm1o2">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ルームの外のパネル</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3981"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">そのルームのサービスを並べたシート</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
@@ -757,51 +903,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="4572000" cy="1943100"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="in-use-service-button-ja" descr="開いた使用中のバー。サービスが延長と終わりの隣にあります。" title="開いた使用中のバー。サービスが延長と終わりの隣にあります。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId9" cstate="none"/>
+                    <a:blip r:embed="rId10" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4572000" cy="1943100"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
@@ -827,51 +973,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="4572000" cy="1943100"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="in-use-service-view-ja" descr="そのルームの使用中のサービス。選び、オプションを決めて、リクエストを送信。" title="そのルームの使用中のサービス。選び、オプションを決めて、リクエストを送信。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10" cstate="none"/>
+                    <a:blip r:embed="rId11" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4572000" cy="1943100"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
@@ -1406,51 +1552,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdioz3bievgued_lv34uu5o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/service/set-up-a-service-people-call-for-during-a-meeting/" TargetMode="External"/><Relationship Id="rIdsxdqotc_jphfxzmu8a300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-a-service-request-works/" TargetMode="External"/><Relationship Id="rIdoprrdbv6whppyxkig43w_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/request-a-service/" TargetMode="External"/><Relationship Id="rIdon849zmblfoc8uchivfgg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../request-service-at-the-room-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/64b0e67dbdc5f09af9206a41ab32ff3ac72487e1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0b061fbc350f4e04c0a87b37f7b7ea9a55417f9b.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fdc523ce271109c5c259824fdc0a82661bddeedd.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b77e399839767d7d97d5affcdd2a8220f7d0b4e4.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdeq8tzln8kl4usikjqitra" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/service/set-up-a-service-people-call-for-during-a-meeting/" TargetMode="External"/><Relationship Id="rIdch5o00j0g44akacmlnl96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-a-service-request-works/" TargetMode="External"/><Relationship Id="rIdvhlhynx9scwccmv7uizzq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/request-a-service/" TargetMode="External"/><Relationship Id="rIdovp-jnk1c-7xof6vjm1o2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../request-service-at-the-room-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fee96f147c7f2b52f687b26e153da7ffeae40178.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c9361ec9cdd3b7b5a93da4935fd94de50e05f13e.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/30aaad7f61f25c679ee9bd716bb88dba91a82f23.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/84956163ffe022bdd9f5cc513239a288736446c8.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c2122773ab634196f2ed9ef6fda8cd69bbd594c7.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>会議中に依頼するサービスを設定する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>