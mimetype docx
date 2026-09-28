--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,124 +26,124 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ルームパネルからサービスをリクエストする</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">パネルのドックにあるサービスボタン — シートに何が並ぶか、リクエストがどう届くか、 空いているルームに何も出ない理由。</w:t>
+        <w:t xml:space="preserve">パネルのドックにあるサービスボタン — シートに何が並ぶか、リクエストがどう届くか、空いているルームに何も出ない理由。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7az_yjutsdhw_sdzfgcdg">
+      <w:hyperlink w:history="1" r:id="rIdgdtm83gxap29jpbn45lzh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/service/request-service-at-the-room-panel/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ポットは空、画面は目を覚まさない。誰も会議を抜けて人を探しには行きません —
 ドア横のパネルが、問題のある場所でリクエストを受け取ります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">はじめる前に:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">サービス</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">のコントロールが現れるのは、予約が進行中で、かつそのルームに
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcwhrszmenzokmcyf5epli">
+      <w:hyperlink w:history="1" r:id="rIdw-f_xluc2xm6q1fk_gwap">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">使用中のサービス</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">が
 設定されているときだけです。空いているルームに何も出ないのは正常であって、
 故障ではありません — このボタンにパネル側の設定はありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">パネルのどこにあるか</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -1183,51 +1183,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7az_yjutsdhw_sdzfgcdg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/service/request-service-at-the-room-panel/" TargetMode="External"/><Relationship Id="rIdcwhrszmenzokmcyf5epli" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-service-people-call-for-during-a-meeting/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/17dc025641c44321db09ec2ba0b5413105b2b488.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/405375b49ea9190fe2c02919dd313ec8a5351ef6.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ef42311df8ec38b5ff8d0e39a97ca5a8734a830a.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdgdtm83gxap29jpbn45lzh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/service/request-service-at-the-room-panel/" TargetMode="External"/><Relationship Id="rIdw-f_xluc2xm6q1fk_gwap" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-service-people-call-for-during-a-meeting/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/17dc025641c44321db09ec2ba0b5413105b2b488.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/405375b49ea9190fe2c02919dd313ec8a5351ef6.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ef42311df8ec38b5ff8d0e39a97ca5a8734a830a.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>ルームパネルからサービスをリクエストする</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>