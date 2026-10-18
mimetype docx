--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -42,108 +42,108 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">パネルのドックにあるサービスボタン — シートに何が並ぶか、リクエストがどう届くか、空いているルームに何も出ない理由。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-20</w:t>
+        <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgdtm83gxap29jpbn45lzh">
+      <w:hyperlink w:history="1" r:id="rIdropdaipmyyeh2rmpmaeqc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/service/request-service-at-the-room-panel/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ポットは空、画面は目を覚まさない。誰も会議を抜けて人を探しには行きません —
 ドア横のパネルが、問題のある場所でリクエストを受け取ります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">はじめる前に:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">サービス</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">のコントロールが現れるのは、予約が進行中で、かつそのルームに
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdw-f_xluc2xm6q1fk_gwap">
+      <w:hyperlink w:history="1" r:id="rIdulfp9eivjd2t9mmfsegix">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">使用中のサービス</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">が
 設定されているときだけです。空いているルームに何も出ないのは正常であって、
 故障ではありません — このボタンにパネル側の設定はありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">パネルのどこにあるか</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -652,50 +652,66 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">リクエストを送信しました</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">施設チームに通知しました</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> —
 シートはひとりでに閉じます。ルームの情報は自動で添えられるので、どこにいるかを
 言う必要はありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">毎日の締切と写真</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">使用中のサービスには、ルームのタイムゾーンで毎日の受付終了時刻を設定できます。その時刻以降はルームが使用中でも新しい依頼を受け付けません。翌日、サービス時間と予約の条件を満たすと再開します。サービスの写真は選択時の目印になりますが、提供するルームは変わりません。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">うまくいったか確かめる</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">管理コンソールの</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">リクエストされたサービス</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">を開きます。そのルームに対する
 リクエストがあり、担当のスタッフがすでに割り当てられています。送信した瞬間に
 キューに現れるので、キューで働くスタッフはすぐに目にします。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1183,51 +1199,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdgdtm83gxap29jpbn45lzh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/service/request-service-at-the-room-panel/" TargetMode="External"/><Relationship Id="rIdw-f_xluc2xm6q1fk_gwap" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-service-people-call-for-during-a-meeting/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/17dc025641c44321db09ec2ba0b5413105b2b488.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/405375b49ea9190fe2c02919dd313ec8a5351ef6.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ef42311df8ec38b5ff8d0e39a97ca5a8734a830a.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdropdaipmyyeh2rmpmaeqc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/service/request-service-at-the-room-panel/" TargetMode="External"/><Relationship Id="rIdulfp9eivjd2t9mmfsegix" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-service-people-call-for-during-a-meeting/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9f636566ce7db59f97c3bcc7ed73d7e69fd4d1ad.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/176e7204cce2cb0380a10198af55424fc3c69fd0.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/002a41fd3d383dd34ccd51c9874eddb17d993e6e.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>ルームパネルからサービスをリクエストする</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>