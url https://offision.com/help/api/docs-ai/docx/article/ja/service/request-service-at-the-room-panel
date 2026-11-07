--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,98 +52,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdropdaipmyyeh2rmpmaeqc">
+      <w:hyperlink w:history="1" r:id="rIdnnnu6ppkbn_ukpk6ugwaq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/service/request-service-at-the-room-panel/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ポットは空、画面は目を覚まさない。誰も会議を抜けて人を探しには行きません —
 ドア横のパネルが、問題のある場所でリクエストを受け取ります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">はじめる前に:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">サービス</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">のコントロールが現れるのは、予約が進行中で、かつそのルームに
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdulfp9eivjd2t9mmfsegix">
+      <w:hyperlink w:history="1" r:id="rIdck60zhna6rhstw6kh1rmr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">使用中のサービス</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">が
 設定されているときだけです。空いているルームに何も出ないのは正常であって、
 故障ではありません — このボタンにパネル側の設定はありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">パネルのどこにあるか</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -1199,51 +1199,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdropdaipmyyeh2rmpmaeqc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/service/request-service-at-the-room-panel/" TargetMode="External"/><Relationship Id="rIdulfp9eivjd2t9mmfsegix" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-service-people-call-for-during-a-meeting/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9f636566ce7db59f97c3bcc7ed73d7e69fd4d1ad.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/176e7204cce2cb0380a10198af55424fc3c69fd0.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/002a41fd3d383dd34ccd51c9874eddb17d993e6e.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdnnnu6ppkbn_ukpk6ugwaq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/service/request-service-at-the-room-panel/" TargetMode="External"/><Relationship Id="rIdck60zhna6rhstw6kh1rmr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-service-people-call-for-during-a-meeting/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9f636566ce7db59f97c3bcc7ed73d7e69fd4d1ad.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/176e7204cce2cb0380a10198af55424fc3c69fd0.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/002a41fd3d383dd34ccd51c9874eddb17d993e6e.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>ルームパネルからサービスをリクエストする</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>