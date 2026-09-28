--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,116 +26,116 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">その日のサービス注文をランシートとして印刷する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">1 日 1 ページ：サービスリクエストを載せたすべての予約を、時間とロケーション順に並べ、 絞り込んで印刷するか PDF に保存して、実際に作業する人へ渡します。</w:t>
+        <w:t xml:space="preserve">1 日 1 ページ：サービスリクエストを載せたすべての予約を、時間とロケーション順に並べ、絞り込んで印刷するか PDF に保存して、実際に作業する人へ渡します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdaoullzmfupjl_adhdd_jj">
+      <w:hyperlink w:history="1" r:id="rIde2pzhfz9uvmgssdhmlcxc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/service/print-the-days-service-orders/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">始める前に:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 レポートを開くには </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">サービス管理者</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> の権限が必要です。表示されるのはすでに存在する
 リクエストだけです。リクエストが予約に載る仕組みは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6qovzh8gahaeifygfeaol">
+      <w:hyperlink w:history="1" r:id="rIdezszsk_nyvzwhqyfzevfe">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約と一緒に注文するサービスを設定する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">デイリーサービスレポートは、サービスワークフローの紙の側です。1 日 1 ページで、
 サービスリクエストを 1 件でも載せているすべての予約を時間順に並べ、注文の中身 ——
 何を、いつ、どのルームに、そして備考 —— まで書き出します。
 印刷して、お茶を淹れる人の手に渡すために存在するページです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -942,51 +942,51 @@
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">同じシートを、PDF として、あるいはそのままプリンターへ。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">このページがしないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">誰も送信しません。このレポートは開くページであって、届くメールではありません ——
 定期的なまとめは </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhg2_u7gs2wgapzfrkrdpl">
+      <w:hyperlink w:history="1" r:id="rId38ixdtwsowb8rhqna4hks">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予測メール</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 のほうです。作業を完了にすることもありません。ステータスはリクエストを処理する場所、
 つまり </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">リクエストされたサービス</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ページで更新され、このシートはそれを読むだけです。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
@@ -1423,51 +1423,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdaoullzmfupjl_adhdd_jj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/service/print-the-days-service-orders/" TargetMode="External"/><Relationship Id="rId6qovzh8gahaeifygfeaol" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-service-people-order-with-a-booking/" TargetMode="External"/><Relationship Id="rIdhg2_u7gs2wgapzfrkrdpl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../email-a-forecast-of-upcoming-service-requests/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2113c34a2ab96d96e07f9aea7d5f04d88292e5b3.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7f345567bf6432da90d875d61e6233917173005d.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/37654eed9035cf06f216ae058bbe0694669e75b3.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a2f6ec6f0234ef1614118eef54cc7221b6ad62ee.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIde2pzhfz9uvmgssdhmlcxc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/service/print-the-days-service-orders/" TargetMode="External"/><Relationship Id="rIdezszsk_nyvzwhqyfzevfe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-service-people-order-with-a-booking/" TargetMode="External"/><Relationship Id="rId38ixdtwsowb8rhqna4hks" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../email-a-forecast-of-upcoming-service-requests/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2113c34a2ab96d96e07f9aea7d5f04d88292e5b3.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7f345567bf6432da90d875d61e6233917173005d.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/37654eed9035cf06f216ae058bbe0694669e75b3.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a2f6ec6f0234ef1614118eef54cc7221b6ad62ee.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>その日のサービス注文をランシートとして印刷する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>