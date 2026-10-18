--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,90 +52,90 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIde2pzhfz9uvmgssdhmlcxc">
+      <w:hyperlink w:history="1" r:id="rIddamk-zm-6nyyskhqisznp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/service/print-the-days-service-orders/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">始める前に:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 レポートを開くには </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">サービス管理者</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> の権限が必要です。表示されるのはすでに存在する
 リクエストだけです。リクエストが予約に載る仕組みは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdezszsk_nyvzwhqyfzevfe">
+      <w:hyperlink w:history="1" r:id="rIdot__el2ldhriyzwlbe6_i">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約と一緒に注文するサービスを設定する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">デイリーサービスレポートは、サービスワークフローの紙の側です。1 日 1 ページで、
 サービスリクエストを 1 件でも載せているすべての予約を時間順に並べ、注文の中身 ——
 何を、いつ、どのルームに、そして備考 —— まで書き出します。
 印刷して、お茶を淹れる人の手に渡すために存在するページです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -942,51 +942,51 @@
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">同じシートを、PDF として、あるいはそのままプリンターへ。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">このページがしないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">誰も送信しません。このレポートは開くページであって、届くメールではありません ——
 定期的なまとめは </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId38ixdtwsowb8rhqna4hks">
+      <w:hyperlink w:history="1" r:id="rIdnnc2rpeq-fcxeu_hfjzab">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予測メール</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 のほうです。作業を完了にすることもありません。ステータスはリクエストを処理する場所、
 つまり </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">リクエストされたサービス</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ページで更新され、このシートはそれを読むだけです。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
@@ -1423,51 +1423,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIde2pzhfz9uvmgssdhmlcxc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/service/print-the-days-service-orders/" TargetMode="External"/><Relationship Id="rIdezszsk_nyvzwhqyfzevfe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-service-people-order-with-a-booking/" TargetMode="External"/><Relationship Id="rId38ixdtwsowb8rhqna4hks" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../email-a-forecast-of-upcoming-service-requests/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2113c34a2ab96d96e07f9aea7d5f04d88292e5b3.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7f345567bf6432da90d875d61e6233917173005d.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/37654eed9035cf06f216ae058bbe0694669e75b3.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a2f6ec6f0234ef1614118eef54cc7221b6ad62ee.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIddamk-zm-6nyyskhqisznp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/service/print-the-days-service-orders/" TargetMode="External"/><Relationship Id="rIdot__el2ldhriyzwlbe6_i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-service-people-order-with-a-booking/" TargetMode="External"/><Relationship Id="rIdnnc2rpeq-fcxeu_hfjzab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../email-a-forecast-of-upcoming-service-requests/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c1910ca97384c25ef59689f17b32d74fe14da5f4.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ba783c504f406b1fa5eb092bdf219053e355954f.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b24365ddd1539d4e90776dddbda08c92bf051d28.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/29a4ffef506dd1497b22d5f0bf55be3d1bfac4f1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>その日のサービス注文をランシートとして印刷する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>