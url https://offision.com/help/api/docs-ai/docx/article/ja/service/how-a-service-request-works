--- v0 (2026-09-09)
+++ v1 (2026-09-30)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">サービスリクエストの流れ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">お茶、清掃、サポートの依頼には二つの入口があります。予約と一緒に注文するか、 会議中に頼むか。どちらで決まるのか、そして誰に届くのか。</w:t>
+        <w:t xml:space="preserve">お茶、清掃、サポートの依頼には二つの入口があります。予約と一緒に注文するか、会議中に頼むか。どちらで決まるのか、そして誰に届くのか。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-fk052wpbsuzu0b6ndank">
+      <w:hyperlink w:history="1" r:id="rId1oc9anqkjovzauw8z-57v">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/service/how-a-service-request-works/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">サービス</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">とは、予約のために人が行うことです。お茶を運ぶ、そのあとルームを
 清掃する、目を覚まさないディスプレイを直しに来る。一度カタログを作れば、あとは
@@ -151,57 +151,181 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">使用中のサービス</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">は、会議がすでに始まってから、ドアの外のパネル、アプリ、
 机の上の QR コードで依頼します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="4352925"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="user-request-service-field-ja" descr="予約フォーム。サービスは「サービスを依頼」の行から注文します。" title="予約フォーム。サービスは「サービスを依頼」の行から注文します。"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId7" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5715000" cy="4352925"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">予約フォーム。サービスは「サービスを依頼」の行から注文します。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="1695450"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="user-service-picker-ja" descr="開くと、選んだルームで頼める予約サービスが並びます。" title="開くと、選んだルームで頼める予約サービスが並びます。"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId8" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5715000" cy="1695450"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">開くと、選んだルームで頼める予約サービスが並びます。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">依頼する側にそれがどう見えるかは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzpkvyvmcbmfisjkbjfgn2">
+      <w:hyperlink w:history="1" r:id="rIdamufpebj0gys1hjstgb6e">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">お茶・清掃・応援を頼む</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">一つのサービスはどちらか一方にしか存在せず、両方に現れることはありません。開始
 時に用意しておいてほしいお茶と、15 時半のおかわりは、一つではなく二つのサービス
 です。前者しか作っていないことが、「ルームからお茶を頼めない」と言われる最も
 多い原因です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
@@ -260,50 +384,112 @@
         <w:t xml:space="preserve">を割り当てられます。
 お茶を並べるのに 20 分、片付けと清掃に 15 分といった具合です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">この時間は実在します。ルームの空き時間から差し引かれるため、15 分の後準備がある
 清掃サービスは、この予約が終わってから 15 分間、次の予約を実際に始められなく
 します。「ルームが押さえられているのに誰もいない」と報告される動作は、たいてい
 これです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">使用中のサービスには準備時間がなく、ルームのカレンダーに影響しません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="2009775"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="service-timeline-ja" descr="予約サービスの準備時間。会議の前に用意し、終わったあとに片付けます。" title="予約サービスの準備時間。会議の前に用意し、終わったあとに片付けます。"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId9" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5715000" cy="2009775"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">予約サービスの準備時間。会議の前に用意し、終わったあとに片付けます。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">依頼されたあとに起きること</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">どこから依頼されても、すべて同じキューに入ります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">新しいリクエスト</w:t>
       </w:r>
@@ -317,50 +503,112 @@
         </w:rPr>
         <w:t xml:space="preserve">進行中</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> → </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">処理済み</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、あるいは断る場合は</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">却下済み</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="3267075"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="service-request-status-ja" descr="3つのステップと1つの分岐。どちらの終わりも最終ではありません。" title="3つのステップと1つの分岐。どちらの終わりも最終ではありません。"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId10" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5715000" cy="3267075"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3つのステップと1つの分岐。どちらの終わりも最終ではありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">リクエストは</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">新しいリクエスト</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">として届き、サービススタッフにすぐ通知されます。</w:t>
       </w:r>
     </w:p>
@@ -406,50 +654,174 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">処理済み</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">へと進めます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">依頼した人に伝わるのは、スタッフが通知すると選んだときだけです。一括で変更した
 ステータスは誰にも通知されません。不具合として報告される前に知っておく価値が
 あります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5638800" cy="5800725"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="service-queue-card-ja" descr="キューにある1件。何を頼まれたか、どのルームか、状態と担当者。" title="キューにある1件。何を頼まれたか、どのルームか、状態と担当者。"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId11" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5638800" cy="5800725"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">キューにある1件。何を頼まれたか、どのルームか、状態と担当者。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5029200" cy="5057775"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="service-status-notify-ja" descr="リクエストを次の状態へ。依頼した人に伝わるのは、ここにチェックを入れたときだけです。" title="リクエストを次の状態へ。依頼した人に伝わるのは、ここにチェックを入れたときだけです。"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId12" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5029200" cy="5057775"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">リクエストを次の状態へ。依頼した人に伝わるのは、ここにチェックを入れたときだけです。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">一方通行ではありません。処理済みや却下済みのリクエストを新しいリクエストに戻す
 こともできます。取り消しという状態はなく、予約からサービスを外す、あるいは予約
 そのものを削除すると、リクエストは削除され、担当予定だった人にメールが届きます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">サービスが予約を止めることはありません:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 サービスのリクエストと予約の承認は別のキューです。承認待ちの予約が、一緒に注文
 されたものを待つことはありませんし、予約が承認されてもお茶が承認されるわけでは
 ありません。</w:t>
       </w:r>
@@ -459,51 +831,51 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">サービス管理が決めないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">誰がルームを予約できるか。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> それは</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdaaztko6kmjnjnbnp10lkh">
+      <w:hyperlink w:history="1" r:id="rIdq-m7cac2h4fy7cl6vfa86">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">側のチームスペースと
 予約ルールです。サービス管理が決めるのは、ルームがすでに予約されたあとに何を
 依頼できるか、だけです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -981,51 +1353,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId-fk052wpbsuzu0b6ndank" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/service/how-a-service-request-works/" TargetMode="External"/><Relationship Id="rIdzpkvyvmcbmfisjkbjfgn2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/request-a-service/" TargetMode="External"/><Relationship Id="rIdaaztko6kmjnjnbnp10lkh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId1oc9anqkjovzauw8z-57v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/service/how-a-service-request-works/" TargetMode="External"/><Relationship Id="rIdamufpebj0gys1hjstgb6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/request-a-service/" TargetMode="External"/><Relationship Id="rIdq-m7cac2h4fy7cl6vfa86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/58aecd6fb64b92da027a63d8de4b81a425394c35.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/22c4e079cf5760dcffffa88f4d46fd3544f40d3d.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6f6bab3782d561b705cd44a7e24118c4d0dd3d6c.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b22245ef670ea25717add47d4311550fb38e1012.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d0292659b894bae7a5e65c2d1bfe178ac9aec5d9.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8eb6836983c7e2fe5d5e4482b3d864922a3321f9.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>サービスリクエストの流れ</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>