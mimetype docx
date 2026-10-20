--- v1 (2026-09-30)
+++ v2 (2026-10-20)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1oc9anqkjovzauw8z-57v">
+      <w:hyperlink w:history="1" r:id="rId_xnjrzweb-7t5ikjsbpeu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/service/how-a-service-request-works/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">サービス</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">とは、予約のために人が行うことです。お茶を運ぶ、そのあとルームを
 清掃する、目を覚まさないディスプレイを直しに来る。一度カタログを作れば、あとは
@@ -281,51 +281,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">開くと、選んだルームで頼める予約サービスが並びます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">依頼する側にそれがどう見えるかは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdamufpebj0gys1hjstgb6e">
+      <w:hyperlink w:history="1" r:id="rId36lfy_sgqj3alhxx6igg4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">お茶・清掃・応援を頼む</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">一つのサービスはどちらか一方にしか存在せず、両方に現れることはありません。開始
 時に用意しておいてほしいお茶と、15 時半のおかわりは、一つではなく二つのサービス
 です。前者しか作っていないことが、「ルームからお茶を頼めない」と言われる最も
 多い原因です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
@@ -831,51 +831,51 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">サービス管理が決めないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">誰がルームを予約できるか。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> それは</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdq-m7cac2h4fy7cl6vfa86">
+      <w:hyperlink w:history="1" r:id="rIdhxmlkyoqqpuhrqbgauiwp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">側のチームスペースと
 予約ルールです。サービス管理が決めるのは、ルームがすでに予約されたあとに何を
 依頼できるか、だけです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -1353,51 +1353,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId1oc9anqkjovzauw8z-57v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/service/how-a-service-request-works/" TargetMode="External"/><Relationship Id="rIdamufpebj0gys1hjstgb6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/request-a-service/" TargetMode="External"/><Relationship Id="rIdq-m7cac2h4fy7cl6vfa86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/58aecd6fb64b92da027a63d8de4b81a425394c35.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/22c4e079cf5760dcffffa88f4d46fd3544f40d3d.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6f6bab3782d561b705cd44a7e24118c4d0dd3d6c.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b22245ef670ea25717add47d4311550fb38e1012.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d0292659b894bae7a5e65c2d1bfe178ac9aec5d9.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8eb6836983c7e2fe5d5e4482b3d864922a3321f9.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId_xnjrzweb-7t5ikjsbpeu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/service/how-a-service-request-works/" TargetMode="External"/><Relationship Id="rId36lfy_sgqj3alhxx6igg4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/request-a-service/" TargetMode="External"/><Relationship Id="rIdhxmlkyoqqpuhrqbgauiwp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/57017c2f3f2c33fa56d1e046362c0f7056e09143.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f39b286715dda392c833e472cb2d9d137e8d5e56.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/456e26f38067ce799f3ed466a19240a2a6e57e44.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3ff453c98377a19f56ca7f90200a73e76f4b2019.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/68e105db76e2f4c5a36353382bf942f5caeb11ff.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8521d8dffea2de863fd890542b5773c269f37bf4.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>サービスリクエストの流れ</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>