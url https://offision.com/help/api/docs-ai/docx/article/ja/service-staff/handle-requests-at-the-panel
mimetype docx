--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -26,129 +26,129 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">サービス管理パネルで依頼をさばく</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">壁の共有キューをさばく——タイマーの色の意味、開始・完了・却下が依頼をどう進める か、そしてパネルのタップには決してできない 2 つのこと。</w:t>
+        <w:t xml:space="preserve">壁の共有キューをさばく——タイマーの色の意味、開始・完了・却下が依頼をどう進めるか、そしてパネルのタップには決してできない 2 つのこと。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsmi4mrkxqgadrr-elitrc">
+      <w:hyperlink w:history="1" r:id="rIdnk2yf7mvjuqqmzat0jirq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/service-staff/handle-requests-at-the-panel/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">サービス管理パネルは、チームが仕事をする壁の画面です。開いているリクエストの
 すべてが、届け先のフロアごとにまとまり、誰かが頼んだ瞬間から動きつづける
 タイマーを提げています。このページはそのキューのさばき方——そして、この画面が
 わざとできないようにしてあることの話です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">始める前に:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 パネルはチームの画面で、アプリはあなたの画面です。自分のキューをまだ開いて
 いないなら、</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtl0a-xkqneeu40vfxxsja">
+      <w:hyperlink w:history="1" r:id="rIdl-ixmwco8rvrqwhvdgshc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">サービスページを開く</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">から。壁に画面
 そのものがないなら、設置は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdswwxmuhuf-fn8vxau-lgn">
+      <w:hyperlink w:history="1" r:id="rIddi0yyk5sdjdts7ehc02eg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">サービスチームのためにサービス管理パネルを設置する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">画面を読む</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
@@ -475,51 +475,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">——避難訓練の 2 分前にお茶を頼んできたルームに。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ワークフローはそれだけです。タップして、届けて、タップする。間違えても
 致命傷ではありません。処理済みや却下済みの依頼は、コンソールやアプリの
 キューから</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">新しいリクエスト</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">に戻せます。ライフサイクルの全体は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqh1w8kc4sziktsxoxlzau">
+      <w:hyperlink w:history="1" r:id="rIdgxdhko2sijmrsvoqh5xj5">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">サービスリクエストの仕組み</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">に。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">パネルのタップにできないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">パネルは速さのために作られていて、引き換えに 2 つのことを手放しています。
@@ -588,51 +588,51 @@
         <w:t xml:space="preserve">どちらも、アプリの自分の</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">サービス</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ページか、コンソールの</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">リクエストされた
 サービス</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">でその依頼を開けば、同じキューが完全なダイアログ付きで出てきます。
 アプリ側の同じ 3 つのボタンは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjwvucuskv9dagsli9li9k">
+      <w:hyperlink w:history="1" r:id="rIdtnnath-54ngq12het0hs9">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">依頼を新規から完了まで動かす</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">に。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → service/appointment-service-items (リクエストされたサービス)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1107,51 +1107,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdsmi4mrkxqgadrr-elitrc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/service-staff/handle-requests-at-the-panel/" TargetMode="External"/><Relationship Id="rIdtl0a-xkqneeu40vfxxsja" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../open-your-service-page/" TargetMode="External"/><Relationship Id="rIdswwxmuhuf-fn8vxau-lgn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/signage/set-up-a-service-panel/" TargetMode="External"/><Relationship Id="rIdqh1w8kc4sziktsxoxlzau" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/service/how-a-service-request-works/" TargetMode="External"/><Relationship Id="rIdjwvucuskv9dagsli9li9k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../move-a-request-from-new-to-finished/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0d0a05624f6640b534bee28388274d0c146142f1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/af7e08a02f36a7dcdccacf1f0864fb9cc8cb3b3c.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdnk2yf7mvjuqqmzat0jirq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/service-staff/handle-requests-at-the-panel/" TargetMode="External"/><Relationship Id="rIdl-ixmwco8rvrqwhvdgshc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../open-your-service-page/" TargetMode="External"/><Relationship Id="rIddi0yyk5sdjdts7ehc02eg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/signage/set-up-a-service-panel/" TargetMode="External"/><Relationship Id="rIdgxdhko2sijmrsvoqh5xj5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/service/how-a-service-request-works/" TargetMode="External"/><Relationship Id="rIdtnnath-54ngq12het0hs9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../move-a-request-from-new-to-finished/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0d0a05624f6640b534bee28388274d0c146142f1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/af7e08a02f36a7dcdccacf1f0864fb9cc8cb3b3c.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>サービス管理パネルで依頼をさばく</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>