--- v1 (2026-10-03)
+++ v2 (2026-10-23)
@@ -52,103 +52,103 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnk2yf7mvjuqqmzat0jirq">
+      <w:hyperlink w:history="1" r:id="rIdp2yy7oyfud5-plvqwv3sv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/service-staff/handle-requests-at-the-panel/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">サービス管理パネルは、チームが仕事をする壁の画面です。開いているリクエストの
 すべてが、届け先のフロアごとにまとまり、誰かが頼んだ瞬間から動きつづける
 タイマーを提げています。このページはそのキューのさばき方——そして、この画面が
 わざとできないようにしてあることの話です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">始める前に:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 パネルはチームの画面で、アプリはあなたの画面です。自分のキューをまだ開いて
 いないなら、</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdl-ixmwco8rvrqwhvdgshc">
+      <w:hyperlink w:history="1" r:id="rIdan97x-sohadcjjxfgk3su">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">サービスページを開く</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">から。壁に画面
 そのものがないなら、設置は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddi0yyk5sdjdts7ehc02eg">
+      <w:hyperlink w:history="1" r:id="rIdgpsakog0calwx4-8pedtb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">サービスチームのためにサービス管理パネルを設置する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">画面を読む</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
@@ -475,51 +475,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">——避難訓練の 2 分前にお茶を頼んできたルームに。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ワークフローはそれだけです。タップして、届けて、タップする。間違えても
 致命傷ではありません。処理済みや却下済みの依頼は、コンソールやアプリの
 キューから</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">新しいリクエスト</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">に戻せます。ライフサイクルの全体は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgxdhko2sijmrsvoqh5xj5">
+      <w:hyperlink w:history="1" r:id="rIdcb38fjwbtlndjzp4lx8gz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">サービスリクエストの仕組み</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">に。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">パネルのタップにできないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">パネルは速さのために作られていて、引き換えに 2 つのことを手放しています。
@@ -588,51 +588,51 @@
         <w:t xml:space="preserve">どちらも、アプリの自分の</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">サービス</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ページか、コンソールの</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">リクエストされた
 サービス</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">でその依頼を開けば、同じキューが完全なダイアログ付きで出てきます。
 アプリ側の同じ 3 つのボタンは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtnnath-54ngq12het0hs9">
+      <w:hyperlink w:history="1" r:id="rIdvsz_xiry0jhkvpai6s4qh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">依頼を新規から完了まで動かす</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">に。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → service/appointment-service-items (リクエストされたサービス)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1107,51 +1107,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdnk2yf7mvjuqqmzat0jirq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/service-staff/handle-requests-at-the-panel/" TargetMode="External"/><Relationship Id="rIdl-ixmwco8rvrqwhvdgshc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../open-your-service-page/" TargetMode="External"/><Relationship Id="rIddi0yyk5sdjdts7ehc02eg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/signage/set-up-a-service-panel/" TargetMode="External"/><Relationship Id="rIdgxdhko2sijmrsvoqh5xj5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/service/how-a-service-request-works/" TargetMode="External"/><Relationship Id="rIdtnnath-54ngq12het0hs9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../move-a-request-from-new-to-finished/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0d0a05624f6640b534bee28388274d0c146142f1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/af7e08a02f36a7dcdccacf1f0864fb9cc8cb3b3c.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdp2yy7oyfud5-plvqwv3sv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/service-staff/handle-requests-at-the-panel/" TargetMode="External"/><Relationship Id="rIdan97x-sohadcjjxfgk3su" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../open-your-service-page/" TargetMode="External"/><Relationship Id="rIdgpsakog0calwx4-8pedtb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/signage/set-up-a-service-panel/" TargetMode="External"/><Relationship Id="rIdcb38fjwbtlndjzp4lx8gz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/service/how-a-service-request-works/" TargetMode="External"/><Relationship Id="rIdvsz_xiry0jhkvpai6s4qh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../move-a-request-from-new-to-finished/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/21a7b086c0d1964dbe9ac23638f0fe8d7344b9eb.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/305941a83488033dcaba7b85ac5fa3ac220f8ecb.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>サービス管理パネルで依頼をさばく</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>