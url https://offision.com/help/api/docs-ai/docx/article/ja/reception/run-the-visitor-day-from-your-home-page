--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ホーム画面から来訪者の 1 日を回す</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">受付ページを 1 日の仕事として読む — 来訪者が通る 5 つの状態、1 人を素早く 見つける方法、そしてカード上の各操作が何をするか。チェックインから チェックアウト、バッジの再印刷まで。</w:t>
+        <w:t xml:space="preserve">受付ページを 1 日の仕事として読む — 来訪者が通る 5 つの状態、1 人を素早く見つける方法、そしてカード上の各操作が何をするか。チェックインからチェックアウト、バッジの再印刷まで。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-20</w:t>
+        <w:t xml:space="preserve">2026-09-12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIder_sunrm9hzkzmuq5dnfp">
+      <w:hyperlink w:history="1" r:id="rIddnksq1grivwdn8fl_mrol">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/reception/run-the-visitor-day-from-your-home-page/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">受付には、担当する建物の 1 日分の来訪者が表示され、仕事のすべてがこの 1 ページに
 載っています。今日来る予定の全員、いま館内にいる全員、すでに帰った全員。それぞれの
 カードに、その人を次へ進める操作が付いています。上部の日付が画面に出ている日で、
 その下にあるもの — 検索も、あらゆる数字も — はその日だけのものです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
@@ -293,51 +293,51 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">オーバーステイ</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 退館予定時刻を過ぎてまだ館内にいる。これは警告色の付いた
 訪問中であって、対処が必要な別の状態ではありません。帰るときに普通に
 チェックアウトしてください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">後半の 3 つはおおむねシステムの仕事です。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtae_m7tni44fnq6qi3gzy">
+      <w:hyperlink w:history="1" r:id="rIdthigpttqiabbm9duhd73p">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">管理者のポリシーで、その日の残りを
 </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t xml:space="preserve">退場</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> と </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
@@ -362,228 +362,527 @@
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1 人を素早く見つける</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">検索ボックスは </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">コード・名前・メール</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> で照合します。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIducyiqmfrpmsknmcwtbk3y">
+      <w:hyperlink w:history="1" r:id="rIdytmjvo05exh9qteioiu2v">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">スキャンしたコード</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> が入るのも
 この場所なので、ハンディスキャナーでも手入力の名前でも行き着く先は同じです。
 その横のフィルターで建物と状態を絞り込め、小さな 2 つのボタンでカード表示と
 リスト表示を切り替えます。誰かが見つからないときは、まず日付を確認して
 ください。明日の来訪者は明日のページにいて、今日のページにはいません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="2857500"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="reception-list-view-ja" descr="同じ 1 日をリスト表示にしたところ。2 つのボタンでカードとリストを切り替えます。" title="同じ 1 日をリスト表示にしたところ。2 つのボタンでカードとリストを切り替えます。"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId8" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5715000" cy="2857500"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">同じ 1 日をリスト表示にしたところ。2 つのボタンでカードとリストを切り替えます。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">カードでできること</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">チェックイン</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> と </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">チェックアウト</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> のほかに、来訪者のカードには受付の細かい
-道具が揃っています。バッジの印刷とダウンロード、次のシフトに残すメモの
+道具が揃っています。カードの </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">⋯</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> メニューにあるのがバッジで、なくした人には
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:t xml:space="preserve">バッジを印刷</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> で出し直し、送る相手がいるなら </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">バッジをダウンロード</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">。
+どちらもその来訪者がすでに持っているバッジで、出し直しても 2 件目の記録は
+できません。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="2857500"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="reception-card-actions-ja" descr="カードから、来訪者がすでに持っているバッジを出し直します。「バッジを印刷」にはラベルプリンターの接続が必要で、「バッジをダウンロード」には不要です。" title="カードから、来訪者がすでに持っているバッジを出し直します。「バッジを印刷」にはラベルプリンターの接続が必要で、「バッジをダウンロード」には不要です。"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId9" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5715000" cy="2857500"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">カードから、来訪者がすでに持っているバッジを出し直します。「バッジを印刷」にはラベルプリンターの接続が必要で、「バッジをダウンロード」には不要です。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">メモを編集</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">、訪問目的が写真を集める設定なら </w:t>
+        <w:t xml:space="preserve"> は次のシフトに読ませたい書き置きで、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">写真を見る</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">。一覧の上には、
-[...2 lines deleted...]
-      <w:hyperlink w:history="1" r:id="rId6p4kyto-vyy95vwn38fbu">
+        <w:t xml:space="preserve"> は訪問目的が
+写真を集める設定のときに現れます。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="2590800"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="reception-memo-ja" descr="カードが持つメモ。次のシフトに読んでほしいことを書きます。" title="カードが持つメモ。次のシフトに読んでほしいことを書きます。"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId10" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5715000" cy="2590800"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">カードが持つメモ。次のシフトに読んでほしいことを書きます。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">一覧の上にあるもの</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">臨時来訪者を登録する</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> は</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId20hv1hujkeoih0cjoh_xq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約なしで現れた人</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> のための
-[...10 lines deleted...]
-        <w:t xml:space="preserve">、後日の訪問を登録する </w:t>
+        <w:t xml:space="preserve">
+を受け、保存と同時に入館させます。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">今後の来訪者を登録する</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">、
-そして 1 日単位の道具をまとめた </w:t>
+        <w:t xml:space="preserve"> は後日の訪問を
+登録し、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">その他の操作</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> — </w:t>
-[...1 lines deleted...]
-      <w:hyperlink w:history="1" r:id="rId5acsx4mo0o8txtymn9g_a">
+        <w:t xml:space="preserve"> には 1 日単位の道具 — </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdxu2plny0bydkhqc_p-kbo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">在館者リストとその
 エクスポート</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">、その日のエクスポート、全バッジの
 一括印刷、</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvme_we1a423rgrwlw_k5c">
+      <w:hyperlink w:history="1" r:id="rIdrywd5q6ldeslemk0gpxku">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ラベルプリンターの接続</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> — があります。</w:t>
-[...16 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">
+— がまとまっています。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="2590800"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="reception-more-actions-ja" descr="その他の操作には、ラベルプリンターの接続を含む 1 日単位の道具がまとまっています。" title="その他の操作には、ラベルプリンターの接続を含む 1 日単位の道具がまとまっています。"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId11" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5715000" cy="2590800"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">その他の操作には、ラベルプリンターの接続を含む 1 日単位の道具がまとまっています。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">このページが決めないこと</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">来訪者に何を </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">尋ねるか</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — フォーム、写真、アンケート、バッジのデザイン — は
 管理コンソールで訪問目的ごとに設定するもので、</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyyzzql5dzdsxpkopqofv5">
+      <w:hyperlink w:history="1" r:id="rIdrio39or2loumntsn3dvzo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">来訪者</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> に
 あります。来訪者を招くのは社員自身の仕事で、</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlwkvka4pcjbamdbcp21ff">
+      <w:hyperlink w:history="1" r:id="rIdevofohjeydkbhyegkoepj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">自分のアプリ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 から行います。受付は訪問を受け取る場所であって、招待を作る場所ではありません。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
@@ -1009,51 +1308,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIder_sunrm9hzkzmuq5dnfp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/reception/run-the-visitor-day-from-your-home-page/" TargetMode="External"/><Relationship Id="rIdtae_m7tni44fnq6qi3gzy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/check-visitors-out-automatically/" TargetMode="External"/><Relationship Id="rIducyiqmfrpmsknmcwtbk3y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-a-visitor-in-by-scanning-their-code/" TargetMode="External"/><Relationship Id="rId6p4kyto-vyy95vwn38fbu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../register-a-walk-in-visitor/" TargetMode="External"/><Relationship Id="rId5acsx4mo0o8txtymn9g_a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../export-the-people-on-site/" TargetMode="External"/><Relationship Id="rIdvme_we1a423rgrwlw_k5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-badge-printer-to-your-reception-desk/" TargetMode="External"/><Relationship Id="rIdyyzzql5dzdsxpkopqofv5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/visiting/" TargetMode="External"/><Relationship Id="rIdlwkvka4pcjbamdbcp21ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/user-guide/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/289a486a9b4c50d9b711dd26197aefd812897d6c.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIddnksq1grivwdn8fl_mrol" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/reception/run-the-visitor-day-from-your-home-page/" TargetMode="External"/><Relationship Id="rIdthigpttqiabbm9duhd73p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/check-visitors-out-automatically/" TargetMode="External"/><Relationship Id="rIdytmjvo05exh9qteioiu2v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-a-visitor-in-by-scanning-their-code/" TargetMode="External"/><Relationship Id="rId20hv1hujkeoih0cjoh_xq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../register-a-walk-in-visitor/" TargetMode="External"/><Relationship Id="rIdxu2plny0bydkhqc_p-kbo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../export-the-people-on-site/" TargetMode="External"/><Relationship Id="rIdrywd5q6ldeslemk0gpxku" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-badge-printer-to-your-reception-desk/" TargetMode="External"/><Relationship Id="rIdrio39or2loumntsn3dvzo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/visiting/" TargetMode="External"/><Relationship Id="rIdevofohjeydkbhyegkoepj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/user-guide/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/289a486a9b4c50d9b711dd26197aefd812897d6c.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cfedd71b8fbefadf50faf7f8e79c8c6fce456e6d.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/21cbf60313e2d1002526a8b98b1d0e56402ce7e0.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5ade8c4cbbd26cb832f631849e8b8c63b9297d3c.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0f386f1fe221bea57cbf776bcb81c29fd2695cb0.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>ホーム画面から来訪者の 1 日を回す</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>