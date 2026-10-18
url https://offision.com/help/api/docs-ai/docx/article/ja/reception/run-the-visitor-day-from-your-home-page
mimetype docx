--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddnksq1grivwdn8fl_mrol">
+      <w:hyperlink w:history="1" r:id="rIdoabwjccoysvm0isoj9tu_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/reception/run-the-visitor-day-from-your-home-page/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">受付には、担当する建物の 1 日分の来訪者が表示され、仕事のすべてがこの 1 ページに
 載っています。今日来る予定の全員、いま館内にいる全員、すでに帰った全員。それぞれの
 カードに、その人を次へ進める操作が付いています。上部の日付が画面に出ている日で、
 その下にあるもの — 検索も、あらゆる数字も — はその日だけのものです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
@@ -293,51 +293,51 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">オーバーステイ</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 退館予定時刻を過ぎてまだ館内にいる。これは警告色の付いた
 訪問中であって、対処が必要な別の状態ではありません。帰るときに普通に
 チェックアウトしてください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">後半の 3 つはおおむねシステムの仕事です。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdthigpttqiabbm9duhd73p">
+      <w:hyperlink w:history="1" r:id="rIdrr0oowugkbu0htalfsyuc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">管理者のポリシーで、その日の残りを
 </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t xml:space="preserve">退場</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> と </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
@@ -362,51 +362,51 @@
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1 人を素早く見つける</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">検索ボックスは </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">コード・名前・メール</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> で照合します。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdytmjvo05exh9qteioiu2v">
+      <w:hyperlink w:history="1" r:id="rId8wuu7qfw7n31bdsotpufs">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">スキャンしたコード</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> が入るのも
 この場所なので、ハンディスキャナーでも手入力の名前でも行き着く先は同じです。
 その横のフィルターで建物と状態を絞り込め、小さな 2 つのボタンでカード表示と
 リスト表示を切り替えます。誰かが見つからないときは、まず日付を確認して
 ください。明日の来訪者は明日のページにいて、今日のページにはいません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="2857500"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
@@ -679,97 +679,97 @@
         <w:t xml:space="preserve">カードが持つメモ。次のシフトに読んでほしいことを書きます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">一覧の上にあるもの</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">臨時来訪者を登録する</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> は</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId20hv1hujkeoih0cjoh_xq">
+      <w:hyperlink w:history="1" r:id="rIdne1dga01pugoj9-6kdjbn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約なしで現れた人</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を受け、保存と同時に入館させます。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">今後の来訪者を登録する</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> は後日の訪問を
 登録し、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">その他の操作</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> には 1 日単位の道具 — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxu2plny0bydkhqc_p-kbo">
+      <w:hyperlink w:history="1" r:id="rIdrs9xgoepirmpsgcsv3tik">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">在館者リストとその
 エクスポート</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">、その日のエクスポート、全バッジの
 一括印刷、</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrywd5q6ldeslemk0gpxku">
+      <w:hyperlink w:history="1" r:id="rIdcub12ddgv9w2fes3cgdmj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ラベルプリンターの接続</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 — がまとまっています。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="2590800"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="reception-more-actions-ja" descr="その他の操作には、ラベルプリンターの接続を含む 1 日単位の道具がまとまっています。" title="その他の操作には、ラベルプリンターの接続を含む 1 日単位の道具がまとまっています。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -826,63 +826,63 @@
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">このページが決めないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">来訪者に何を </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">尋ねるか</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — フォーム、写真、アンケート、バッジのデザイン — は
 管理コンソールで訪問目的ごとに設定するもので、</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrio39or2loumntsn3dvzo">
+      <w:hyperlink w:history="1" r:id="rIdei9fzmn3pmi7qa3yszvy8">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">来訪者</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> に
 あります。来訪者を招くのは社員自身の仕事で、</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdevofohjeydkbhyegkoepj">
+      <w:hyperlink w:history="1" r:id="rId0mnub7at40wskve_ckq01">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">自分のアプリ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 から行います。受付は訪問を受け取る場所であって、招待を作る場所ではありません。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
@@ -1308,51 +1308,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIddnksq1grivwdn8fl_mrol" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/reception/run-the-visitor-day-from-your-home-page/" TargetMode="External"/><Relationship Id="rIdthigpttqiabbm9duhd73p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/check-visitors-out-automatically/" TargetMode="External"/><Relationship Id="rIdytmjvo05exh9qteioiu2v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-a-visitor-in-by-scanning-their-code/" TargetMode="External"/><Relationship Id="rId20hv1hujkeoih0cjoh_xq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../register-a-walk-in-visitor/" TargetMode="External"/><Relationship Id="rIdxu2plny0bydkhqc_p-kbo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../export-the-people-on-site/" TargetMode="External"/><Relationship Id="rIdrywd5q6ldeslemk0gpxku" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-badge-printer-to-your-reception-desk/" TargetMode="External"/><Relationship Id="rIdrio39or2loumntsn3dvzo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/visiting/" TargetMode="External"/><Relationship Id="rIdevofohjeydkbhyegkoepj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/user-guide/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/289a486a9b4c50d9b711dd26197aefd812897d6c.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cfedd71b8fbefadf50faf7f8e79c8c6fce456e6d.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/21cbf60313e2d1002526a8b98b1d0e56402ce7e0.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5ade8c4cbbd26cb832f631849e8b8c63b9297d3c.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0f386f1fe221bea57cbf776bcb81c29fd2695cb0.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdoabwjccoysvm0isoj9tu_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/reception/run-the-visitor-day-from-your-home-page/" TargetMode="External"/><Relationship Id="rIdrr0oowugkbu0htalfsyuc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/check-visitors-out-automatically/" TargetMode="External"/><Relationship Id="rId8wuu7qfw7n31bdsotpufs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-a-visitor-in-by-scanning-their-code/" TargetMode="External"/><Relationship Id="rIdne1dga01pugoj9-6kdjbn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../register-a-walk-in-visitor/" TargetMode="External"/><Relationship Id="rIdrs9xgoepirmpsgcsv3tik" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../export-the-people-on-site/" TargetMode="External"/><Relationship Id="rIdcub12ddgv9w2fes3cgdmj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-badge-printer-to-your-reception-desk/" TargetMode="External"/><Relationship Id="rIdei9fzmn3pmi7qa3yszvy8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/visiting/" TargetMode="External"/><Relationship Id="rId0mnub7at40wskve_ckq01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/user-guide/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/50164f196df8d26549aa9982a4eb2a355fd3b219.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/02c55cd4d3e850ba4ef1f95dee3906125f254567.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ef7a3d70a38702825bf61ed825791db1b05eac0e.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e8da3751902965ed27c2085c9143c8f715f15be8.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/42d27e19d09eacafc1ca86c35c58fb71ff878b79.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>ホーム画面から来訪者の 1 日を回す</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>