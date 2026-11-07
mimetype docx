--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdoabwjccoysvm0isoj9tu_">
+      <w:hyperlink w:history="1" r:id="rIddawhizvyttoxmxkalk9fu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/reception/run-the-visitor-day-from-your-home-page/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">受付には、担当する建物の 1 日分の来訪者が表示され、仕事のすべてがこの 1 ページに
 載っています。今日来る予定の全員、いま館内にいる全員、すでに帰った全員。それぞれの
 カードに、その人を次へ進める操作が付いています。上部の日付が画面に出ている日で、
 その下にあるもの — 検索も、あらゆる数字も — はその日だけのものです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
@@ -293,51 +293,51 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">オーバーステイ</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 退館予定時刻を過ぎてまだ館内にいる。これは警告色の付いた
 訪問中であって、対処が必要な別の状態ではありません。帰るときに普通に
 チェックアウトしてください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">後半の 3 つはおおむねシステムの仕事です。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrr0oowugkbu0htalfsyuc">
+      <w:hyperlink w:history="1" r:id="rIdkq4s8olpiqd_ej5dshchs">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">管理者のポリシーで、その日の残りを
 </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t xml:space="preserve">退場</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> と </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
@@ -362,51 +362,51 @@
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1 人を素早く見つける</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">検索ボックスは </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">コード・名前・メール</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> で照合します。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8wuu7qfw7n31bdsotpufs">
+      <w:hyperlink w:history="1" r:id="rIdqmnu4d_f1xxwn9qbhbwpp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">スキャンしたコード</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> が入るのも
 この場所なので、ハンディスキャナーでも手入力の名前でも行き着く先は同じです。
 その横のフィルターで建物と状態を絞り込め、小さな 2 つのボタンでカード表示と
 リスト表示を切り替えます。誰かが見つからないときは、まず日付を確認して
 ください。明日の来訪者は明日のページにいて、今日のページにはいません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="2857500"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
@@ -679,97 +679,97 @@
         <w:t xml:space="preserve">カードが持つメモ。次のシフトに読んでほしいことを書きます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">一覧の上にあるもの</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">臨時来訪者を登録する</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> は</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdne1dga01pugoj9-6kdjbn">
+      <w:hyperlink w:history="1" r:id="rIdmqtkcsy7-l2tuv736gwb1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約なしで現れた人</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を受け、保存と同時に入館させます。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">今後の来訪者を登録する</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> は後日の訪問を
 登録し、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">その他の操作</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> には 1 日単位の道具 — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrs9xgoepirmpsgcsv3tik">
+      <w:hyperlink w:history="1" r:id="rIdbzyiblimgf826-ilzhz-9">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">在館者リストとその
 エクスポート</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">、その日のエクスポート、全バッジの
 一括印刷、</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcub12ddgv9w2fes3cgdmj">
+      <w:hyperlink w:history="1" r:id="rIdqm6tgtz89-ubnib7gajxj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ラベルプリンターの接続</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 — がまとまっています。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="2590800"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="reception-more-actions-ja" descr="その他の操作には、ラベルプリンターの接続を含む 1 日単位の道具がまとまっています。" title="その他の操作には、ラベルプリンターの接続を含む 1 日単位の道具がまとまっています。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -826,63 +826,63 @@
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">このページが決めないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">来訪者に何を </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">尋ねるか</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — フォーム、写真、アンケート、バッジのデザイン — は
 管理コンソールで訪問目的ごとに設定するもので、</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdei9fzmn3pmi7qa3yszvy8">
+      <w:hyperlink w:history="1" r:id="rIdnzwvhp6ukbllrekhoh84t">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">来訪者</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> に
 あります。来訪者を招くのは社員自身の仕事で、</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0mnub7at40wskve_ckq01">
+      <w:hyperlink w:history="1" r:id="rIdogiwaa9sj1cudvrmnauza">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">自分のアプリ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 から行います。受付は訪問を受け取る場所であって、招待を作る場所ではありません。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
@@ -1308,51 +1308,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdoabwjccoysvm0isoj9tu_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/reception/run-the-visitor-day-from-your-home-page/" TargetMode="External"/><Relationship Id="rIdrr0oowugkbu0htalfsyuc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/check-visitors-out-automatically/" TargetMode="External"/><Relationship Id="rId8wuu7qfw7n31bdsotpufs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-a-visitor-in-by-scanning-their-code/" TargetMode="External"/><Relationship Id="rIdne1dga01pugoj9-6kdjbn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../register-a-walk-in-visitor/" TargetMode="External"/><Relationship Id="rIdrs9xgoepirmpsgcsv3tik" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../export-the-people-on-site/" TargetMode="External"/><Relationship Id="rIdcub12ddgv9w2fes3cgdmj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-badge-printer-to-your-reception-desk/" TargetMode="External"/><Relationship Id="rIdei9fzmn3pmi7qa3yszvy8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/visiting/" TargetMode="External"/><Relationship Id="rId0mnub7at40wskve_ckq01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/user-guide/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/50164f196df8d26549aa9982a4eb2a355fd3b219.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/02c55cd4d3e850ba4ef1f95dee3906125f254567.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ef7a3d70a38702825bf61ed825791db1b05eac0e.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e8da3751902965ed27c2085c9143c8f715f15be8.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/42d27e19d09eacafc1ca86c35c58fb71ff878b79.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIddawhizvyttoxmxkalk9fu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/reception/run-the-visitor-day-from-your-home-page/" TargetMode="External"/><Relationship Id="rIdkq4s8olpiqd_ej5dshchs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/check-visitors-out-automatically/" TargetMode="External"/><Relationship Id="rIdqmnu4d_f1xxwn9qbhbwpp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-a-visitor-in-by-scanning-their-code/" TargetMode="External"/><Relationship Id="rIdmqtkcsy7-l2tuv736gwb1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../register-a-walk-in-visitor/" TargetMode="External"/><Relationship Id="rIdbzyiblimgf826-ilzhz-9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../export-the-people-on-site/" TargetMode="External"/><Relationship Id="rIdqm6tgtz89-ubnib7gajxj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-badge-printer-to-your-reception-desk/" TargetMode="External"/><Relationship Id="rIdnzwvhp6ukbllrekhoh84t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/visiting/" TargetMode="External"/><Relationship Id="rIdogiwaa9sj1cudvrmnauza" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/user-guide/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/50164f196df8d26549aa9982a4eb2a355fd3b219.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/02c55cd4d3e850ba4ef1f95dee3906125f254567.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ef7a3d70a38702825bf61ed825791db1b05eac0e.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e8da3751902965ed27c2085c9143c8f715f15be8.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/42d27e19d09eacafc1ca86c35c58fb71ff878b79.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>ホーム画面から来訪者の 1 日を回す</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>