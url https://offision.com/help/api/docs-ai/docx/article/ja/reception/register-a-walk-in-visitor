--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">予約のない来訪者を受付で登録する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">招待を受けていない来訪者を受付で登録する方法。受付の登録フォームは保存と同時に チェックインまで済ませるため、あとからチェックインする操作はありません。入力 項目は訪問目的によって決まります。</w:t>
+        <w:t xml:space="preserve">招待を受けていない来訪者を受付で登録する方法。受付の登録フォームは保存と同時にチェックインまで済ませるため、あとからチェックインする操作はありません。入力項目は訪問目的によって決まります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdb7n2glsafzsdgvs_ad2ok">
+      <w:hyperlink w:history="1" r:id="rIdovzdapc2giwprd9mbbka-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/reception/register-a-walk-in-visitor/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">招待を受けていない来訪者が受付に現れ、担当者に会いたいと申し出る。そのときに使う
 のが </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">臨時来訪者を登録する</w:t>
@@ -142,51 +142,51 @@
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">始める前に:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 先に受付の設定が必要です。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">受付スタッフ</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> の権限と、担当する建物の 2 つです。
 どちらも </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmyank31raynxn_6g_covo">
+      <w:hyperlink w:history="1" r:id="rIdbfinlrmjj-yzrizmybn9q">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">サインインして受付を開く</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> で説明
 しています。2 つ目が抜けていると、ページは
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">管理コンソールのどの受信設定にも設定されません</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> と表示されて終わります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -713,51 +713,51 @@
       <w:r>
         <w:t xml:space="preserve">、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">来訪者
 コード</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、そして同じ内容の QR コードです。このコードは、ロビーのボードやゲートで
 提示するものであり、あとで受付に戻ってきたときに検索する番号でもあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">この端末にラベルプリンターが接続されていれば、バッジは操作なしで自動的に印刷され
 ます。何も印刷されない場合は、まだプリンターが接続されていません —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdk6x-3xjdbuie0tbrdzwyw">
+      <w:hyperlink w:history="1" r:id="rIdowhkftzbpq6c5w6oihuub">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">受付にバッジプリンターを接続する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">他の来訪者を登録する</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> はフォームを空にしてダイアログを開いたままにします。
 複数人が同時に到着したときはこちらを使います。</w:t>
@@ -907,527 +907,537 @@
         <w:t xml:space="preserve">フォームの半分は条件付きで表示されます。そして条件付きの部分はそれぞれ、
 管理コンソールのどこか 1 ページの 1 設定に対応しています。同僚が言っている項目が
 自分の画面に見当たらないときは、この表を見てください。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
           <w:left w:type="dxa" w:w="120"/>
           <w:bottom w:type="dxa" w:w="80"/>
           <w:right w:type="dxa" w:w="120"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4320"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="1584"/>
+        <w:gridCol w:w="2035"/>
+        <w:gridCol w:w="4070"/>
+        <w:gridCol w:w="3256"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4320"/>
+            <w:tcW w:type="dxa" w:w="2035"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">フォーム側で変わること</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3456"/>
+            <w:tcW w:type="dxa" w:w="4070"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">設定</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1584"/>
+            <w:tcW w:type="dxa" w:w="3256"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">場所</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4320"/>
+            <w:tcW w:type="dxa" w:w="2035"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">招待者</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> 項目が表示される</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3456"/>
+            <w:tcW w:type="dxa" w:w="4070"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">受付による代理で来訪者の招待を許可</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1584"/>
+            <w:tcW w:type="dxa" w:w="3256"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">来訪者自己登録フォーム</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4320"/>
+            <w:tcW w:type="dxa" w:w="2035"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">どの来訪者項目を尋ねるか、どれが必須か</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3456"/>
+            <w:tcW w:type="dxa" w:w="4070"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">訪問目的の項目ごとの 非表示 / 任意 / 必須</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1584"/>
+            <w:tcW w:type="dxa" w:w="3256"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">訪問目的</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4320"/>
+            <w:tcW w:type="dxa" w:w="2035"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">写真を撮る</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> がステップとして存在するか、省略できるか</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3456"/>
+            <w:tcW w:type="dxa" w:w="4070"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">訪問目的の写真項目</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1584"/>
+            <w:tcW w:type="dxa" w:w="3256"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">訪問目的</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4320"/>
+            <w:tcW w:type="dxa" w:w="2035"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">あとでカードに写真の閲覧が表示されるか</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3456"/>
+            <w:tcW w:type="dxa" w:w="4070"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">受付スタッフが写真を閲覧できる</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1584"/>
+            <w:tcW w:type="dxa" w:w="3256"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">訪問目的</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4320"/>
+            <w:tcW w:type="dxa" w:w="2035"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">来訪者アンケート</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> のステップ数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3456"/>
+            <w:tcW w:type="dxa" w:w="4070"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">訪問目的に紐づくアンケート</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1584"/>
+            <w:tcW w:type="dxa" w:w="3256"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">訪問目的</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4320"/>
+            <w:tcW w:type="dxa" w:w="2035"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">車両の入力欄が表示される</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3456"/>
+            <w:tcW w:type="dxa" w:w="4070"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">招待された来訪者が車両を登録できるようにする</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1584"/>
+            <w:tcW w:type="dxa" w:w="3256"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">訪問ポリシー</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4320"/>
+            <w:tcW w:type="dxa" w:w="2035"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">パスが発行されず、承認待ちになる</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3456"/>
+            <w:tcW w:type="dxa" w:w="4070"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">来訪者は承認が必要です</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1584"/>
+            <w:tcW w:type="dxa" w:w="3256"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">訪問ポリシー</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4320"/>
+            <w:tcW w:type="dxa" w:w="2035"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">送信と同時にホストへメールが届く</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3456"/>
-[...20 lines deleted...]
-            </w:r>
+            <w:tcW w:type="dxa" w:w="4070"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink w:history="1" r:id="rIdgwlyohqtvqeab2yj_aqq-">
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ウォークイン来訪者の到着時にホストへ通知</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3256"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink w:history="1" r:id="rIdcjok1i41q5y6oma2trez6">
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t xml:space="preserve">訪問ポリシー</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4320"/>
+            <w:tcW w:type="dxa" w:w="2035"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">場所</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> に並ぶ建物</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3456"/>
+            <w:tcW w:type="dxa" w:w="4070"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">建物の受付スタッフの一覧</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1584"/>
+            <w:tcW w:type="dxa" w:w="3256"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">訪問先</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">このうち受付だけに関わる設定は最初の 1 つで、残りは来訪者自身による自己登録と
 共通です。</w:t>
       </w:r>
@@ -2035,51 +2045,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdb7n2glsafzsdgvs_ad2ok" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/reception/register-a-walk-in-visitor/" TargetMode="External"/><Relationship Id="rIdmyank31raynxn_6g_covo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-to-your-reception-desk/" TargetMode="External"/><Relationship Id="rIdk6x-3xjdbuie0tbrdzwyw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-badge-printer-to-your-reception-desk/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/27d8e59013dc5814daf5ad00fa8752ce1b962e1a.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/46ee2f8b7b37928f984ef1edabc3d671ba9d23f7.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fe7af7be0d8aece2c93e561afb37bbfac9e1a479.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1370686a321577d1a51975df71045869f1bc80ec.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c291e3a4a97e3fdbb9d0af661ce9bbae9b21eae4.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdovzdapc2giwprd9mbbka-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/reception/register-a-walk-in-visitor/" TargetMode="External"/><Relationship Id="rIdbfinlrmjj-yzrizmybn9q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-to-your-reception-desk/" TargetMode="External"/><Relationship Id="rIdowhkftzbpq6c5w6oihuub" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-badge-printer-to-your-reception-desk/" TargetMode="External"/><Relationship Id="rIdgwlyohqtvqeab2yj_aqq-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visiting/tell-the-host-their-visitor-arrived/" TargetMode="External"/><Relationship Id="rIdcjok1i41q5y6oma2trez6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visiting/visiting-policy-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/27d8e59013dc5814daf5ad00fa8752ce1b962e1a.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/46ee2f8b7b37928f984ef1edabc3d671ba9d23f7.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fe7af7be0d8aece2c93e561afb37bbfac9e1a479.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1370686a321577d1a51975df71045869f1bc80ec.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c291e3a4a97e3fdbb9d0af661ce9bbae9b21eae4.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>予約のない来訪者を受付で登録する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>