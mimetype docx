--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdovzdapc2giwprd9mbbka-">
+      <w:hyperlink w:history="1" r:id="rIdqakjxfaeyq5abmms7rhse">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/reception/register-a-walk-in-visitor/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">招待を受けていない来訪者が受付に現れ、担当者に会いたいと申し出る。そのときに使う
 のが </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">臨時来訪者を登録する</w:t>
@@ -142,51 +142,51 @@
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">始める前に:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 先に受付の設定が必要です。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">受付スタッフ</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> の権限と、担当する建物の 2 つです。
 どちらも </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbfinlrmjj-yzrizmybn9q">
+      <w:hyperlink w:history="1" r:id="rIdzltmsvlwkcfndanq26izp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">サインインして受付を開く</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> で説明
 しています。2 つ目が抜けていると、ページは
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">管理コンソールのどの受信設定にも設定されません</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> と表示されて終わります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -713,51 +713,51 @@
       <w:r>
         <w:t xml:space="preserve">、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">来訪者
 コード</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、そして同じ内容の QR コードです。このコードは、ロビーのボードやゲートで
 提示するものであり、あとで受付に戻ってきたときに検索する番号でもあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">この端末にラベルプリンターが接続されていれば、バッジは操作なしで自動的に印刷され
 ます。何も印刷されない場合は、まだプリンターが接続されていません —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdowhkftzbpq6c5w6oihuub">
+      <w:hyperlink w:history="1" r:id="rId5mslflkccadg1lqaslxzs">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">受付にバッジプリンターを接続する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">他の来訪者を登録する</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> はフォームを空にしてダイアログを開いたままにします。
 複数人が同時に到着したときはこちらを使います。</w:t>
@@ -1325,69 +1325,69 @@
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2035"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">送信と同時にホストへメールが届く</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4070"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdgwlyohqtvqeab2yj_aqq-">
+            <w:hyperlink w:history="1" r:id="rIdypjpqjc9-hgpxupafrwlb">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ウォークイン来訪者の到着時にホストへ通知</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3256"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdcjok1i41q5y6oma2trez6">
+            <w:hyperlink w:history="1" r:id="rIdy0ubxlfowqhhgysj_iz50">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">訪問ポリシー</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2035"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
@@ -2045,51 +2045,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdovzdapc2giwprd9mbbka-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/reception/register-a-walk-in-visitor/" TargetMode="External"/><Relationship Id="rIdbfinlrmjj-yzrizmybn9q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-to-your-reception-desk/" TargetMode="External"/><Relationship Id="rIdowhkftzbpq6c5w6oihuub" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-badge-printer-to-your-reception-desk/" TargetMode="External"/><Relationship Id="rIdgwlyohqtvqeab2yj_aqq-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visiting/tell-the-host-their-visitor-arrived/" TargetMode="External"/><Relationship Id="rIdcjok1i41q5y6oma2trez6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visiting/visiting-policy-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/27d8e59013dc5814daf5ad00fa8752ce1b962e1a.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/46ee2f8b7b37928f984ef1edabc3d671ba9d23f7.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fe7af7be0d8aece2c93e561afb37bbfac9e1a479.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1370686a321577d1a51975df71045869f1bc80ec.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c291e3a4a97e3fdbb9d0af661ce9bbae9b21eae4.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdqakjxfaeyq5abmms7rhse" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/reception/register-a-walk-in-visitor/" TargetMode="External"/><Relationship Id="rIdzltmsvlwkcfndanq26izp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-to-your-reception-desk/" TargetMode="External"/><Relationship Id="rId5mslflkccadg1lqaslxzs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-badge-printer-to-your-reception-desk/" TargetMode="External"/><Relationship Id="rIdypjpqjc9-hgpxupafrwlb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visiting/tell-the-host-their-visitor-arrived/" TargetMode="External"/><Relationship Id="rIdy0ubxlfowqhhgysj_iz50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visiting/visiting-policy-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c00e20e0293e2c06f33c089f3e8792aa9009b909.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e45f22886edfcb20256987df97083e9f3279bbed.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2b7f72667a03c85d134bf6b63c6bf3edd936f103.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7cb4651ed085f3c441a66d2ac4d236a405654648.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/45eb8a56388ce273c8889e32cff97f52d3f9367f.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>予約のない来訪者を受付で登録する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>