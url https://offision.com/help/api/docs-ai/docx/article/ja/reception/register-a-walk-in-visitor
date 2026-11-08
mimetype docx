--- v2 (2026-10-18)
+++ v3 (2026-11-08)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqakjxfaeyq5abmms7rhse">
+      <w:hyperlink w:history="1" r:id="rIdlshxnmzmoqpoh_epbjgoz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/reception/register-a-walk-in-visitor/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">招待を受けていない来訪者が受付に現れ、担当者に会いたいと申し出る。そのときに使う
 のが </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">臨時来訪者を登録する</w:t>
@@ -142,51 +142,51 @@
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">始める前に:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 先に受付の設定が必要です。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">受付スタッフ</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> の権限と、担当する建物の 2 つです。
 どちらも </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzltmsvlwkcfndanq26izp">
+      <w:hyperlink w:history="1" r:id="rId4ubvgxeq-gblivv7feuge">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">サインインして受付を開く</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> で説明
 しています。2 つ目が抜けていると、ページは
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">管理コンソールのどの受信設定にも設定されません</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> と表示されて終わります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -713,51 +713,51 @@
       <w:r>
         <w:t xml:space="preserve">、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">来訪者
 コード</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、そして同じ内容の QR コードです。このコードは、ロビーのボードやゲートで
 提示するものであり、あとで受付に戻ってきたときに検索する番号でもあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">この端末にラベルプリンターが接続されていれば、バッジは操作なしで自動的に印刷され
 ます。何も印刷されない場合は、まだプリンターが接続されていません —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5mslflkccadg1lqaslxzs">
+      <w:hyperlink w:history="1" r:id="rIdvnfr23bo9h1m8sc7r6i8d">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">受付にバッジプリンターを接続する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">他の来訪者を登録する</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> はフォームを空にしてダイアログを開いたままにします。
 複数人が同時に到着したときはこちらを使います。</w:t>
@@ -1325,69 +1325,69 @@
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2035"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">送信と同時にホストへメールが届く</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4070"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdypjpqjc9-hgpxupafrwlb">
+            <w:hyperlink w:history="1" r:id="rIdvjxoike9a1nvazr1prtq_">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ウォークイン来訪者の到着時にホストへ通知</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3256"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdy0ubxlfowqhhgysj_iz50">
+            <w:hyperlink w:history="1" r:id="rIdvdwdakubxsm92bdy_65ro">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">訪問ポリシー</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2035"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
@@ -2045,51 +2045,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdqakjxfaeyq5abmms7rhse" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/reception/register-a-walk-in-visitor/" TargetMode="External"/><Relationship Id="rIdzltmsvlwkcfndanq26izp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-to-your-reception-desk/" TargetMode="External"/><Relationship Id="rId5mslflkccadg1lqaslxzs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-badge-printer-to-your-reception-desk/" TargetMode="External"/><Relationship Id="rIdypjpqjc9-hgpxupafrwlb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visiting/tell-the-host-their-visitor-arrived/" TargetMode="External"/><Relationship Id="rIdy0ubxlfowqhhgysj_iz50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visiting/visiting-policy-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c00e20e0293e2c06f33c089f3e8792aa9009b909.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e45f22886edfcb20256987df97083e9f3279bbed.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2b7f72667a03c85d134bf6b63c6bf3edd936f103.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7cb4651ed085f3c441a66d2ac4d236a405654648.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/45eb8a56388ce273c8889e32cff97f52d3f9367f.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdlshxnmzmoqpoh_epbjgoz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/reception/register-a-walk-in-visitor/" TargetMode="External"/><Relationship Id="rId4ubvgxeq-gblivv7feuge" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-to-your-reception-desk/" TargetMode="External"/><Relationship Id="rIdvnfr23bo9h1m8sc7r6i8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-badge-printer-to-your-reception-desk/" TargetMode="External"/><Relationship Id="rIdvjxoike9a1nvazr1prtq_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visiting/tell-the-host-their-visitor-arrived/" TargetMode="External"/><Relationship Id="rIdvdwdakubxsm92bdy_65ro" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visiting/visiting-policy-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c00e20e0293e2c06f33c089f3e8792aa9009b909.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e45f22886edfcb20256987df97083e9f3279bbed.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2b7f72667a03c85d134bf6b63c6bf3edd936f103.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7cb4651ed085f3c441a66d2ac4d236a405654648.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/45eb8a56388ce273c8889e32cff97f52d3f9367f.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>予約のない来訪者を受付で登録する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>