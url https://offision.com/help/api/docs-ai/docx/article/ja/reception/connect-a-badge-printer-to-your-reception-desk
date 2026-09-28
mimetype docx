--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">受付にバッジプリンターを接続する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">受付で来訪者バッジを印刷する。プリンターに届くのはアプリだけで、ブラウザーの タブからは届かない。Brother QL をネットワークに置き、受付ページのその他の操作 から接続するまで。Windows・Mac・スマートフォンやタブレットのそれぞれで。</w:t>
+        <w:t xml:space="preserve">受付で来訪者バッジを印刷する。プリンターに届くのはアプリだけで、ブラウザーのタブからは届かない。Brother QL をネットワークに置き、受付ページのその他の操作から接続するまで。Windows・Mac・スマートフォンやタブレットのそれぞれで。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwe72_71kptw6r4wiboqy2">
+      <w:hyperlink w:history="1" r:id="rIdk9_utx3gcdwzj4iz8c5lt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/reception/connect-a-badge-printer-to-your-reception-desk/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">来訪者が受付でチェックインしたら、印刷したバッジを手渡す。バッジそのものは
 Offision が作りますが、プリンターは別です。ウェブページはネットワーク上の機器に
 触れないので、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -174,141 +174,141 @@
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">プリンターはケーブルではなくネットワークの上にいる。だから設定は受付ごとにそのパソコンで行い、印刷先は同じ 1 台、一度に 1 枚ずつになる。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">始める前に:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 受付ページがすでに開けるアカウント。開けない場合は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdswvkvo_w3rcwmvfaluh7h">
+      <w:hyperlink w:history="1" r:id="rIdpdoizljgdgvbk6jx8rfyh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">サインインして受付を開く</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">から始めてください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">受付はパソコンでなくても構いません。スマートフォンやタブレットでも同じバッジを
 印刷でき、ストアのリンクはこのあとに載せています。
 このパソコンにソフトウェアを入れる権限と、パソコンと同じネットワークに置いた
 プリンターも必要です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. 受付のパソコンに Offision を入れる</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">このパソコン用のファイルを取って実行します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">どちらのインストーラーも管理者パスワードを聞きません。インストーラーが何をするのか、
 初回起動で macOS が何を聞くのか、更新のために二度と取りに来なくてよい理由は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhk9bgzwiok85q3l_fmzxo">
+      <w:hyperlink w:history="1" r:id="rIdbb3awde86don10exutd7p">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Offision デスクトップアプリを入れる</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 に書いてあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Intel Mac</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> は Mac 版の対象外で、ここではブラウザーは代わりになりません。
 ブラウザーはプリンター以外の Offision すべてだからです。Intel Mac の受付には別の
 パソコンを使うか、</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfjct2mvotf1bhaf8a88s5">
+      <w:hyperlink w:history="1" r:id="rIddqui0wbtd8gpvtt0zucqo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ロビーの画面</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">に印刷させて
 ください。プリンターを動かせる端末の一覧は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqtqierynanytoocj4tc1o">
+      <w:hyperlink w:history="1" r:id="rIdzaooyvmzvwagoejbhvw87">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ラベルプリンターに印刷できる端末</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">に
 あります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">あとは普段どおりサインインし、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">受付</w:t>
@@ -326,51 +326,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision は </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Brother QL</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> にネットワーク越しに印刷します。プリンターはパソコンでは
 なく、Wi-Fi かネットワークのケーブルにつないでください。始める前に </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">62&amp;nbsp;mm</w:t>
+        <w:t xml:space="preserve">62 mm</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> の
 DK ラベルロールを入れておきます。どのロールが入っているかはアプリが読み取り、
 バッジをその幅に合わせます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">プリンターの前に立っているうちに、本体のメニューからネットワーク設定を印刷して
 おきます。アプリがプリンターを自分で見つけられなかったとき、そこに書かれた
 アドレスが要ります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. 受付ページからプリンターを接続する</w:t>
       </w:r>
     </w:p>
@@ -974,51 +974,51 @@
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">受付がスマートフォンやタブレットのとき</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">受付はパソコンでなくても構いません。Offision アプリを入れたスマートフォンや
 タブレットは、同じ Brother QL に同じバッジを印刷します。動き回る受付や、朝だけ開く
 2 つ目の入口には知っておく価値があります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Play ストアのない端末については
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdydvvxmebvtpc7zkr-7ftf">
+      <w:hyperlink w:history="1" r:id="rIdttd53zmtnjie5ricsoe24">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">スマートフォンやタブレットに Offision を入れる</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">そこから先は 3 つ違います。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">その他の操作</w:t>
@@ -1167,73 +1167,73 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">テスト印刷</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ここで決まらないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">バッジに何が載り、どう見えるか — ロゴ、名前、訪問先、有効期限 — はここではなく、
 会社全体の設定として来訪者管理で決めます。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdt8o3vboftu9_ox98jc-p2">
+      <w:hyperlink w:history="1" r:id="rIdgd6fouvdkqajrqbsqr1m1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">来訪者バッジのデザインを変更する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ロビーの画面は、画面側でだけ設定した自分のプリンターにバッジを印刷します。両者は
 互いをまったく知らず、片方を止めてももう片方には影響しません —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzq_wklrj2olkiwd7n6aep">
+      <w:hyperlink w:history="1" r:id="rIdm6wvuwdxrvnhvm8gac2uq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">サイネージ画面にラベルプリンターを接続する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2 台目の受付はプリンターを問題なく共有できますが、設定は共有しません。それぞれの
 パソコンでこの手順を繰り返し、全部を同じプリンターに向けてください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -1738,51 +1738,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdwe72_71kptw6r4wiboqy2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/reception/connect-a-badge-printer-to-your-reception-desk/" TargetMode="External"/><Relationship Id="rIdswvkvo_w3rcwmvfaluh7h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-to-your-reception-desk/" TargetMode="External"/><Relationship Id="rIdhk9bgzwiok85q3l_fmzxo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/install-the-offision-desktop-app/" TargetMode="External"/><Relationship Id="rIdfjct2mvotf1bhaf8a88s5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/connect-a-label-printer/" TargetMode="External"/><Relationship Id="rIdqtqierynanytoocj4tc1o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/supported-label-printer-devices/" TargetMode="External"/><Relationship Id="rIdydvvxmebvtpc7zkr-7ftf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/install-offision-on-your-phone-or-tablet/" TargetMode="External"/><Relationship Id="rIdt8o3vboftu9_ox98jc-p2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/change-the-visitor-badge-design/" TargetMode="External"/><Relationship Id="rIdzq_wklrj2olkiwd7n6aep" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/connect-a-label-printer/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/deb2362960a8366bbda403044bb0a37c1bac46c0.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/867a1e16dceb60d4316eb6212fa5816802eb1c32.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ec0ceab7b59d690c78700e29a913529fd726899d.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/88a5d2bdeb29023750ec04aa30be0eb8e45d2320.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdk9_utx3gcdwzj4iz8c5lt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/reception/connect-a-badge-printer-to-your-reception-desk/" TargetMode="External"/><Relationship Id="rIdpdoizljgdgvbk6jx8rfyh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-to-your-reception-desk/" TargetMode="External"/><Relationship Id="rIdbb3awde86don10exutd7p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/install-the-offision-desktop-app/" TargetMode="External"/><Relationship Id="rIddqui0wbtd8gpvtt0zucqo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/connect-a-label-printer/" TargetMode="External"/><Relationship Id="rIdzaooyvmzvwagoejbhvw87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/supported-label-printer-devices/" TargetMode="External"/><Relationship Id="rIdttd53zmtnjie5ricsoe24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/install-offision-on-your-phone-or-tablet/" TargetMode="External"/><Relationship Id="rIdgd6fouvdkqajrqbsqr1m1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/change-the-visitor-badge-design/" TargetMode="External"/><Relationship Id="rIdm6wvuwdxrvnhvm8gac2uq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/connect-a-label-printer/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/deb2362960a8366bbda403044bb0a37c1bac46c0.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/867a1e16dceb60d4316eb6212fa5816802eb1c32.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ec0ceab7b59d690c78700e29a913529fd726899d.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/88a5d2bdeb29023750ec04aa30be0eb8e45d2320.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>受付にバッジプリンターを接続する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>