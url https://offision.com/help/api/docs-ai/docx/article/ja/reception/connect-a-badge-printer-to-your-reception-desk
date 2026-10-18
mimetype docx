--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdk9_utx3gcdwzj4iz8c5lt">
+      <w:hyperlink w:history="1" r:id="rId1zq5wt-yzn3kf6u3fjfk5">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/reception/connect-a-badge-printer-to-your-reception-desk/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">来訪者が受付でチェックインしたら、印刷したバッジを手渡す。バッジそのものは
 Offision が作りますが、プリンターは別です。ウェブページはネットワーク上の機器に
 触れないので、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -174,141 +174,141 @@
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">プリンターはケーブルではなくネットワークの上にいる。だから設定は受付ごとにそのパソコンで行い、印刷先は同じ 1 台、一度に 1 枚ずつになる。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">始める前に:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 受付ページがすでに開けるアカウント。開けない場合は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpdoizljgdgvbk6jx8rfyh">
+      <w:hyperlink w:history="1" r:id="rId0w0t-w43unrh4t9ie9gty">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">サインインして受付を開く</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">から始めてください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">受付はパソコンでなくても構いません。スマートフォンやタブレットでも同じバッジを
 印刷でき、ストアのリンクはこのあとに載せています。
 このパソコンにソフトウェアを入れる権限と、パソコンと同じネットワークに置いた
 プリンターも必要です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. 受付のパソコンに Offision を入れる</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">このパソコン用のファイルを取って実行します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">どちらのインストーラーも管理者パスワードを聞きません。インストーラーが何をするのか、
 初回起動で macOS が何を聞くのか、更新のために二度と取りに来なくてよい理由は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbb3awde86don10exutd7p">
+      <w:hyperlink w:history="1" r:id="rIdshdxjrdtkyt07samh3t5d">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Offision デスクトップアプリを入れる</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 に書いてあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Intel Mac</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> は Mac 版の対象外で、ここではブラウザーは代わりになりません。
 ブラウザーはプリンター以外の Offision すべてだからです。Intel Mac の受付には別の
 パソコンを使うか、</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddqui0wbtd8gpvtt0zucqo">
+      <w:hyperlink w:history="1" r:id="rIdcdbp4igjshmxctftfw_ir">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ロビーの画面</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">に印刷させて
 ください。プリンターを動かせる端末の一覧は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzaooyvmzvwagoejbhvw87">
+      <w:hyperlink w:history="1" r:id="rIdosqgptz7dxhd87kwmen-q">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ラベルプリンターに印刷できる端末</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">に
 あります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">あとは普段どおりサインインし、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">受付</w:t>
@@ -974,51 +974,51 @@
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">受付がスマートフォンやタブレットのとき</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">受付はパソコンでなくても構いません。Offision アプリを入れたスマートフォンや
 タブレットは、同じ Brother QL に同じバッジを印刷します。動き回る受付や、朝だけ開く
 2 つ目の入口には知っておく価値があります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Play ストアのない端末については
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdttd53zmtnjie5ricsoe24">
+      <w:hyperlink w:history="1" r:id="rIdkfputxvthh0vdsdsa9ubo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">スマートフォンやタブレットに Offision を入れる</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">そこから先は 3 つ違います。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">その他の操作</w:t>
@@ -1167,73 +1167,73 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">テスト印刷</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ここで決まらないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">バッジに何が載り、どう見えるか — ロゴ、名前、訪問先、有効期限 — はここではなく、
 会社全体の設定として来訪者管理で決めます。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgd6fouvdkqajrqbsqr1m1">
+      <w:hyperlink w:history="1" r:id="rIdneggkk2chuowjehnwi5x2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">来訪者バッジのデザインを変更する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ロビーの画面は、画面側でだけ設定した自分のプリンターにバッジを印刷します。両者は
 互いをまったく知らず、片方を止めてももう片方には影響しません —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdm6wvuwdxrvnhvm8gac2uq">
+      <w:hyperlink w:history="1" r:id="rId_vgypt8mlpndunp91nttq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">サイネージ画面にラベルプリンターを接続する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2 台目の受付はプリンターを問題なく共有できますが、設定は共有しません。それぞれの
 パソコンでこの手順を繰り返し、全部を同じプリンターに向けてください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -1738,51 +1738,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdk9_utx3gcdwzj4iz8c5lt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/reception/connect-a-badge-printer-to-your-reception-desk/" TargetMode="External"/><Relationship Id="rIdpdoizljgdgvbk6jx8rfyh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-to-your-reception-desk/" TargetMode="External"/><Relationship Id="rIdbb3awde86don10exutd7p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/install-the-offision-desktop-app/" TargetMode="External"/><Relationship Id="rIddqui0wbtd8gpvtt0zucqo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/connect-a-label-printer/" TargetMode="External"/><Relationship Id="rIdzaooyvmzvwagoejbhvw87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/supported-label-printer-devices/" TargetMode="External"/><Relationship Id="rIdttd53zmtnjie5ricsoe24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/install-offision-on-your-phone-or-tablet/" TargetMode="External"/><Relationship Id="rIdgd6fouvdkqajrqbsqr1m1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/change-the-visitor-badge-design/" TargetMode="External"/><Relationship Id="rIdm6wvuwdxrvnhvm8gac2uq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/connect-a-label-printer/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/deb2362960a8366bbda403044bb0a37c1bac46c0.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/867a1e16dceb60d4316eb6212fa5816802eb1c32.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ec0ceab7b59d690c78700e29a913529fd726899d.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/88a5d2bdeb29023750ec04aa30be0eb8e45d2320.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId1zq5wt-yzn3kf6u3fjfk5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/reception/connect-a-badge-printer-to-your-reception-desk/" TargetMode="External"/><Relationship Id="rId0w0t-w43unrh4t9ie9gty" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-to-your-reception-desk/" TargetMode="External"/><Relationship Id="rIdshdxjrdtkyt07samh3t5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/install-the-offision-desktop-app/" TargetMode="External"/><Relationship Id="rIdcdbp4igjshmxctftfw_ir" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/connect-a-label-printer/" TargetMode="External"/><Relationship Id="rIdosqgptz7dxhd87kwmen-q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/supported-label-printer-devices/" TargetMode="External"/><Relationship Id="rIdkfputxvthh0vdsdsa9ubo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/install-offision-on-your-phone-or-tablet/" TargetMode="External"/><Relationship Id="rIdneggkk2chuowjehnwi5x2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/change-the-visitor-badge-design/" TargetMode="External"/><Relationship Id="rId_vgypt8mlpndunp91nttq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/connect-a-label-printer/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1c6c7eaf4cc311f4fd33e925450ba61c3b2a579c.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/50be8e86dc14b33beb482fca2c7e6ad56061af52.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/33e94dfd2efeecdb0a533241ff7ad2f08e5adbc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ad8a5ddb7e72f96057971c931d20d379ef2501f7.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>受付にバッジプリンターを接続する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>